--- v0 (2025-10-14)
+++ v1 (2026-04-20)
@@ -4,23697 +4,21453 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F01594" w:rsidRPr="003C11E4" w:rsidRDefault="00F01594" w:rsidP="00434DCF">
-[...11 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="4B2515A1" w14:textId="77777777" w:rsidR="00DB153C" w:rsidRPr="00F25CA7" w:rsidRDefault="00DB153C" w:rsidP="00DB153C">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ORDER </w:t>
+        <w:t>ORDER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00434DCF" w:rsidRPr="00D0759B" w:rsidRDefault="00BB560D" w:rsidP="000418AE">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="68BB96C1" w14:textId="77777777" w:rsidR="00DB153C" w:rsidRPr="00F25CA7" w:rsidRDefault="00DB153C" w:rsidP="00DB153C">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A3A66">
+      <w:bookmarkStart w:id="0" w:name="_Hlk223606206"/>
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">No. A </w:t>
+        <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="0046577C">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>113</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">А </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>407</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB560D" w:rsidRPr="001A72EF" w:rsidRDefault="00434DCF" w:rsidP="003E5912">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7F935F13" w14:textId="77777777" w:rsidR="00DB153C" w:rsidRPr="00F25CA7" w:rsidRDefault="00DB153C" w:rsidP="00DB153C">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A3A66">
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sofia, </w:t>
       </w:r>
-      <w:r w:rsidR="00D96E61">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="0046577C">
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D0759B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="0046577C">
+      <w:r w:rsidRPr="00F25CA7">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...18 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052024" w:rsidRPr="003A3A66" w:rsidRDefault="00052024" w:rsidP="00434DCF">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7CD93C89" w14:textId="77777777" w:rsidR="0013216C" w:rsidRPr="00F25CA7" w:rsidRDefault="0013216C" w:rsidP="002530A9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial Unicode MS"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DF641A" w14:textId="77777777" w:rsidR="00552A7C" w:rsidRPr="00552A7C" w:rsidRDefault="006566E7" w:rsidP="00552A7C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552A7C" w:rsidRPr="00552A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“CENTER FOR TESTING AND EUROPEAN CERTIFICATION” LTD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AB3280" w14:textId="430FFB15" w:rsidR="00F2397B" w:rsidRPr="00F2397B" w:rsidRDefault="00552A7C" w:rsidP="00552A7C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00552A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CONSTRUCTION PRODUCTS CERTIFICATION BODY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3FEB3A" w14:textId="13196F4D" w:rsidR="00F25CA7" w:rsidRDefault="00F25CA7" w:rsidP="00393543">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CDB235" w14:textId="77777777" w:rsidR="00F25CA7" w:rsidRPr="00F25CA7" w:rsidRDefault="00F25CA7" w:rsidP="00393543">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAEDBE3" w14:textId="65BA6F8F" w:rsidR="00D27783" w:rsidRPr="00D27783" w:rsidRDefault="00D27783" w:rsidP="00D27783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27783">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Management address</w:t>
+      </w:r>
+      <w:r w:rsidR="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and office address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27783">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00024B7A" w:rsidRPr="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6000 Stara Zagora, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00024B7A" w:rsidRPr="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Industrialen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00024B7A" w:rsidRPr="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> district, 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00024B7A" w:rsidRPr="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Industrialna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00024B7A" w:rsidRPr="00024B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Str.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7775BACF" w14:textId="77777777" w:rsidR="00F25CA7" w:rsidRPr="00F25CA7" w:rsidRDefault="00F25CA7" w:rsidP="004B5081">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="378"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00052024" w:rsidRPr="003A3A66" w:rsidRDefault="003E69D0" w:rsidP="008742D1">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="077061EF" w14:textId="0D61F109" w:rsidR="006932E9" w:rsidRDefault="009234A8" w:rsidP="00BF7155">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E69D0">
+      <w:r w:rsidRPr="009234A8">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CONSTRUCTION PRODUCTS CERTIFICATION BODY</w:t>
+        <w:t>To perform certification of construction products in the voluntary (unregulated) field, according to the following scope:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF6F0E" w:rsidRDefault="00434DCF" w:rsidP="001B271C">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5450778B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00BF7155">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A3A66">
-[...105 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003E69D0" w:rsidRPr="001B271C" w:rsidRDefault="003E69D0" w:rsidP="001B271C">
-[...132 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C5BC3C8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00B36964">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E69D0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...25 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Section A: Certification of products in a voluntary (non-regulated) area:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="165"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-185" w:tblpY="165"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="688"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="2283"/>
+        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="3202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidTr="00EA253B">
-[...2 lines deleted...]
-            <w:tcW w:w="9062" w:type="dxa"/>
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3FF23774" w14:textId="77777777" w:rsidTr="002B741F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="377288AD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Scope type: fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidTr="00EA253B">
-[...4 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5C0D34E8" w14:textId="77777777" w:rsidTr="002B741F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A46387A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02F18A46" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Product, process, service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3938" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="3635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07524CC4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Certification scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B57AA8F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Normative act</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+          <w:p w14:paraId="6D3718FD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/standard/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+          <w:p w14:paraId="75C685F0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Technical specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidTr="00EA253B">
-[...4 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7100C5A5" w14:textId="77777777" w:rsidTr="002B741F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01B397B4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61CF8BB0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3938" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="3635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="722EBAB9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BE4F9C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidTr="00EA253B">
-[...4 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7F913318" w14:textId="77777777" w:rsidTr="002B741F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB5110" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1882" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5851B20C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of fusion welding of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00EA253B">
+              <w:t>metalic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+              <w:t xml:space="preserve"> materials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51284B07" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00EA253B">
+              <w:t>Certification scheme 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D32F20" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00381371">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ОСП</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00381371" w:rsidP="00EA253B">
+              <w:t>Main procedure 7.4/03 ОСП</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC3A175" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Work procedure 7.4/03-01 ОСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0516069C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ОСП</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN ISO 3834-1:2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390840F3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+              </w:rPr>
+              <w:t>БДС EN ISO 3834-2:2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB07F8D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00EA253B" w:rsidRPr="00EA253B" w:rsidRDefault="00EA253B" w:rsidP="00EA253B">
+              </w:rPr>
+              <w:t>БДС EN ISO 3834-3:2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A19EC75" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EA253B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>БДС EN ISO 3834-4:2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00200B48" w:rsidRDefault="00200B48" w:rsidP="00EA253B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="006223D2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00B36964">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D458B" w:rsidRDefault="000D458B" w:rsidP="00EA253B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A52FE07" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00B36964">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D458B" w:rsidRDefault="000D458B" w:rsidP="00EA253B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5CE848EE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00B36964">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Section B: Certification of construction products for compliance with the requirements of Regulation (EU) 305/2011</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00200B48" w:rsidRDefault="00381371" w:rsidP="00EA253B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1EBC06C5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRDefault="00B36964" w:rsidP="00B36964">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...51 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9590" w:type="dxa"/>
+        <w:tblW w:w="9585" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="402"/>
-        <w:gridCol w:w="1720"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2384"/>
+        <w:gridCol w:w="1719"/>
+        <w:gridCol w:w="2955"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2383"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="2DB29716" w14:textId="77777777" w:rsidTr="00552A7C">
         <w:trPr>
-          <w:trHeight w:val="375"/>
+          <w:trHeight w:val="226"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9590" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5C804B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Scope type: fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="000D458B">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3812DF0D" w14:textId="77777777" w:rsidTr="002B741F">
         <w:trPr>
-          <w:trHeight w:val="1249"/>
+          <w:trHeight w:val="1504"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="375AF8AA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00381371">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38026B26" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FD55F07" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Decision number of the European Commission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4373A965" w14:textId="381D4683" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name and number of the construction product family according to decision, product/ intended use</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="00381371" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="47365C36" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C792A6B" w14:textId="31D94CDD" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment and verification of constancy of performance system/body function </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5D24DD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00381371">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Harmonized technical specification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035BEB89" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>echnical specification</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7867918D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="00381371" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3426302C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964" w:rsidP="002B741F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...29 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="180C2A2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4703D21C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124" w:right="-23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00381371">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78A05496" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D9E538" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="773B7061" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E532DAD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00381371">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="000D458B">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4E01C945" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BAE281" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9046C2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95/467/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F7366C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chimneys, flues and specific products (1/1):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="10EFC50C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D458B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Prefabricated chimneys (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>storey</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> height elements), flue liners (elements or blocks),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">multi-shell chimney (elements or blocks), single walled chimneys and attached chimneys (for chimneys) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="596721EB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2+</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648D15ED" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12446:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138F11F9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13063-1:2006+А1:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B12E02" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13063-2:2006+А1:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123EF78B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13069:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14AB49DE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13084-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3D903C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...34 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13084-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2006/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>AC:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D30551" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13084-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187FE51F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1457-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8590ED" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1457-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0815DCEC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>БДС EN 1806:2006</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1806:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C8F0EC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1856-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CCF6780" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1856-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC26433" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...17 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1857:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8AFC66" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...36 lines deleted...]
-              <w:t>:2011</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1858:2009+А1:2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3C13A034" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35932B6B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69F5690E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CC3F57" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">• Road marking products: </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">retroreflecting road studs (for circulation area) </w:t>
+              <w:t xml:space="preserve">• Road marking products: retroreflecting road studs (for circulation area) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64A6ACBE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="006B664A" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693DE171" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 1463-1:2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="05FEA5E3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152EB648" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="2AD51BA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F5BFA2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09C59467" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDAF221" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1987DD78" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Road traffic signs and traffic control devices installed permanently for vehicular and pedestrian uses: permanent traffic signs (for circulation areas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C47F347" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4CA47D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12899-1:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4F2400" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492516F9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EEF3BC7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="336420D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C92D81E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3879D9CE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A584AF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="29E0070A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Road traffic signs and traffic control devices installed permanently for vehicular and pedestrian uses: traffic bollards (for circulation areas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127ADFD4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE98FA7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12899-2:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31389FA8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6451CD64" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31415B9B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="38664B7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="234C1E7D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A611A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CABE50E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="197F3649" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">• Road traffic signs and traffic control devices installed permanently for vehicular and pedestrian uses: traffic lights and fixed danger lamps (for circulation areas) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40524D16" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3064122B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12368:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A19D8E9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CA31B98" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="62932C13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476B003B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF4C101" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9D40F2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="31D147E0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Road traffic signs and traffic control devices installed permanently for vehicular and pedestrian uses: permanent warning devices and delineators (for circulation areas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44BF2C8C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="751CDE55" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12352:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8A5D29" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12899-3:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A24D885" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4F6F4BC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430EB2DD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F09996" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A40C60B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="41FA5077" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Road traffic signs and traffic control devices installed permanently for vehicular and pedestrian uses: variable message traffic signs (for circulation areas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEDAF1C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B63A2C2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 12966-1:2005+А1:2011</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4867C14C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="553214B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBA58CB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36ED6599" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/579/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5F702E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Circulation fixtures (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="045F6723" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Road lighting columns (for circulation areas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0455B2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50587F68" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 40-4:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="6E1C8847" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 40-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A50148" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 40-6:2003</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="702EF9CD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> EN 40-7:2003</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 40-7:2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4E0E5C33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D51E2BB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="497424DB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/581/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07B6C865" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geotextiles (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0A326E36" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>• Geosynthetics (membranes and textiles), geotextiles, geocomposites, geogrids, geomembranes and geonets used: for drainage and/or filtration (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal)</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Geosynthetics (membranes and textiles), geotextiles, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>geocomposites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, geogrids, geomembranes and geonets used: for drainage and/or filtration (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBAC4D7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="571E40EC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13249:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3EAD8F40" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13250:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="235D6B36" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 13251:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="51E6ABBE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 13252:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1957698C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13253:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4978EB50" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13257:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3EE83288" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13265:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="6CE75668" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 13361:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="01EACD2B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="27CDA7FD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13491:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="17B265B0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13491/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="31F3D413" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13492:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="721BAD26" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13492/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2ACE7940" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13493:2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5DCD96B0" w14:textId="77777777" w:rsidTr="00DB153C">
         <w:trPr>
-          <w:trHeight w:val="2911"/>
+          <w:trHeight w:val="532"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17F3E31A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025C165E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/581/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D2D749" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geotextiles (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3099DBC5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>• Geosynthetics (membranes and textiles), geotextiles, geocomposites, geogrids, geomembranes and geonets used: as fluid or gas barriers (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal)</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Geosynthetics (membranes and textiles), geotextiles, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>geocomposites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, geogrids, geomembranes and geonets used: as fluid or gas barriers (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>for solid waste storage or waste disposal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1990F3A7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="68E01466" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13257:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="777B78E0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13265:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="56D911D3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="608DAD95" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3649167B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13362:2006 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2CF02EFF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13491:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1547BCF6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13491/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="7C28F86A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13492:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4ACEEC8C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13492/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="7F55A261" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13493:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1343562E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15382:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194DEEC4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3179F6A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1136"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="331AD4B3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="275EAD0C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/581/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76216CEA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geotextiles (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7B5C38C0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">• Geosynthetics (membranes and textiles), geotextiles, geocomposites, geogrids, geomembranes and geonets used: as protective layer (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal) </w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Geosynthetics (membranes and textiles), geotextiles, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>geocomposites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, geogrids, geomembranes and geonets used: as protective layer (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFA25BF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6686DDEF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13249:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="5EFD19F3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13250:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2ED97058" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13251:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="66B7BD7A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13252:2017 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="31ECE589" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13253:2017 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="682E880B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13254:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="5C25EE94" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13255:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="363E82C7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13256:2017 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="172BCC0F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13257:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="06402508" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13265:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="65D9659E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="601C43B3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="375E1A0C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13362:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="301A070B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13491:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="718CEBD0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13491/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="463F7AF4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13492:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="0C5CCE2B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13492/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="5F5DEDD5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13493:2006 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="27425780" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF7F1DB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79063732" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96/581/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8074CB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geotextiles (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="210D84DC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>• Geosynthetics (membranes and textiles), geotextiles, geocomposites, geogrids, geomembranes and geonets used: for reinforcement (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal)</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Geosynthetics (membranes and textiles), geotextiles, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>geocomposites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, geogrids, geomembranes and geonets used: for reinforcement (in roads, railways, foundations and walls, drainage systems, erosion control, reservoirs and dams, canals, tunnels and underground structures, liquid waste disposal or containment, for solid waste storage or waste disposal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAEC22B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="315BA1B8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13257:2017</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2357EF3B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13265:2017 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="7F8166AC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="224CD630" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="78C1B318" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EN 13362:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3A00A0BF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13491:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="45239122" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13491/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="0083A5B7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13492:2007</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="55790138" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN13492/А1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1E30B3D6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13493:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4D6FECA9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15381:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D6FA04" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="737844E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3723A07E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD0D730" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/176/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22DC4F57" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Structural timber products (1/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="78DC7CAB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Solid structural timber products: Elements (bridge elements, truss elements, sleepers, floor elements, wall elements, roof elements such as beams, arches, joists, rafters, columns, poles, piles) (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...5 lines deleted...]
-              <w:t>bridges, railtracks and buildings)</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bridges, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>railtracks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and buildings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA79193" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2+</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="60888C24" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14081-1:2005+А1:2011</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="717535D0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EN 14229:2010</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="389E6C9E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14250:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B9AD36" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E36B2DA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3C531041" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67F8982D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F2E82A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/176/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC169B9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Structural timber products (1/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6A01CF92" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Solid structural timber products; Kits (trusses, floors, walls, roofs, frames) (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...5 lines deleted...]
-              <w:t>bridges, railtracks and buildings)</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bridges, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>railtracks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and buildings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62850D7F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2+</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2563ABD6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14250:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC3FD64" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28DCDE90" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="57EDCB00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A37490" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBBA82E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/176/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302FCDD2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Structural timber products (2/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="34F7B45A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Structural glued laminated products and other glued timber products: Elements (bridge elements, truss elements, floor elements, wall elements, roof elements such as beams, arches, joists, rafters, columns, poles, piles) (for bridges and buildings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCEA9FA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1C5BA806" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14080:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0349BD9C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14374:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFBAB77" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="72696073" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58919684" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="644825C9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/462/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDE7612" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wood-based panels (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="77647983" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>• Unfaced overlaid and veneered or coated wood-based panels (for structural elements in internal or external application)</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Unfaced overlaid and veneered or coated wood-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>based panels (for structural elements in internal or external application)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649682C9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D243DF2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 13986:2004+А1:2015</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13986:2004+А1:2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="41BF67F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA61F93" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="331637B9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/462/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76648E91" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wood-based panels (1/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0ABE5321" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Unfaced overlaid and veneered or coated wood-based panels (for structural elements in internal or external applications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4287D59B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701A731F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 13986:2004+А1:2015</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13986:2004+А1:2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7F0504EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67046ABC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F9FBD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/462/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1FEFA6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wood-based panels (2/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3992EA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-              <w:t>• Unfaced, overlaid and veneered or coated wood-based panels (for non structural elements in internal or external applications)</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Unfaced, overlaid and veneered or coated wood-based panels (for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>non structural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elements in internal or external applications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC5EC28" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D018982" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 13986:2004+А1:2015</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13986:2004+А1:2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4DD29E81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9B3450" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2332EC0E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7396ACD3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="76710F63" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Masonry cements (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation of concrete, mortar, grout and other mixes for construction and for the manufacture of construction products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A68492A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCBC85E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 413-1:2011</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 413-1:2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5140EAF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2417AB55" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B14A802" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227E1D2F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="5B32605A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Calcium aluminate cements (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation of concrete, mortar, grout and other mixes for construction and for the manufacture of construction products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A73317" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="475FBD64" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14647:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF17C78" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="24B8A020" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42824092" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F40825" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E92485" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="282ADB2F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Special cement, including:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>low heat cement, sulfate resisting cement, white cement, sea water resisting cement, low alkali cement (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation of concrete, mortar, grout and other mixes for construction and for the manufacture of construction products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F275DE3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="74498FB3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14216:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451AB5BF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15743:2010+А1:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBB33A2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="728BE928" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E3B009" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE51CE5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06922595" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="2FB874EF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">• Common cement, including: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> composite cement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:t>, p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-slag cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-silica fume cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-pozzolana cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-fly ash cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-burnt shale cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-limestone cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ortland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> composite cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lastfurnace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ozzolanic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cement,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>omposite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...168 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation of concrete, mortar, grout and other mixes for construction and for the manufacture of construction products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526ACA51" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="65E068EE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 197-1:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2654B1" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="2B1BDCCB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7CA23B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5468B7A1" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5059819D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="14CE53FB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Hydraulic road binders (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...5 lines deleted...]
-              <w:t>preparation of concrete, mortar, grout and other mixes for road bases stabilisation)</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">preparation of concrete, mortar, grout and other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">mixes for road bases </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stabilisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7885E5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB5877F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 13282-1:2013</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13282-1:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3321F387" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2206D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71D2D6C7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/555/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408680B0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cements, building limes and other hydraulic binders:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="0303A51A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Building limes, including:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>alcium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limes, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>olomitic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limes,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> h</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ydraulic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limes (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>preparation of concrete, mortar, grout and other mixes for construction and for the manufacture of construction products)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE17CA9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E782B4D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 459-1:2010</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 459-1:2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="04214CC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3888519E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60AFF07D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/740/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A9E04C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Masonry and related products (1/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...14 lines deleted...]
-              <w:t>• Masonry units category I (in walls, columns and partitions)</w:t>
+          <w:p w14:paraId="080EAB3D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Masonry </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>units</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> category I (in walls, columns and partitions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35CBFEA7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF52F0C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-1:2011+А1:2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="721ACC27" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-2:2011+А1:2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="0916EA7C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-3:2011+А1:2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4F2E4354" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-4:2011+А1:2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3CD9D4C4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-5:2011+А1:2015</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="0BC44896" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 771-6:2011+А1:2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5E20AC42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8A4CAD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30AC440B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/740/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBB2081" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Masonry and related products (1/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="34DACBC8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Factory-made, designed masonry mortars (in walls, columns and partitions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48C8861B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4FCD9A77" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 998-2:2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DABAD36" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7EF1CF38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267D504C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307E31CD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/740/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7449562B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Masonry and related products (3/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="3C7BA183" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">• Masonry units incorporating thermal insulating materials placed on a face susceptible to be exposed to fire (in walls and partitions subject to reaction to fire regulations) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEFFC06" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2AA45F6D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15824:2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EEDAC24" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="2DF20EC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA79826" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4184A692" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/808/EС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F714CB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Floorings (2/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...14 lines deleted...]
-              <w:t>• Rigid flooring products&lt;BR&gt;(a) Components: paving units, tiles, mosaics, parquet, decking of mesh or sheet, floor gratings, rigid laminated floorings, wood based products (for internal uses including enclosed public transport premises)</w:t>
+          <w:p w14:paraId="59E57CD9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Rigid flooring products&lt;BR&gt;(a) Components: paving units, tiles, mosaics, parquet, decking of mesh or sheet, floor gratings, rigid laminated floorings, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wood based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> products (for internal uses including enclosed public transport premises)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F36726" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3BC9003C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14342:2013</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="291AD910" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 15285:2008</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="0605F76F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="29ED1F46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2DBDA3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D0EBC9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/808/EС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F24220" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Floorings (2/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="0CDFCA1A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Floor screed materials (for internal uses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00590052" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="716DF818" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13813:2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D3944D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="50751525" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D576FB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="004237A8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97/808/EС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075DCB8D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Floorings (2/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...5 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="34569773" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D458B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:t>• Resilient and textile floorings - homogeneous and heterogeneous resilient floor coverings supplied either in tile, sheet or roll form (textile floor covering including tiles; plastic and rubber sheets (aminoplastic thermosetting floorings); linoleum and cork; anti-static sheet; floor loose laid tiles; resilient laminated floorings) (for internal uses)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Resilient and textile floorings - homogeneous and heterogeneous resilient floor coverings supplied either in tile, sheet or roll form (textile floor covering including tiles; plastic and rubber sheets (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aminoplastic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> thermosetting floorings); linoleum and cork; anti-static sheet; floor loose laid tiles; resilient laminated floorings) (for internal uses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78FCD39B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System  1</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="164EE526" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14041:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="6BB99A06" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidR="00A1018F" w:rsidRPr="000D458B">
-[...18 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14041:2004/АС:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A56D35D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14904:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="7FF761EF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="1CF91166" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B90814" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7377C6B9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/214/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="550F90C8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Structural metallic products and ancillaries (1/4):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="51321FF2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Structural metallic sections/profiles: hot rolled, cold formed or otherwise produced sections/profiles with various shapes (T, L, H, U, Z, I, channels, angle, hollow, tubes), flat products (plate, sheet, strip), bars, castings, forgings made of various metallic materials, unprotected or protected against corrosion by coating (to be used in metal structures or in composite metal and concrete structures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B007836" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C10554F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 10025-1:2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="09A57931" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 10210-1:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2C26F6D6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 10219-1:2006</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="6DD845C2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> EN 15088:2006</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15088:2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="6F788279" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1D3B84" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E80F90A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/214/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64DED66A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Structural metallic products and ancillaries (2/4):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="53D47BFF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Structural metallic construction members: finished metallic products such as trusses, girders, columns, stairs, ground piles, bearing piles and sheet piling, cut to size sections designed for certain applications, and rails and sleepers. They can be unprotected or protected against corrosion by coating, welded or not. (for uses in work's frames and foundations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A5B729" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="05706B5A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1090-1:2009+А1:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D30BCD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="68D62EAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D325556" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F00CE57" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/437/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF88A17" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Internal and external wall and ceiling finishes (3/5):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55D66DD2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Suspended ceilings (kits) (as internal or external finishes in ceilings subject to reaction to fire regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3FE67C" w14:textId="70B21980" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>System  1</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="1479EAAE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13964:2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242CE191" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4A62D7D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC962C2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77DEAA5A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/437/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="343A44E5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Internal and external wall and ceiling finishes (3/5):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3A71C4F5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Shingles (as external finishes in walls or ceilings subject to reaction to fire regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399DB496" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="7225A034" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12467:2012+A2:2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287FD032" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="443DC1F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFE5BF8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551B1A46" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/437/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCBDFD3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Internal and external wall and ceiling finishes (3/5):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="275666D0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Panels (as internal or external finishes in walls or ceilings subject to reaction to fire regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B30624" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="46FF5EFB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14509:2013</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="4DEB9D19" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 15102:2007+А1:2011</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="62F6A0B8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 438-7:2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2A80AE7A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25B24CEC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5D4F90C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1046FE78" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9CFDFD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98/598/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C895D2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aggregates for uses with high safety requirements (2/2):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="25287AFF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Fillers for bituminous mixtures and surface treatments (for roads and other civil engineering works)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1D035D15" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Aggregates for bituminous mixtures and surface treatments (for roads and other civil engineering works)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2516BD4E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Armourstones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (for hydraulic structures and other civil engineering works)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74692888" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Railway ballast (for railway works)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0144E963" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Aggregates and fillers for concrete, mortar and grout (in buildings, roads and other civil engineering work)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4BBA37BB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Aggregates for unbound and hydraulically bound mixtures (for roads and other civil engineering works)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F8E6B0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="04B6C682" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12620:2002+А1:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72EA1129" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...23 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13043:2005</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>АС:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18A14AFB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13055-1:2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC64709" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13055-2:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A02BE4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13139:2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C09AF9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13242:2002+А1:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560637CB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13383-1:2003+АС:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="479751F8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13450:2003+АС:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13306E2A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43FEF748" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27615D93" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="73309CA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50718A2A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECE5ABB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98/601/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7B79DF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Road construction products (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FF33DB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Bridge deck waterproofing products and kits (for bridge decks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D753C37" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...107 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6593D3C8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2010</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 14695:2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="74AFA29A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF5F228" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3857B363" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98/601/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1789A20D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Road construction products (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161A9255" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Bitumen (for road construction and surface treatment of roads)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="146C96E8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E5F576" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12591:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250665AB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13808:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017714A3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14023:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505F5794" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2013</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15322:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="612F9129" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10FDF173" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792473DC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98/601/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="067DA9C6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Road construction products (1/2):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...9 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">• Bituminous mixtures (for road construction and surface treatment of roads) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1DE6C54F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="392C19E7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEA8137" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-1:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6C1411" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-2:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334A9808" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-3:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB74C2A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-4:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F1B841" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-5:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65367D03" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-6:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7666CF67" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2006</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-7:2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="79D06E40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E0BDB7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60DAFDEE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>98/601/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4C7564" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Road construction products (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4066AE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Bituminous mixtures (for uses subject to reaction to fire regulations) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAFE386" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB85C01" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-1:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAE6169" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-2:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DBEB31" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-3:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DA5599" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-4:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58129B29" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-5:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD756CC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-6:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C29C752" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2006</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13108-7:2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="1B9C403E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2288CE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63E734E7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E57B9A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (1/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C39C2F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Damp proofing sheets (in buildings)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="604B9DB9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEEBCB7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13967:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CA91A6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13969:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4246A0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...35 lines deleted...]
-              <w:t>:2007</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13969:2005/А1:2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3F0331AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54595560" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="022D2F54" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7D48C3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (1/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535D30DD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Roof sheets (in buildings)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39287ED4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61965E1C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13707:2004+А2:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A542DE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2013</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13956:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="14DBA19B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="789519A0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B050B49" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8EA23F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (2/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F3239B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Damp proofing sheets (for uses subject to reaction to fire regulations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA9A72E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7F808E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13967:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48739031" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13969:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146F8204" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...35 lines deleted...]
-              <w:t>:2007</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13969:2005/А1:2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="0FCEE023" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D37C18" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="744C74D0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="342A566F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (2/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5742B85D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Damp proof courses (for uses subject to reaction to fire regulations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A7B209" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D65CC79" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14909:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4562298E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14967:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E10021" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...35 lines deleted...]
-              <w:t>:2015</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15814:2011+А2:2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="2E1F17F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7952A5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6432B2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21F9BDB1" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (2/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EEFFC7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Roof underlays (for uses subject to reaction to fire regulations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD72BEA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="5CBC99CE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 13859-1:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A655FF5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7261DE25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79E73006" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352A5974" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/90/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B699F9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Membranes (2/3):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3DAF56" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Roof sheets (for uses subject to reaction to fire regulations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="457C53D4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA8C0D5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13707:2004+А2:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFA9CE5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2013</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13956:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="7AC8B91F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F94334B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="638095D7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99/90/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570151E4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Membranes (2/3):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="68AF6A2C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...2 lines deleted...]
-              <w:t>• Water vapour control layers (for uses subject to reaction to fire regulations)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Water </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vapour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> control layers (for uses subject to reaction to fire regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C890BBA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2093AE12" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13859-1:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C89B7A9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13859-2:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A57C768" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13970:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0489A1AC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13970:2005/ А1:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0C0280" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2013</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13984:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="06753EFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0172C530" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B037DB5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/91/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFA563B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Thermal insulating products (2/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CAF3BC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Thermal insulating products (factory-made products and products intended to be formed in-situ) (for uses subject to regulations on reaction to fire)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F52A71" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156A2545" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13162:2012+А1:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242487FB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13163:2012+А1:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28817FB4" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13164:2012+А1:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B0CD5DD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...35 lines deleted...]
-              <w:t>:2016</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13165:2012+А2:2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="26858A1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFDBF6E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53A5CB28" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99/94/ЕС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6FA276" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beam/block floor units and elements incorporating organic materials:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B8560B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...58 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Beam/block floor units and elements incorporating organic materials (for uses subject to regulations on reaction to fire)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C9C149" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="2808C678" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 15037-5:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B29EDD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4C64C189" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C101788" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4063A18F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/94/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4939CD2E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Precast normal/ lightweight / autoclaved aerated concrete products (1/1):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49813C92" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Prefabricated reinforced components of autoclaved aerated concrete (for structural use)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFD853A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...164 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="01ECFA42" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12602:2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4976F0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4B61BF4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50618859" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B8A788" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/94/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFFE724" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Precast normal/ lightweight / autoclaved aerated concrete products (1/1):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A534F01" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Precast normal/ lightweight/ autoclaved aerated concrete products (for structural use)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190ACE2E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...202 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E947501" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1168:2005+А3:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30598D58" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12737:2005+А1:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7690249C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12794:2005+А1:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D964FE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...57 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12794:2005+А1:2007/АС:2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3904228A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12843:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EADDFCC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13224:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6F82E2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13225:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FCCFA0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13693:2004+А1:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B5F774" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13747:2005+А2:2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E2FE2C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13978-1:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263DC071" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14843:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0C7C74" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14844:2006+А2:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0F39F8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14991:2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2FB20A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14992:2007+А1:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CE0665" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15037-1:2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D82596" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15037-2:2009+А1:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C26BD9C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15037-3:2009+А1:2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75450CDE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15037-4:2010+А1:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750BA2F2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15037-5:2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A771952" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15050:2007+А1:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26133EED" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...16 lines deleted...]
-              <w:t>:2008</w:t>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15258:2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="38919446" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF49F19" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66886FC6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/469/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B34FC23" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Products related to concrete, mortar and grout (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB99232" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Admixtures (for concrete, mortar and grout)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2A6CF2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22A23F28" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 934-2:2009+А1:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="455DA0B2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 934-3:2009+А1:2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EAAB3A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 934-4:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB78C63" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2008</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 934-5:2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="1B3AF25F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F200E5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36192543" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/469/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB74D88" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Products related to concrete, mortar and grout (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C266492" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Concrete protection and repair products (for other uses in buildings and civil engineering works)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67ED3324" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="11CFE0E5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF36B7C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-3:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6F5A07" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-4:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DD7A43" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-5:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A82D43" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-6:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EDD43C5" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1504-7:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697DD400" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="756AA564" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F70EF58" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9ACBB9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99/469/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F86605B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Products related to concrete, mortar and grout (1/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712B6F54" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Additions (type I) (for concrete, mortar and grout)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5AD56A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 2+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="79BA0C8F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 12878:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7180CDF8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="6C2ED1F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1757E8BD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2288546F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2000/245/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="631BDB86" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flat glass, profiled glass and glass-block products (1/6):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC17C2C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...20 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>• Flat or curved glass panels (for use in a glazed assembly intended specifically to provide fire resistance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC56B52" w14:textId="7B893B3B" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>System  1</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B2D944" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1036-2:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F45F38D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1096-4:2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299D26CA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12150-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE5E090" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12337-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E4AB3C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1279-5:2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0489FC1C" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13024-2:2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3C997372" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14178-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65EEBBDF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14179-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12AA4397" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14321-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EFA8B6" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14449:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D281215" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14449:2005/АС:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554A5970" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15682-2:2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2056052A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15683-2:2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F10F02E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1748-1-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DAD8F8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1748-2-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C28E24" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1863-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD3D212" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2005</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 572-9:2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="738E608D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B39808A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4805148F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2000/245/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05F29768" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flat glass, profiled glass and glass-block products (4/6):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A72202" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Flat or curved glass panels (for use as anti-bullet, or anti-explosion glazing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14D08D88" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD255FA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1036-2:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63391ACE" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1096-4:2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C63983" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12150-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9926E9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 12337-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6176AE0E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1279-5:2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21004134" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 13024-2 :2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D233DF" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14178-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181CAC89" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14179-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F13B1ED" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14321-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519DA6BD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14449:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2812921A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 14449:2005/АС:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7BC96F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15682-2:2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06EB86F0" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 15683-2:2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A44FF9" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1748-1-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9CD26E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>БДС</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D458B">
-[...19 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 1748-2-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6141B108" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1863-2:2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30316F7A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2005</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 572-9:2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="5C499FB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="381AFB22" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E210F34" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2000/245/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55514583" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flat glass, profiled glass and glass-block products (4/6):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E483BD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Insulating glass units (for use as anti-bullet, or anti-explosion glazing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9EB8A3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="6A1E09EC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1279-5:2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6F923B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="3E3B25B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F806DB2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFD0D12" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2000/245/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22EB495A" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flat glass, profiled glass and glass-block products (4/6):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3769C50F" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Glass-block (for use as anti-bullet or anti-explosion glazing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB98F3D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="3CB8F93E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1051-2:2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3E9086" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="4C947282" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E22D0CB" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B0EA7E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2000/245/ЕС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5620A93B" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Flat glass, profiled glass and glass-block products (4/6):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E0924E2" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Insulating glass units (for use in a glazed assembly </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>intended specifically to provide fire resistance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD8D3E1" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...111 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C456084" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-              <w:t>:2018</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БДС EN 1279-5:2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381371" w:rsidRPr="00381371" w:rsidTr="00381371">
+      <w:tr w:rsidR="00B36964" w:rsidRPr="002B741F" w14:paraId="0AB65FF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F9B4CC" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:ind w:left="-124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0799F292" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="17"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99/469/EC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37FB7347" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Products related to concrete, mortar and grout (2/2):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44823306" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>• Concrete protection and repair products (for uses subject to reaction to fire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EC4AEA" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...39 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7102D5C3" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF831E" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 1504-2:2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="77E5D150" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 1504-3:2006</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="469BEBD7" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 1504-4:2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00381371" w:rsidRPr="000D458B" w:rsidRDefault="00381371" w:rsidP="00381371">
+          <w:p w14:paraId="66B361A8" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="002B741F" w:rsidRDefault="00B36964">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B741F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>БДС EN 1504-6:2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D458B" w:rsidRDefault="000D458B" w:rsidP="000D458B">
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="598301CD" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="00B36964" w:rsidRDefault="00B36964" w:rsidP="00BF7155">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C3450" w:rsidRDefault="008C3450" w:rsidP="008C3450">
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="3BD3803D" w14:textId="77777777" w:rsidR="00B36964" w:rsidRPr="00B36964" w:rsidRDefault="00B36964" w:rsidP="00BF7155">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C3450" w:rsidRDefault="008C3450" w:rsidP="000D458B">
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="700267DB" w14:textId="31D354D7" w:rsidR="006932E9" w:rsidRPr="006932E9" w:rsidRDefault="006932E9" w:rsidP="006932E9">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006932E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006932E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The introduction of a new version of the standards or standards that substitute them is permitted. An updated list of the standards with their dated versions shall be provided by CAB.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00ED24CB" w:rsidRPr="0034555A" w:rsidRDefault="00ED24CB" w:rsidP="0014219A">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="2757418F" w14:textId="77777777" w:rsidR="006932E9" w:rsidRPr="006932E9" w:rsidRDefault="006932E9" w:rsidP="006932E9">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A250C93" w14:textId="638D115C" w:rsidR="00101C59" w:rsidRPr="00F25CA7" w:rsidRDefault="00101C59" w:rsidP="00383F0B">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727A18F2" w14:textId="00AE5238" w:rsidR="00A11F10" w:rsidRDefault="00A11F10" w:rsidP="00D04DE2">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED24CB" w:rsidRPr="0034555A" w:rsidSect="007C581F">
+    <w:p w14:paraId="24B884A2" w14:textId="77777777" w:rsidR="00552A7C" w:rsidRDefault="00552A7C" w:rsidP="00D04DE2">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A68843" w14:textId="77777777" w:rsidR="00552A7C" w:rsidRDefault="00552A7C" w:rsidP="00D04DE2">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00552A7C" w:rsidSect="00A82C25">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="993" w:right="1134" w:bottom="567" w:left="1701" w:header="709" w:footer="202" w:gutter="0"/>
+      <w:pgMar w:top="1096" w:right="1275" w:bottom="567" w:left="1440" w:header="851" w:footer="422" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00381371" w:rsidRDefault="00381371" w:rsidP="00434DCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D230F74" w14:textId="77777777" w:rsidR="0074658C" w:rsidRDefault="0074658C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00381371" w:rsidRDefault="00381371" w:rsidP="00434DCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60B59C77" w14:textId="77777777" w:rsidR="0074658C" w:rsidRDefault="0074658C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Monotype Sorts">
+    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AR PL UMing HK">
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HebarU">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Reference Sans Serif">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="System">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Medium Cond">
+    <w:panose1 w:val="020B0606030402020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Noto Sans Mono CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00381371" w:rsidRDefault="00381371">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53941D6B" w14:textId="77777777" w:rsidR="00383F0B" w:rsidRPr="006839E2" w:rsidRDefault="00383F0B" w:rsidP="002C7293">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00381371" w:rsidRDefault="00381371"/>
-  <w:p w:rsidR="00381371" w:rsidRDefault="00381371"/>
+  <w:p w14:paraId="743962CA" w14:textId="67EF2E22" w:rsidR="00383F0B" w:rsidRPr="005D50E4" w:rsidRDefault="00DB153C" w:rsidP="00D36F2C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                </w:t>
+    </w:r>
+    <w:r w:rsidR="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                            </w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                </w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006566E7" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006566E7" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00383F0B" w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00381371" w:rsidRPr="002C05FA" w:rsidRDefault="00381371" w:rsidP="007C581F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15575CA3" w14:textId="77777777" w:rsidR="00383F0B" w:rsidRDefault="00383F0B" w:rsidP="00946D85">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7165C5C9" w14:textId="305D52D6" w:rsidR="00DB153C" w:rsidRPr="005D50E4" w:rsidRDefault="00DB153C" w:rsidP="00DB153C">
+    <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00383F0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                                                                                         </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D50E4">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="196BFD94" w14:textId="6861AA27" w:rsidR="00383F0B" w:rsidRPr="00C21E14" w:rsidRDefault="00383F0B" w:rsidP="00DB153C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4596"/>
+        <w:tab w:val="right" w:pos="9192"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00381371" w:rsidRDefault="00381371" w:rsidP="00434DCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6B2C6CFF" w14:textId="77777777" w:rsidR="0074658C" w:rsidRDefault="0074658C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00381371" w:rsidRDefault="00381371" w:rsidP="00434DCF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="182FA47B" w14:textId="77777777" w:rsidR="0074658C" w:rsidRDefault="0074658C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00381371" w:rsidRPr="00434DCF" w:rsidRDefault="00381371" w:rsidP="00434DCF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E8A00E0" w14:textId="07E60E1B" w:rsidR="00383F0B" w:rsidRPr="00C27C54" w:rsidRDefault="00383F0B" w:rsidP="00C27C54">
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0F509361" w14:textId="374E884B" w:rsidR="00383F0B" w:rsidRPr="0097606D" w:rsidRDefault="00383F0B" w:rsidP="00C27C54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C27C54">
+      <w:rPr>
         <w:b/>
         <w:i/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve">                   </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C27C54">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05CE500D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C3981B70">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
         <w:ind w:left="3231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F984F126" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3951"/>
         </w:tabs>
         <w:ind w:left="3951" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FB92BAB2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4671"/>
         </w:tabs>
         <w:ind w:left="4671" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C23C0D82" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5391"/>
         </w:tabs>
         <w:ind w:left="5391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="901CEAB0" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6111"/>
         </w:tabs>
         <w:ind w:left="6111" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FCF048C4" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6831"/>
         </w:tabs>
         <w:ind w:left="6831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EFA07C36" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7551"/>
         </w:tabs>
         <w:ind w:left="7551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BA06EC4C" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8271"/>
         </w:tabs>
         <w:ind w:left="8271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E56E33EA" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8991"/>
         </w:tabs>
         <w:ind w:left="8991" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C7B0D78"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04020001">
+    <w:nsid w:val="05AB2B28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...119 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F253A7E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04020001">
+    <w:nsid w:val="0DE66571"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="282C8148"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7D3F06"/>
+    <w:nsid w:val="0E3072AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78AA7E20"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="A2D2FA0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04020011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ECC607B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF468CEA"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F9D2A44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E35A966A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="167F3C96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF7ACDDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193E2808"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="271CC0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="A71C488E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -23750,319 +21506,1703 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDD2C3C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19533E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="494A3104"/>
-    <w:lvl w:ilvl="0" w:tplc="BD282090">
+    <w:tmpl w:val="FCAE3E7E"/>
+    <w:lvl w:ilvl="0" w:tplc="DB8E94EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19AB66DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="737031FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ACD5F4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D3359D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7843BE2"/>
+    <w:lvl w:ilvl="0" w:tplc="EBF6BCEA">
+      <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="108" w:hanging="106"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="763651BC">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="287" w:hanging="106"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12E2E35C">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="474" w:hanging="106"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C5E21D6C">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="661" w:hanging="106"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F7C4D938">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="848" w:hanging="106"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3122B04">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1036" w:hanging="106"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="867CD9D0">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1223" w:hanging="106"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8A4061D8">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1410" w:hanging="106"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0A42FF4A">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1597" w:hanging="106"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587C4A4A"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D8368CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="572CB89C"/>
-    <w:lvl w:ilvl="0" w:tplc="384620E6">
+    <w:tmpl w:val="B2C48E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E142F37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FACAC2FE"/>
+    <w:lvl w:ilvl="0" w:tplc="8E0E2BDC">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A13132"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CB032BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286B4877"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B10CCAE"/>
+    <w:lvl w:ilvl="0" w:tplc="753A959E">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3425"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="3425" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="288773B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2665D06"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3B5895"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C764B99C"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BDD7B9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C207073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="633A3A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="157A3322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1324"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="39F4D512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Avto1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1324"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C295704"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEC64CE2"/>
+    <w:lvl w:ilvl="0" w:tplc="FBD83988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D87455B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10F4C394"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2574" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FBF6464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32CE6C7C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3294" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4014" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4734" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5454" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6174" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6894" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="7614" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DC3371"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302A7F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1EC4C5CA"/>
-    <w:lvl w:ilvl="0" w:tplc="F176D796">
+    <w:tmpl w:val="000AEFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="326633F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="297E2F54"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38FA1C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="912A70F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -24118,64 +23258,807 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F56E18"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE10C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="359CEB06"/>
-    <w:lvl w:ilvl="0" w:tplc="29FE6222">
+    <w:tmpl w:val="0360B132"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2A7315"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F66408"/>
+    <w:lvl w:ilvl="0" w:tplc="04020011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA43316"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E9CC3CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55655588"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04B6FB24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597768EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="440614B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="613A4A69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90769B68"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B10079"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECBCB020"/>
+    <w:lvl w:ilvl="0" w:tplc="6116DE84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1146"/>
+        </w:tabs>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1866"/>
+        </w:tabs>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2586"/>
+        </w:tabs>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3306"/>
+        </w:tabs>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4026"/>
+        </w:tabs>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4746"/>
+        </w:tabs>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5466"/>
+        </w:tabs>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6186"/>
+        </w:tabs>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DE4FAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7ED8B266"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6797539A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3A4ABE4"/>
+    <w:lvl w:ilvl="0" w:tplc="A71C488E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -24231,1084 +24114,1876 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A852DBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E892264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...75 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...233 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1015964122">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1842158088">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1253665792">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1968660193">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1505701735">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="753161985">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1446266457">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1010136967">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1005940061">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1138835899">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1775247384">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="468327467">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1850678146">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="466970549">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="242031886">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="429355085">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="364911410">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="979966268">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1679962573">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1675493744">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="87968250">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1311793141">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1826625955">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="688877312">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1441216980">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="643658667">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="612632565">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="888492971">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1040128686">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1566062633">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="784496051">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="876354056">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1566407216">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1482967127">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="35" w16cid:durableId="1226604301">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="36" w16cid:durableId="1281911720">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
-[...52 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0017616C"/>
-[...315 lines deleted...]
-    <w:rsid w:val="00FF7544"/>
+    <w:rsidRoot w:val="005A3B17"/>
+    <w:rsid w:val="00000398"/>
+    <w:rsid w:val="00000C11"/>
+    <w:rsid w:val="00001C90"/>
+    <w:rsid w:val="00004EF5"/>
+    <w:rsid w:val="00007D08"/>
+    <w:rsid w:val="000102E8"/>
+    <w:rsid w:val="000114EF"/>
+    <w:rsid w:val="0001190A"/>
+    <w:rsid w:val="00012596"/>
+    <w:rsid w:val="00014BF4"/>
+    <w:rsid w:val="00017FB2"/>
+    <w:rsid w:val="0002132B"/>
+    <w:rsid w:val="000215AE"/>
+    <w:rsid w:val="0002291A"/>
+    <w:rsid w:val="00023290"/>
+    <w:rsid w:val="000235E0"/>
+    <w:rsid w:val="00024B7A"/>
+    <w:rsid w:val="000278C4"/>
+    <w:rsid w:val="00030231"/>
+    <w:rsid w:val="00030A52"/>
+    <w:rsid w:val="000312BC"/>
+    <w:rsid w:val="0003164B"/>
+    <w:rsid w:val="00032416"/>
+    <w:rsid w:val="00034152"/>
+    <w:rsid w:val="000365C0"/>
+    <w:rsid w:val="00037762"/>
+    <w:rsid w:val="00040172"/>
+    <w:rsid w:val="00040EE8"/>
+    <w:rsid w:val="00041772"/>
+    <w:rsid w:val="00041D0A"/>
+    <w:rsid w:val="0004212B"/>
+    <w:rsid w:val="00044946"/>
+    <w:rsid w:val="0004513C"/>
+    <w:rsid w:val="000479AB"/>
+    <w:rsid w:val="000524EE"/>
+    <w:rsid w:val="0005269E"/>
+    <w:rsid w:val="00056BA8"/>
+    <w:rsid w:val="000656F4"/>
+    <w:rsid w:val="00067DB5"/>
+    <w:rsid w:val="0007047A"/>
+    <w:rsid w:val="0007196E"/>
+    <w:rsid w:val="00071FE8"/>
+    <w:rsid w:val="00072C11"/>
+    <w:rsid w:val="0007396C"/>
+    <w:rsid w:val="0007554A"/>
+    <w:rsid w:val="00075755"/>
+    <w:rsid w:val="00075979"/>
+    <w:rsid w:val="0008021D"/>
+    <w:rsid w:val="00080AD5"/>
+    <w:rsid w:val="00082A04"/>
+    <w:rsid w:val="00082A4C"/>
+    <w:rsid w:val="000830DE"/>
+    <w:rsid w:val="000841E5"/>
+    <w:rsid w:val="000844AF"/>
+    <w:rsid w:val="00086A65"/>
+    <w:rsid w:val="00086D56"/>
+    <w:rsid w:val="00087496"/>
+    <w:rsid w:val="000908B0"/>
+    <w:rsid w:val="000928D4"/>
+    <w:rsid w:val="00092CE6"/>
+    <w:rsid w:val="00093BC0"/>
+    <w:rsid w:val="00094549"/>
+    <w:rsid w:val="000954C3"/>
+    <w:rsid w:val="000A0828"/>
+    <w:rsid w:val="000A1C66"/>
+    <w:rsid w:val="000A299C"/>
+    <w:rsid w:val="000A57B7"/>
+    <w:rsid w:val="000A6E90"/>
+    <w:rsid w:val="000A70C7"/>
+    <w:rsid w:val="000A75AE"/>
+    <w:rsid w:val="000B10AA"/>
+    <w:rsid w:val="000B2941"/>
+    <w:rsid w:val="000B349B"/>
+    <w:rsid w:val="000B369F"/>
+    <w:rsid w:val="000B6E2E"/>
+    <w:rsid w:val="000D3484"/>
+    <w:rsid w:val="000E0ABD"/>
+    <w:rsid w:val="000E0D35"/>
+    <w:rsid w:val="000E153E"/>
+    <w:rsid w:val="000E3F1A"/>
+    <w:rsid w:val="000E50BA"/>
+    <w:rsid w:val="000E560C"/>
+    <w:rsid w:val="000E6684"/>
+    <w:rsid w:val="000E70C6"/>
+    <w:rsid w:val="000E72A0"/>
+    <w:rsid w:val="000E7D4E"/>
+    <w:rsid w:val="000F3187"/>
+    <w:rsid w:val="000F3330"/>
+    <w:rsid w:val="00101C59"/>
+    <w:rsid w:val="0010256F"/>
+    <w:rsid w:val="00105595"/>
+    <w:rsid w:val="00106FFE"/>
+    <w:rsid w:val="00107AE1"/>
+    <w:rsid w:val="001120BE"/>
+    <w:rsid w:val="001129FC"/>
+    <w:rsid w:val="00113586"/>
+    <w:rsid w:val="00115B94"/>
+    <w:rsid w:val="00116A38"/>
+    <w:rsid w:val="00116D76"/>
+    <w:rsid w:val="00117184"/>
+    <w:rsid w:val="00117FD8"/>
+    <w:rsid w:val="00120738"/>
+    <w:rsid w:val="00120B23"/>
+    <w:rsid w:val="00120B24"/>
+    <w:rsid w:val="001236B0"/>
+    <w:rsid w:val="00123C3B"/>
+    <w:rsid w:val="0012457F"/>
+    <w:rsid w:val="00124839"/>
+    <w:rsid w:val="00124AA3"/>
+    <w:rsid w:val="001252CE"/>
+    <w:rsid w:val="00127241"/>
+    <w:rsid w:val="001273A3"/>
+    <w:rsid w:val="0013033F"/>
+    <w:rsid w:val="00130CCF"/>
+    <w:rsid w:val="0013216C"/>
+    <w:rsid w:val="0013294C"/>
+    <w:rsid w:val="001337B0"/>
+    <w:rsid w:val="0013585A"/>
+    <w:rsid w:val="00135DD8"/>
+    <w:rsid w:val="00137319"/>
+    <w:rsid w:val="00140131"/>
+    <w:rsid w:val="001457BE"/>
+    <w:rsid w:val="00147D63"/>
+    <w:rsid w:val="0015143A"/>
+    <w:rsid w:val="001527B5"/>
+    <w:rsid w:val="00152DB2"/>
+    <w:rsid w:val="001561BB"/>
+    <w:rsid w:val="001564C9"/>
+    <w:rsid w:val="00157D1E"/>
+    <w:rsid w:val="00157D2B"/>
+    <w:rsid w:val="0016074D"/>
+    <w:rsid w:val="00162E81"/>
+    <w:rsid w:val="00166448"/>
+    <w:rsid w:val="0016679F"/>
+    <w:rsid w:val="00167367"/>
+    <w:rsid w:val="00171324"/>
+    <w:rsid w:val="0017341F"/>
+    <w:rsid w:val="00173DC1"/>
+    <w:rsid w:val="001747C2"/>
+    <w:rsid w:val="00176419"/>
+    <w:rsid w:val="00180088"/>
+    <w:rsid w:val="00181B2A"/>
+    <w:rsid w:val="001841F4"/>
+    <w:rsid w:val="0018450E"/>
+    <w:rsid w:val="00184B6D"/>
+    <w:rsid w:val="00185154"/>
+    <w:rsid w:val="00186878"/>
+    <w:rsid w:val="0018752E"/>
+    <w:rsid w:val="00191400"/>
+    <w:rsid w:val="00191C0B"/>
+    <w:rsid w:val="00191D1F"/>
+    <w:rsid w:val="00193582"/>
+    <w:rsid w:val="001972D2"/>
+    <w:rsid w:val="001A0459"/>
+    <w:rsid w:val="001A1764"/>
+    <w:rsid w:val="001A1D1C"/>
+    <w:rsid w:val="001A5B84"/>
+    <w:rsid w:val="001B0A95"/>
+    <w:rsid w:val="001B2F25"/>
+    <w:rsid w:val="001B363E"/>
+    <w:rsid w:val="001B3C72"/>
+    <w:rsid w:val="001B4BA5"/>
+    <w:rsid w:val="001B6B12"/>
+    <w:rsid w:val="001B71A5"/>
+    <w:rsid w:val="001B75DF"/>
+    <w:rsid w:val="001C22C8"/>
+    <w:rsid w:val="001C6884"/>
+    <w:rsid w:val="001D73E0"/>
+    <w:rsid w:val="001D7BEC"/>
+    <w:rsid w:val="001E17C9"/>
+    <w:rsid w:val="001E1971"/>
+    <w:rsid w:val="001E2450"/>
+    <w:rsid w:val="001E69CF"/>
+    <w:rsid w:val="001E6C8B"/>
+    <w:rsid w:val="001E7BB1"/>
+    <w:rsid w:val="001F1AE2"/>
+    <w:rsid w:val="001F3EFC"/>
+    <w:rsid w:val="001F66DD"/>
+    <w:rsid w:val="001F6FC7"/>
+    <w:rsid w:val="0020059A"/>
+    <w:rsid w:val="00202562"/>
+    <w:rsid w:val="00204164"/>
+    <w:rsid w:val="0020450C"/>
+    <w:rsid w:val="0020493E"/>
+    <w:rsid w:val="0020653E"/>
+    <w:rsid w:val="00207982"/>
+    <w:rsid w:val="0021031E"/>
+    <w:rsid w:val="002110A6"/>
+    <w:rsid w:val="00211FE9"/>
+    <w:rsid w:val="002131DB"/>
+    <w:rsid w:val="00214B51"/>
+    <w:rsid w:val="00214DA1"/>
+    <w:rsid w:val="002157E1"/>
+    <w:rsid w:val="00215E1B"/>
+    <w:rsid w:val="00217833"/>
+    <w:rsid w:val="00222AB0"/>
+    <w:rsid w:val="002255BF"/>
+    <w:rsid w:val="00226786"/>
+    <w:rsid w:val="002319B7"/>
+    <w:rsid w:val="0023436B"/>
+    <w:rsid w:val="002354BC"/>
+    <w:rsid w:val="002356DA"/>
+    <w:rsid w:val="00235F13"/>
+    <w:rsid w:val="00236E89"/>
+    <w:rsid w:val="002401DD"/>
+    <w:rsid w:val="002402DF"/>
+    <w:rsid w:val="0024070E"/>
+    <w:rsid w:val="00240C25"/>
+    <w:rsid w:val="00241790"/>
+    <w:rsid w:val="002424B1"/>
+    <w:rsid w:val="002446B9"/>
+    <w:rsid w:val="00244881"/>
+    <w:rsid w:val="00244A08"/>
+    <w:rsid w:val="00246B28"/>
+    <w:rsid w:val="002479F9"/>
+    <w:rsid w:val="002530A9"/>
+    <w:rsid w:val="00253A46"/>
+    <w:rsid w:val="002558D9"/>
+    <w:rsid w:val="00256B82"/>
+    <w:rsid w:val="0025711F"/>
+    <w:rsid w:val="00257AD5"/>
+    <w:rsid w:val="00260378"/>
+    <w:rsid w:val="002604E1"/>
+    <w:rsid w:val="00260F79"/>
+    <w:rsid w:val="00260FF9"/>
+    <w:rsid w:val="00264E47"/>
+    <w:rsid w:val="002663E9"/>
+    <w:rsid w:val="00266D04"/>
+    <w:rsid w:val="00267DE9"/>
+    <w:rsid w:val="002701F1"/>
+    <w:rsid w:val="0027038F"/>
+    <w:rsid w:val="00270ECB"/>
+    <w:rsid w:val="00271D7A"/>
+    <w:rsid w:val="00271D7E"/>
+    <w:rsid w:val="00273245"/>
+    <w:rsid w:val="00275E92"/>
+    <w:rsid w:val="00280DE8"/>
+    <w:rsid w:val="00280FD6"/>
+    <w:rsid w:val="00286298"/>
+    <w:rsid w:val="00290ABC"/>
+    <w:rsid w:val="00292529"/>
+    <w:rsid w:val="002928F6"/>
+    <w:rsid w:val="00292D2D"/>
+    <w:rsid w:val="00296F8B"/>
+    <w:rsid w:val="00297570"/>
+    <w:rsid w:val="002A067C"/>
+    <w:rsid w:val="002A1AC3"/>
+    <w:rsid w:val="002A3FBE"/>
+    <w:rsid w:val="002A42C3"/>
+    <w:rsid w:val="002A487B"/>
+    <w:rsid w:val="002A5170"/>
+    <w:rsid w:val="002A7253"/>
+    <w:rsid w:val="002A7453"/>
+    <w:rsid w:val="002B0871"/>
+    <w:rsid w:val="002B1AB8"/>
+    <w:rsid w:val="002B26E6"/>
+    <w:rsid w:val="002B295E"/>
+    <w:rsid w:val="002B44D8"/>
+    <w:rsid w:val="002B4914"/>
+    <w:rsid w:val="002B64A8"/>
+    <w:rsid w:val="002B741F"/>
+    <w:rsid w:val="002C0ABE"/>
+    <w:rsid w:val="002C2482"/>
+    <w:rsid w:val="002C7293"/>
+    <w:rsid w:val="002C77F4"/>
+    <w:rsid w:val="002C78F7"/>
+    <w:rsid w:val="002C7D14"/>
+    <w:rsid w:val="002D0A4F"/>
+    <w:rsid w:val="002D2F54"/>
+    <w:rsid w:val="002D3813"/>
+    <w:rsid w:val="002D47D8"/>
+    <w:rsid w:val="002D666D"/>
+    <w:rsid w:val="002E052F"/>
+    <w:rsid w:val="002E25EF"/>
+    <w:rsid w:val="002E3F17"/>
+    <w:rsid w:val="002E6A42"/>
+    <w:rsid w:val="002E7FCF"/>
+    <w:rsid w:val="002F2BE9"/>
+    <w:rsid w:val="002F2D22"/>
+    <w:rsid w:val="002F3726"/>
+    <w:rsid w:val="002F53F6"/>
+    <w:rsid w:val="002F6B28"/>
+    <w:rsid w:val="003016BC"/>
+    <w:rsid w:val="00301875"/>
+    <w:rsid w:val="003060D6"/>
+    <w:rsid w:val="003112BE"/>
+    <w:rsid w:val="0031214E"/>
+    <w:rsid w:val="003126B0"/>
+    <w:rsid w:val="00313532"/>
+    <w:rsid w:val="0031680A"/>
+    <w:rsid w:val="003216C0"/>
+    <w:rsid w:val="00324FFC"/>
+    <w:rsid w:val="00326061"/>
+    <w:rsid w:val="00326BDC"/>
+    <w:rsid w:val="00327ACE"/>
+    <w:rsid w:val="00327E1B"/>
+    <w:rsid w:val="003324D4"/>
+    <w:rsid w:val="0033362C"/>
+    <w:rsid w:val="003338EC"/>
+    <w:rsid w:val="003340BD"/>
+    <w:rsid w:val="0033509A"/>
+    <w:rsid w:val="003360AA"/>
+    <w:rsid w:val="003401F2"/>
+    <w:rsid w:val="00342D92"/>
+    <w:rsid w:val="00346A44"/>
+    <w:rsid w:val="0035061C"/>
+    <w:rsid w:val="003506D9"/>
+    <w:rsid w:val="003510C3"/>
+    <w:rsid w:val="0035120B"/>
+    <w:rsid w:val="00351D8F"/>
+    <w:rsid w:val="003549FB"/>
+    <w:rsid w:val="003550C5"/>
+    <w:rsid w:val="00356C16"/>
+    <w:rsid w:val="00357AEC"/>
+    <w:rsid w:val="00357CE4"/>
+    <w:rsid w:val="003608E4"/>
+    <w:rsid w:val="00362CA0"/>
+    <w:rsid w:val="0036526A"/>
+    <w:rsid w:val="00365681"/>
+    <w:rsid w:val="00366E5A"/>
+    <w:rsid w:val="00367E99"/>
+    <w:rsid w:val="003702F1"/>
+    <w:rsid w:val="00371154"/>
+    <w:rsid w:val="00372A3F"/>
+    <w:rsid w:val="0037301A"/>
+    <w:rsid w:val="00374749"/>
+    <w:rsid w:val="00374F06"/>
+    <w:rsid w:val="00377C7F"/>
+    <w:rsid w:val="00381B00"/>
+    <w:rsid w:val="003825AE"/>
+    <w:rsid w:val="00383F0B"/>
+    <w:rsid w:val="003845DF"/>
+    <w:rsid w:val="003850F6"/>
+    <w:rsid w:val="003852FD"/>
+    <w:rsid w:val="00387257"/>
+    <w:rsid w:val="003913D2"/>
+    <w:rsid w:val="00391526"/>
+    <w:rsid w:val="0039189E"/>
+    <w:rsid w:val="00393543"/>
+    <w:rsid w:val="00393567"/>
+    <w:rsid w:val="00394FE0"/>
+    <w:rsid w:val="00396848"/>
+    <w:rsid w:val="003978FD"/>
+    <w:rsid w:val="003A19CD"/>
+    <w:rsid w:val="003A1EFB"/>
+    <w:rsid w:val="003A3636"/>
+    <w:rsid w:val="003A5367"/>
+    <w:rsid w:val="003A5422"/>
+    <w:rsid w:val="003B19BD"/>
+    <w:rsid w:val="003B269E"/>
+    <w:rsid w:val="003B2AD7"/>
+    <w:rsid w:val="003B4885"/>
+    <w:rsid w:val="003B4DA2"/>
+    <w:rsid w:val="003C0177"/>
+    <w:rsid w:val="003C0512"/>
+    <w:rsid w:val="003C127A"/>
+    <w:rsid w:val="003C17AC"/>
+    <w:rsid w:val="003C6A85"/>
+    <w:rsid w:val="003C6D5A"/>
+    <w:rsid w:val="003C71D6"/>
+    <w:rsid w:val="003D0728"/>
+    <w:rsid w:val="003D0AE0"/>
+    <w:rsid w:val="003D0EA1"/>
+    <w:rsid w:val="003D1C08"/>
+    <w:rsid w:val="003E1330"/>
+    <w:rsid w:val="003E3337"/>
+    <w:rsid w:val="003E4E79"/>
+    <w:rsid w:val="003F0FA7"/>
+    <w:rsid w:val="003F1162"/>
+    <w:rsid w:val="003F21A0"/>
+    <w:rsid w:val="003F414D"/>
+    <w:rsid w:val="003F481A"/>
+    <w:rsid w:val="003F59F6"/>
+    <w:rsid w:val="003F7B8D"/>
+    <w:rsid w:val="003F7D6E"/>
+    <w:rsid w:val="0040072F"/>
+    <w:rsid w:val="0040340C"/>
+    <w:rsid w:val="00404777"/>
+    <w:rsid w:val="00404AA3"/>
+    <w:rsid w:val="0041100B"/>
+    <w:rsid w:val="004118A6"/>
+    <w:rsid w:val="004215C5"/>
+    <w:rsid w:val="004219E9"/>
+    <w:rsid w:val="00424E77"/>
+    <w:rsid w:val="00425ECC"/>
+    <w:rsid w:val="00427418"/>
+    <w:rsid w:val="00434EB3"/>
+    <w:rsid w:val="00435266"/>
+    <w:rsid w:val="00435A84"/>
+    <w:rsid w:val="00437B79"/>
+    <w:rsid w:val="0044066E"/>
+    <w:rsid w:val="00445D49"/>
+    <w:rsid w:val="00454046"/>
+    <w:rsid w:val="00454199"/>
+    <w:rsid w:val="00454265"/>
+    <w:rsid w:val="00454300"/>
+    <w:rsid w:val="00455A7B"/>
+    <w:rsid w:val="004607E5"/>
+    <w:rsid w:val="00460F11"/>
+    <w:rsid w:val="004624DA"/>
+    <w:rsid w:val="00462F9C"/>
+    <w:rsid w:val="00463DB6"/>
+    <w:rsid w:val="00467FC1"/>
+    <w:rsid w:val="00471947"/>
+    <w:rsid w:val="004732D1"/>
+    <w:rsid w:val="00474696"/>
+    <w:rsid w:val="00475AC7"/>
+    <w:rsid w:val="004773C4"/>
+    <w:rsid w:val="00477474"/>
+    <w:rsid w:val="0047771E"/>
+    <w:rsid w:val="0048361A"/>
+    <w:rsid w:val="00485402"/>
+    <w:rsid w:val="00485562"/>
+    <w:rsid w:val="00486633"/>
+    <w:rsid w:val="0048704E"/>
+    <w:rsid w:val="0049250A"/>
+    <w:rsid w:val="00493290"/>
+    <w:rsid w:val="00494058"/>
+    <w:rsid w:val="00494F9D"/>
+    <w:rsid w:val="0049646F"/>
+    <w:rsid w:val="004A2A08"/>
+    <w:rsid w:val="004A3117"/>
+    <w:rsid w:val="004A33A8"/>
+    <w:rsid w:val="004A479F"/>
+    <w:rsid w:val="004A646C"/>
+    <w:rsid w:val="004B14BD"/>
+    <w:rsid w:val="004B5081"/>
+    <w:rsid w:val="004B5BB3"/>
+    <w:rsid w:val="004B6FCC"/>
+    <w:rsid w:val="004C0210"/>
+    <w:rsid w:val="004C157A"/>
+    <w:rsid w:val="004C3144"/>
+    <w:rsid w:val="004C485D"/>
+    <w:rsid w:val="004C7AEA"/>
+    <w:rsid w:val="004D16EB"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rsid w:val="004D2745"/>
+    <w:rsid w:val="004D3CA5"/>
+    <w:rsid w:val="004D426E"/>
+    <w:rsid w:val="004D46AD"/>
+    <w:rsid w:val="004D5185"/>
+    <w:rsid w:val="004D72E6"/>
+    <w:rsid w:val="004E407A"/>
+    <w:rsid w:val="004E4AF8"/>
+    <w:rsid w:val="004E4CBF"/>
+    <w:rsid w:val="004E5711"/>
+    <w:rsid w:val="004E6DB2"/>
+    <w:rsid w:val="004F4506"/>
+    <w:rsid w:val="004F5579"/>
+    <w:rsid w:val="004F6BC9"/>
+    <w:rsid w:val="004F765C"/>
+    <w:rsid w:val="00501503"/>
+    <w:rsid w:val="00501627"/>
+    <w:rsid w:val="005027A9"/>
+    <w:rsid w:val="00506EC5"/>
+    <w:rsid w:val="005074EC"/>
+    <w:rsid w:val="00510C25"/>
+    <w:rsid w:val="00510DEF"/>
+    <w:rsid w:val="00511D43"/>
+    <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="00513783"/>
+    <w:rsid w:val="0051514E"/>
+    <w:rsid w:val="0051582B"/>
+    <w:rsid w:val="0051708E"/>
+    <w:rsid w:val="005178E7"/>
+    <w:rsid w:val="00520B98"/>
+    <w:rsid w:val="00521882"/>
+    <w:rsid w:val="00521DF3"/>
+    <w:rsid w:val="00522411"/>
+    <w:rsid w:val="00526435"/>
+    <w:rsid w:val="005267D6"/>
+    <w:rsid w:val="00526E2E"/>
+    <w:rsid w:val="005277A4"/>
+    <w:rsid w:val="00530030"/>
+    <w:rsid w:val="00530298"/>
+    <w:rsid w:val="00530C2E"/>
+    <w:rsid w:val="00532E18"/>
+    <w:rsid w:val="00532E4B"/>
+    <w:rsid w:val="00534494"/>
+    <w:rsid w:val="00534932"/>
+    <w:rsid w:val="00536CAD"/>
+    <w:rsid w:val="005406FD"/>
+    <w:rsid w:val="00542905"/>
+    <w:rsid w:val="005433C2"/>
+    <w:rsid w:val="005440BF"/>
+    <w:rsid w:val="0054460D"/>
+    <w:rsid w:val="00546978"/>
+    <w:rsid w:val="0055081A"/>
+    <w:rsid w:val="00552A7C"/>
+    <w:rsid w:val="00553070"/>
+    <w:rsid w:val="00553686"/>
+    <w:rsid w:val="00555D28"/>
+    <w:rsid w:val="00556B30"/>
+    <w:rsid w:val="0056071E"/>
+    <w:rsid w:val="005615B9"/>
+    <w:rsid w:val="00561D2F"/>
+    <w:rsid w:val="00562208"/>
+    <w:rsid w:val="00562696"/>
+    <w:rsid w:val="00563CBF"/>
+    <w:rsid w:val="00564D4D"/>
+    <w:rsid w:val="00567BA6"/>
+    <w:rsid w:val="0057056E"/>
+    <w:rsid w:val="005708C6"/>
+    <w:rsid w:val="0057273A"/>
+    <w:rsid w:val="0057282F"/>
+    <w:rsid w:val="00574EAB"/>
+    <w:rsid w:val="00575F40"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rsid w:val="00581EC6"/>
+    <w:rsid w:val="005823F4"/>
+    <w:rsid w:val="0058277E"/>
+    <w:rsid w:val="00585F23"/>
+    <w:rsid w:val="005900F4"/>
+    <w:rsid w:val="00592C67"/>
+    <w:rsid w:val="00592D70"/>
+    <w:rsid w:val="00593185"/>
+    <w:rsid w:val="00593329"/>
+    <w:rsid w:val="00593A5A"/>
+    <w:rsid w:val="00593BD7"/>
+    <w:rsid w:val="0059773B"/>
+    <w:rsid w:val="00597F0F"/>
+    <w:rsid w:val="005A248B"/>
+    <w:rsid w:val="005A2507"/>
+    <w:rsid w:val="005A25AF"/>
+    <w:rsid w:val="005A3B17"/>
+    <w:rsid w:val="005A4500"/>
+    <w:rsid w:val="005A4575"/>
+    <w:rsid w:val="005A59C0"/>
+    <w:rsid w:val="005B169F"/>
+    <w:rsid w:val="005B258A"/>
+    <w:rsid w:val="005B3933"/>
+    <w:rsid w:val="005B69F7"/>
+    <w:rsid w:val="005B73BA"/>
+    <w:rsid w:val="005C0078"/>
+    <w:rsid w:val="005C0AFB"/>
+    <w:rsid w:val="005C2A09"/>
+    <w:rsid w:val="005C53BC"/>
+    <w:rsid w:val="005C5D53"/>
+    <w:rsid w:val="005C66D4"/>
+    <w:rsid w:val="005C7B07"/>
+    <w:rsid w:val="005D36E2"/>
+    <w:rsid w:val="005D398C"/>
+    <w:rsid w:val="005D50E4"/>
+    <w:rsid w:val="005D6FAB"/>
+    <w:rsid w:val="005D775D"/>
+    <w:rsid w:val="005D7788"/>
+    <w:rsid w:val="005D7906"/>
+    <w:rsid w:val="005E1FD0"/>
+    <w:rsid w:val="005E2787"/>
+    <w:rsid w:val="005E2A77"/>
+    <w:rsid w:val="005E333C"/>
+    <w:rsid w:val="005E6D1D"/>
+    <w:rsid w:val="005F11D6"/>
+    <w:rsid w:val="006006DA"/>
+    <w:rsid w:val="0060248A"/>
+    <w:rsid w:val="00602A0B"/>
+    <w:rsid w:val="0060329C"/>
+    <w:rsid w:val="00603802"/>
+    <w:rsid w:val="006062F7"/>
+    <w:rsid w:val="00610D46"/>
+    <w:rsid w:val="00614D63"/>
+    <w:rsid w:val="00616613"/>
+    <w:rsid w:val="006166BA"/>
+    <w:rsid w:val="0061780A"/>
+    <w:rsid w:val="00617F6E"/>
+    <w:rsid w:val="00624492"/>
+    <w:rsid w:val="00624611"/>
+    <w:rsid w:val="00631567"/>
+    <w:rsid w:val="00631D26"/>
+    <w:rsid w:val="00635908"/>
+    <w:rsid w:val="00635BD1"/>
+    <w:rsid w:val="00636125"/>
+    <w:rsid w:val="00636ED8"/>
+    <w:rsid w:val="0063798E"/>
+    <w:rsid w:val="00641EE8"/>
+    <w:rsid w:val="006446B9"/>
+    <w:rsid w:val="00652E41"/>
+    <w:rsid w:val="0065353E"/>
+    <w:rsid w:val="00655020"/>
+    <w:rsid w:val="006566E7"/>
+    <w:rsid w:val="0066693E"/>
+    <w:rsid w:val="006679F4"/>
+    <w:rsid w:val="00672D7E"/>
+    <w:rsid w:val="006730DE"/>
+    <w:rsid w:val="006737F1"/>
+    <w:rsid w:val="00673934"/>
+    <w:rsid w:val="00675C61"/>
+    <w:rsid w:val="0068154F"/>
+    <w:rsid w:val="00682F55"/>
+    <w:rsid w:val="00683110"/>
+    <w:rsid w:val="006839E2"/>
+    <w:rsid w:val="00683AC8"/>
+    <w:rsid w:val="00683C1F"/>
+    <w:rsid w:val="006865D5"/>
+    <w:rsid w:val="006873FE"/>
+    <w:rsid w:val="00687F29"/>
+    <w:rsid w:val="006924DA"/>
+    <w:rsid w:val="00692E5B"/>
+    <w:rsid w:val="006932E9"/>
+    <w:rsid w:val="0069476A"/>
+    <w:rsid w:val="0069570E"/>
+    <w:rsid w:val="00696459"/>
+    <w:rsid w:val="006A24B3"/>
+    <w:rsid w:val="006A485B"/>
+    <w:rsid w:val="006A6857"/>
+    <w:rsid w:val="006B0C0A"/>
+    <w:rsid w:val="006B0C42"/>
+    <w:rsid w:val="006B253A"/>
+    <w:rsid w:val="006B57C0"/>
+    <w:rsid w:val="006B65F6"/>
+    <w:rsid w:val="006B6818"/>
+    <w:rsid w:val="006B69FB"/>
+    <w:rsid w:val="006C1F4B"/>
+    <w:rsid w:val="006C2788"/>
+    <w:rsid w:val="006C2AF3"/>
+    <w:rsid w:val="006C367B"/>
+    <w:rsid w:val="006C3946"/>
+    <w:rsid w:val="006C5B2A"/>
+    <w:rsid w:val="006D298A"/>
+    <w:rsid w:val="006D2B37"/>
+    <w:rsid w:val="006D4494"/>
+    <w:rsid w:val="006D61DB"/>
+    <w:rsid w:val="006D6D12"/>
+    <w:rsid w:val="006D7799"/>
+    <w:rsid w:val="006E031B"/>
+    <w:rsid w:val="006E1608"/>
+    <w:rsid w:val="006E2677"/>
+    <w:rsid w:val="006E2750"/>
+    <w:rsid w:val="006E789B"/>
+    <w:rsid w:val="006F1734"/>
+    <w:rsid w:val="006F2852"/>
+    <w:rsid w:val="006F3760"/>
+    <w:rsid w:val="006F475F"/>
+    <w:rsid w:val="006F62D0"/>
+    <w:rsid w:val="006F66F2"/>
+    <w:rsid w:val="006F68B5"/>
+    <w:rsid w:val="007030E6"/>
+    <w:rsid w:val="007030F7"/>
+    <w:rsid w:val="00710E17"/>
+    <w:rsid w:val="007119B3"/>
+    <w:rsid w:val="00711D25"/>
+    <w:rsid w:val="00712FB0"/>
+    <w:rsid w:val="00716363"/>
+    <w:rsid w:val="0072059F"/>
+    <w:rsid w:val="007205F7"/>
+    <w:rsid w:val="00721A7D"/>
+    <w:rsid w:val="00725CA0"/>
+    <w:rsid w:val="00726A27"/>
+    <w:rsid w:val="00726F77"/>
+    <w:rsid w:val="00733CDA"/>
+    <w:rsid w:val="00734838"/>
+    <w:rsid w:val="00735898"/>
+    <w:rsid w:val="007366B3"/>
+    <w:rsid w:val="00737238"/>
+    <w:rsid w:val="007400A4"/>
+    <w:rsid w:val="00740E33"/>
+    <w:rsid w:val="00742D84"/>
+    <w:rsid w:val="007451FC"/>
+    <w:rsid w:val="0074658C"/>
+    <w:rsid w:val="00750F76"/>
+    <w:rsid w:val="007526AF"/>
+    <w:rsid w:val="0075642E"/>
+    <w:rsid w:val="00762F06"/>
+    <w:rsid w:val="00764031"/>
+    <w:rsid w:val="00765B36"/>
+    <w:rsid w:val="00772190"/>
+    <w:rsid w:val="00773363"/>
+    <w:rsid w:val="0077447D"/>
+    <w:rsid w:val="00774F41"/>
+    <w:rsid w:val="0078147E"/>
+    <w:rsid w:val="00781BD9"/>
+    <w:rsid w:val="007832F9"/>
+    <w:rsid w:val="00783EFB"/>
+    <w:rsid w:val="00784A15"/>
+    <w:rsid w:val="007854FA"/>
+    <w:rsid w:val="007875BF"/>
+    <w:rsid w:val="00790BF8"/>
+    <w:rsid w:val="00795C16"/>
+    <w:rsid w:val="0079665B"/>
+    <w:rsid w:val="00796FBE"/>
+    <w:rsid w:val="0079730E"/>
+    <w:rsid w:val="00797EA2"/>
+    <w:rsid w:val="007A0C77"/>
+    <w:rsid w:val="007A219E"/>
+    <w:rsid w:val="007A28B9"/>
+    <w:rsid w:val="007A2E5A"/>
+    <w:rsid w:val="007A31CD"/>
+    <w:rsid w:val="007A4F23"/>
+    <w:rsid w:val="007A6290"/>
+    <w:rsid w:val="007A6AAE"/>
+    <w:rsid w:val="007A7347"/>
+    <w:rsid w:val="007B0FFE"/>
+    <w:rsid w:val="007B121F"/>
+    <w:rsid w:val="007B2641"/>
+    <w:rsid w:val="007B3AC2"/>
+    <w:rsid w:val="007B4BB0"/>
+    <w:rsid w:val="007B4D53"/>
+    <w:rsid w:val="007B5EFE"/>
+    <w:rsid w:val="007C03F8"/>
+    <w:rsid w:val="007D38A6"/>
+    <w:rsid w:val="007D6718"/>
+    <w:rsid w:val="007E07DD"/>
+    <w:rsid w:val="007E07F1"/>
+    <w:rsid w:val="007E19A9"/>
+    <w:rsid w:val="007E4369"/>
+    <w:rsid w:val="007E76A2"/>
+    <w:rsid w:val="007E7944"/>
+    <w:rsid w:val="007F2C63"/>
+    <w:rsid w:val="007F31C2"/>
+    <w:rsid w:val="007F6BA0"/>
+    <w:rsid w:val="007F735D"/>
+    <w:rsid w:val="008003EF"/>
+    <w:rsid w:val="00800C86"/>
+    <w:rsid w:val="00800F2F"/>
+    <w:rsid w:val="00802D00"/>
+    <w:rsid w:val="00803611"/>
+    <w:rsid w:val="00806761"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rsid w:val="008104A9"/>
+    <w:rsid w:val="008105EC"/>
+    <w:rsid w:val="00810BFB"/>
+    <w:rsid w:val="008112DD"/>
+    <w:rsid w:val="008119AF"/>
+    <w:rsid w:val="00812965"/>
+    <w:rsid w:val="008140A9"/>
+    <w:rsid w:val="008142D7"/>
+    <w:rsid w:val="0081510A"/>
+    <w:rsid w:val="00815157"/>
+    <w:rsid w:val="008161F4"/>
+    <w:rsid w:val="00816643"/>
+    <w:rsid w:val="008179C3"/>
+    <w:rsid w:val="008201DA"/>
+    <w:rsid w:val="00820D9E"/>
+    <w:rsid w:val="00821219"/>
+    <w:rsid w:val="00821E41"/>
+    <w:rsid w:val="008239B5"/>
+    <w:rsid w:val="008247A7"/>
+    <w:rsid w:val="00824B43"/>
+    <w:rsid w:val="00825701"/>
+    <w:rsid w:val="00826C19"/>
+    <w:rsid w:val="008303B4"/>
+    <w:rsid w:val="008303DD"/>
+    <w:rsid w:val="00830B2D"/>
+    <w:rsid w:val="008322BE"/>
+    <w:rsid w:val="00835D6B"/>
+    <w:rsid w:val="00836E42"/>
+    <w:rsid w:val="00836EB7"/>
+    <w:rsid w:val="00836F72"/>
+    <w:rsid w:val="00840C76"/>
+    <w:rsid w:val="00841A47"/>
+    <w:rsid w:val="00841FA3"/>
+    <w:rsid w:val="008427D2"/>
+    <w:rsid w:val="00845614"/>
+    <w:rsid w:val="00846E56"/>
+    <w:rsid w:val="00846F02"/>
+    <w:rsid w:val="0085348A"/>
+    <w:rsid w:val="008536E4"/>
+    <w:rsid w:val="00854685"/>
+    <w:rsid w:val="00857280"/>
+    <w:rsid w:val="0086132C"/>
+    <w:rsid w:val="00861C62"/>
+    <w:rsid w:val="00862DED"/>
+    <w:rsid w:val="00864B2F"/>
+    <w:rsid w:val="00866F2F"/>
+    <w:rsid w:val="00867A11"/>
+    <w:rsid w:val="00867DC1"/>
+    <w:rsid w:val="00871F02"/>
+    <w:rsid w:val="008721D8"/>
+    <w:rsid w:val="00877588"/>
+    <w:rsid w:val="00880DAE"/>
+    <w:rsid w:val="008830EA"/>
+    <w:rsid w:val="00883A71"/>
+    <w:rsid w:val="00885021"/>
+    <w:rsid w:val="008862E4"/>
+    <w:rsid w:val="008872F5"/>
+    <w:rsid w:val="0088753C"/>
+    <w:rsid w:val="008904A4"/>
+    <w:rsid w:val="00891BD0"/>
+    <w:rsid w:val="008930DD"/>
+    <w:rsid w:val="00893C9B"/>
+    <w:rsid w:val="00894D27"/>
+    <w:rsid w:val="00896BD2"/>
+    <w:rsid w:val="00897500"/>
+    <w:rsid w:val="008A30D8"/>
+    <w:rsid w:val="008A572A"/>
+    <w:rsid w:val="008A5AE0"/>
+    <w:rsid w:val="008A73BE"/>
+    <w:rsid w:val="008B3DF4"/>
+    <w:rsid w:val="008B7394"/>
+    <w:rsid w:val="008B784D"/>
+    <w:rsid w:val="008B7A87"/>
+    <w:rsid w:val="008C0C96"/>
+    <w:rsid w:val="008C0FCF"/>
+    <w:rsid w:val="008C4DBB"/>
+    <w:rsid w:val="008C6593"/>
+    <w:rsid w:val="008D220A"/>
+    <w:rsid w:val="008D5D34"/>
+    <w:rsid w:val="008D7DF7"/>
+    <w:rsid w:val="008D7FA6"/>
+    <w:rsid w:val="008E0304"/>
+    <w:rsid w:val="008E1D45"/>
+    <w:rsid w:val="008E2F49"/>
+    <w:rsid w:val="008E3577"/>
+    <w:rsid w:val="008E38F2"/>
+    <w:rsid w:val="008E3B62"/>
+    <w:rsid w:val="008F0414"/>
+    <w:rsid w:val="008F19D1"/>
+    <w:rsid w:val="008F1E6C"/>
+    <w:rsid w:val="008F246F"/>
+    <w:rsid w:val="008F43BE"/>
+    <w:rsid w:val="008F4674"/>
+    <w:rsid w:val="008F49F9"/>
+    <w:rsid w:val="008F4F53"/>
+    <w:rsid w:val="008F7E83"/>
+    <w:rsid w:val="00901239"/>
+    <w:rsid w:val="00902004"/>
+    <w:rsid w:val="00903A59"/>
+    <w:rsid w:val="009044A0"/>
+    <w:rsid w:val="00907FD9"/>
+    <w:rsid w:val="00910ABC"/>
+    <w:rsid w:val="00912B20"/>
+    <w:rsid w:val="00913A17"/>
+    <w:rsid w:val="00914ACF"/>
+    <w:rsid w:val="00916207"/>
+    <w:rsid w:val="009165D0"/>
+    <w:rsid w:val="00920C0D"/>
+    <w:rsid w:val="00920C71"/>
+    <w:rsid w:val="0092165C"/>
+    <w:rsid w:val="00922054"/>
+    <w:rsid w:val="0092271C"/>
+    <w:rsid w:val="009234A8"/>
+    <w:rsid w:val="00923819"/>
+    <w:rsid w:val="00930ED6"/>
+    <w:rsid w:val="00934D83"/>
+    <w:rsid w:val="0093525C"/>
+    <w:rsid w:val="00940ED7"/>
+    <w:rsid w:val="00942559"/>
+    <w:rsid w:val="0094348E"/>
+    <w:rsid w:val="00943738"/>
+    <w:rsid w:val="0094394C"/>
+    <w:rsid w:val="00946D85"/>
+    <w:rsid w:val="009470BA"/>
+    <w:rsid w:val="0095000D"/>
+    <w:rsid w:val="009518BB"/>
+    <w:rsid w:val="0095303E"/>
+    <w:rsid w:val="009537B9"/>
+    <w:rsid w:val="00956CFF"/>
+    <w:rsid w:val="009615D5"/>
+    <w:rsid w:val="00961B73"/>
+    <w:rsid w:val="00964834"/>
+    <w:rsid w:val="00965794"/>
+    <w:rsid w:val="00967C71"/>
+    <w:rsid w:val="0097097D"/>
+    <w:rsid w:val="00971642"/>
+    <w:rsid w:val="00971879"/>
+    <w:rsid w:val="00971B85"/>
+    <w:rsid w:val="00972381"/>
+    <w:rsid w:val="009723EA"/>
+    <w:rsid w:val="00974546"/>
+    <w:rsid w:val="009751F0"/>
+    <w:rsid w:val="00975317"/>
+    <w:rsid w:val="00975980"/>
+    <w:rsid w:val="0097606D"/>
+    <w:rsid w:val="00976232"/>
+    <w:rsid w:val="00981991"/>
+    <w:rsid w:val="00983368"/>
+    <w:rsid w:val="00984733"/>
+    <w:rsid w:val="00986681"/>
+    <w:rsid w:val="009869FC"/>
+    <w:rsid w:val="00987A4B"/>
+    <w:rsid w:val="00990F16"/>
+    <w:rsid w:val="00994A59"/>
+    <w:rsid w:val="00997777"/>
+    <w:rsid w:val="009A020F"/>
+    <w:rsid w:val="009A49E5"/>
+    <w:rsid w:val="009A6EE7"/>
+    <w:rsid w:val="009A79EC"/>
+    <w:rsid w:val="009B009E"/>
+    <w:rsid w:val="009B1E8D"/>
+    <w:rsid w:val="009B2C0D"/>
+    <w:rsid w:val="009B3CF7"/>
+    <w:rsid w:val="009B41AB"/>
+    <w:rsid w:val="009B43B9"/>
+    <w:rsid w:val="009B76ED"/>
+    <w:rsid w:val="009B7E26"/>
+    <w:rsid w:val="009C02CB"/>
+    <w:rsid w:val="009C0322"/>
+    <w:rsid w:val="009C34D3"/>
+    <w:rsid w:val="009C489A"/>
+    <w:rsid w:val="009C4E50"/>
+    <w:rsid w:val="009C5D04"/>
+    <w:rsid w:val="009C73B6"/>
+    <w:rsid w:val="009C7F51"/>
+    <w:rsid w:val="009D01EF"/>
+    <w:rsid w:val="009D17F8"/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rsid w:val="009D6012"/>
+    <w:rsid w:val="009D7FD5"/>
+    <w:rsid w:val="009E714E"/>
+    <w:rsid w:val="009E76CD"/>
+    <w:rsid w:val="009E7CFC"/>
+    <w:rsid w:val="009F020F"/>
+    <w:rsid w:val="009F16C7"/>
+    <w:rsid w:val="009F2CAC"/>
+    <w:rsid w:val="009F5C71"/>
+    <w:rsid w:val="009F5CEF"/>
+    <w:rsid w:val="009F7A7E"/>
+    <w:rsid w:val="00A04E58"/>
+    <w:rsid w:val="00A04EC6"/>
+    <w:rsid w:val="00A0638E"/>
+    <w:rsid w:val="00A116AC"/>
+    <w:rsid w:val="00A11F10"/>
+    <w:rsid w:val="00A1214F"/>
+    <w:rsid w:val="00A14251"/>
+    <w:rsid w:val="00A14EDB"/>
+    <w:rsid w:val="00A201F7"/>
+    <w:rsid w:val="00A212B6"/>
+    <w:rsid w:val="00A22451"/>
+    <w:rsid w:val="00A250EC"/>
+    <w:rsid w:val="00A27570"/>
+    <w:rsid w:val="00A3712D"/>
+    <w:rsid w:val="00A4098C"/>
+    <w:rsid w:val="00A4162F"/>
+    <w:rsid w:val="00A41819"/>
+    <w:rsid w:val="00A4683E"/>
+    <w:rsid w:val="00A47F6E"/>
+    <w:rsid w:val="00A50A9B"/>
+    <w:rsid w:val="00A5192B"/>
+    <w:rsid w:val="00A51AEE"/>
+    <w:rsid w:val="00A5427C"/>
+    <w:rsid w:val="00A547C4"/>
+    <w:rsid w:val="00A55384"/>
+    <w:rsid w:val="00A55731"/>
+    <w:rsid w:val="00A55B6B"/>
+    <w:rsid w:val="00A570A1"/>
+    <w:rsid w:val="00A62999"/>
+    <w:rsid w:val="00A65D29"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:rsid w:val="00A708DD"/>
+    <w:rsid w:val="00A7291F"/>
+    <w:rsid w:val="00A73542"/>
+    <w:rsid w:val="00A75B3C"/>
+    <w:rsid w:val="00A81AB7"/>
+    <w:rsid w:val="00A82C25"/>
+    <w:rsid w:val="00A83C5F"/>
+    <w:rsid w:val="00A84546"/>
+    <w:rsid w:val="00A84872"/>
+    <w:rsid w:val="00A85B03"/>
+    <w:rsid w:val="00A86CA5"/>
+    <w:rsid w:val="00A94B60"/>
+    <w:rsid w:val="00A95573"/>
+    <w:rsid w:val="00A96B07"/>
+    <w:rsid w:val="00A97C63"/>
+    <w:rsid w:val="00AA06DF"/>
+    <w:rsid w:val="00AA3225"/>
+    <w:rsid w:val="00AA5309"/>
+    <w:rsid w:val="00AA61F0"/>
+    <w:rsid w:val="00AB0A68"/>
+    <w:rsid w:val="00AB1868"/>
+    <w:rsid w:val="00AB4967"/>
+    <w:rsid w:val="00AC181B"/>
+    <w:rsid w:val="00AC2036"/>
+    <w:rsid w:val="00AC2E12"/>
+    <w:rsid w:val="00AC4029"/>
+    <w:rsid w:val="00AC53A4"/>
+    <w:rsid w:val="00AC567D"/>
+    <w:rsid w:val="00AC6964"/>
+    <w:rsid w:val="00AC762A"/>
+    <w:rsid w:val="00AD13E8"/>
+    <w:rsid w:val="00AD4576"/>
+    <w:rsid w:val="00AD5FDE"/>
+    <w:rsid w:val="00AE0592"/>
+    <w:rsid w:val="00AE0616"/>
+    <w:rsid w:val="00AE30EE"/>
+    <w:rsid w:val="00AE426E"/>
+    <w:rsid w:val="00AF2096"/>
+    <w:rsid w:val="00AF3251"/>
+    <w:rsid w:val="00B00A59"/>
+    <w:rsid w:val="00B01442"/>
+    <w:rsid w:val="00B03744"/>
+    <w:rsid w:val="00B04CEC"/>
+    <w:rsid w:val="00B076EC"/>
+    <w:rsid w:val="00B07BE8"/>
+    <w:rsid w:val="00B12E57"/>
+    <w:rsid w:val="00B136DF"/>
+    <w:rsid w:val="00B14819"/>
+    <w:rsid w:val="00B168AD"/>
+    <w:rsid w:val="00B16AD9"/>
+    <w:rsid w:val="00B204C0"/>
+    <w:rsid w:val="00B20775"/>
+    <w:rsid w:val="00B21BE0"/>
+    <w:rsid w:val="00B23E41"/>
+    <w:rsid w:val="00B240B7"/>
+    <w:rsid w:val="00B2728F"/>
+    <w:rsid w:val="00B31184"/>
+    <w:rsid w:val="00B31F16"/>
+    <w:rsid w:val="00B34F9D"/>
+    <w:rsid w:val="00B359DD"/>
+    <w:rsid w:val="00B362AB"/>
+    <w:rsid w:val="00B36964"/>
+    <w:rsid w:val="00B373DF"/>
+    <w:rsid w:val="00B404C9"/>
+    <w:rsid w:val="00B42D7F"/>
+    <w:rsid w:val="00B43021"/>
+    <w:rsid w:val="00B441CD"/>
+    <w:rsid w:val="00B501B0"/>
+    <w:rsid w:val="00B50838"/>
+    <w:rsid w:val="00B517EF"/>
+    <w:rsid w:val="00B52055"/>
+    <w:rsid w:val="00B52FEF"/>
+    <w:rsid w:val="00B548FC"/>
+    <w:rsid w:val="00B553EA"/>
+    <w:rsid w:val="00B564B7"/>
+    <w:rsid w:val="00B56E81"/>
+    <w:rsid w:val="00B60855"/>
+    <w:rsid w:val="00B6195C"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rsid w:val="00B6266F"/>
+    <w:rsid w:val="00B631A1"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rsid w:val="00B66500"/>
+    <w:rsid w:val="00B67302"/>
+    <w:rsid w:val="00B70063"/>
+    <w:rsid w:val="00B717F5"/>
+    <w:rsid w:val="00B7222C"/>
+    <w:rsid w:val="00B7356F"/>
+    <w:rsid w:val="00B74C8A"/>
+    <w:rsid w:val="00B773C7"/>
+    <w:rsid w:val="00B8232D"/>
+    <w:rsid w:val="00B932E4"/>
+    <w:rsid w:val="00B96F4D"/>
+    <w:rsid w:val="00B97903"/>
+    <w:rsid w:val="00BA054B"/>
+    <w:rsid w:val="00BA1092"/>
+    <w:rsid w:val="00BA326C"/>
+    <w:rsid w:val="00BA559E"/>
+    <w:rsid w:val="00BA6D94"/>
+    <w:rsid w:val="00BA7E0E"/>
+    <w:rsid w:val="00BB63F8"/>
+    <w:rsid w:val="00BB744E"/>
+    <w:rsid w:val="00BC175A"/>
+    <w:rsid w:val="00BC2489"/>
+    <w:rsid w:val="00BC3CF3"/>
+    <w:rsid w:val="00BC4A29"/>
+    <w:rsid w:val="00BC6670"/>
+    <w:rsid w:val="00BC6AD8"/>
+    <w:rsid w:val="00BC7927"/>
+    <w:rsid w:val="00BC79B0"/>
+    <w:rsid w:val="00BC7C88"/>
+    <w:rsid w:val="00BD1019"/>
+    <w:rsid w:val="00BD19F6"/>
+    <w:rsid w:val="00BD5A06"/>
+    <w:rsid w:val="00BD601A"/>
+    <w:rsid w:val="00BD641A"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rsid w:val="00BD645D"/>
+    <w:rsid w:val="00BD64CC"/>
+    <w:rsid w:val="00BD7B24"/>
+    <w:rsid w:val="00BD7C77"/>
+    <w:rsid w:val="00BE00EF"/>
+    <w:rsid w:val="00BE115E"/>
+    <w:rsid w:val="00BE141D"/>
+    <w:rsid w:val="00BE19FC"/>
+    <w:rsid w:val="00BE216D"/>
+    <w:rsid w:val="00BE3394"/>
+    <w:rsid w:val="00BE35A2"/>
+    <w:rsid w:val="00BE4BFC"/>
+    <w:rsid w:val="00BF1F8D"/>
+    <w:rsid w:val="00BF2950"/>
+    <w:rsid w:val="00BF37B1"/>
+    <w:rsid w:val="00BF7155"/>
+    <w:rsid w:val="00BF7FAA"/>
+    <w:rsid w:val="00C00947"/>
+    <w:rsid w:val="00C02133"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rsid w:val="00C02932"/>
+    <w:rsid w:val="00C03BEF"/>
+    <w:rsid w:val="00C0479E"/>
+    <w:rsid w:val="00C07973"/>
+    <w:rsid w:val="00C07A6B"/>
+    <w:rsid w:val="00C12FE0"/>
+    <w:rsid w:val="00C1444E"/>
+    <w:rsid w:val="00C1471C"/>
+    <w:rsid w:val="00C15D4A"/>
+    <w:rsid w:val="00C1713E"/>
+    <w:rsid w:val="00C177C8"/>
+    <w:rsid w:val="00C22F14"/>
+    <w:rsid w:val="00C26A01"/>
+    <w:rsid w:val="00C27439"/>
+    <w:rsid w:val="00C27C54"/>
+    <w:rsid w:val="00C33787"/>
+    <w:rsid w:val="00C36B29"/>
+    <w:rsid w:val="00C37259"/>
+    <w:rsid w:val="00C41AF8"/>
+    <w:rsid w:val="00C4227F"/>
+    <w:rsid w:val="00C426CA"/>
+    <w:rsid w:val="00C433C0"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rsid w:val="00C473A4"/>
+    <w:rsid w:val="00C51419"/>
+    <w:rsid w:val="00C5160E"/>
+    <w:rsid w:val="00C51A22"/>
+    <w:rsid w:val="00C5464C"/>
+    <w:rsid w:val="00C575E7"/>
+    <w:rsid w:val="00C61193"/>
+    <w:rsid w:val="00C615DF"/>
+    <w:rsid w:val="00C63A76"/>
+    <w:rsid w:val="00C63F92"/>
+    <w:rsid w:val="00C64BEE"/>
+    <w:rsid w:val="00C653A7"/>
+    <w:rsid w:val="00C66353"/>
+    <w:rsid w:val="00C66A16"/>
+    <w:rsid w:val="00C708D7"/>
+    <w:rsid w:val="00C70D32"/>
+    <w:rsid w:val="00C724E3"/>
+    <w:rsid w:val="00C75B33"/>
+    <w:rsid w:val="00C75C98"/>
+    <w:rsid w:val="00C76542"/>
+    <w:rsid w:val="00C76C20"/>
+    <w:rsid w:val="00C76E76"/>
+    <w:rsid w:val="00C81134"/>
+    <w:rsid w:val="00C81D6D"/>
+    <w:rsid w:val="00C8207D"/>
+    <w:rsid w:val="00C82689"/>
+    <w:rsid w:val="00C82F9B"/>
+    <w:rsid w:val="00C8472E"/>
+    <w:rsid w:val="00C84FBE"/>
+    <w:rsid w:val="00C85C03"/>
+    <w:rsid w:val="00C92E29"/>
+    <w:rsid w:val="00C93319"/>
+    <w:rsid w:val="00C96217"/>
+    <w:rsid w:val="00C96951"/>
+    <w:rsid w:val="00C97694"/>
+    <w:rsid w:val="00CA0059"/>
+    <w:rsid w:val="00CA0836"/>
+    <w:rsid w:val="00CA3953"/>
+    <w:rsid w:val="00CA3CB2"/>
+    <w:rsid w:val="00CA4E2B"/>
+    <w:rsid w:val="00CA6C8C"/>
+    <w:rsid w:val="00CA7D50"/>
+    <w:rsid w:val="00CB1551"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:rsid w:val="00CB4061"/>
+    <w:rsid w:val="00CB42BE"/>
+    <w:rsid w:val="00CB570F"/>
+    <w:rsid w:val="00CB59F9"/>
+    <w:rsid w:val="00CB68D8"/>
+    <w:rsid w:val="00CB6EB4"/>
+    <w:rsid w:val="00CB7720"/>
+    <w:rsid w:val="00CC06D8"/>
+    <w:rsid w:val="00CC0FD5"/>
+    <w:rsid w:val="00CC24EE"/>
+    <w:rsid w:val="00CC727E"/>
+    <w:rsid w:val="00CC79F1"/>
+    <w:rsid w:val="00CD0BDB"/>
+    <w:rsid w:val="00CD0CB1"/>
+    <w:rsid w:val="00CD52E1"/>
+    <w:rsid w:val="00CD5499"/>
+    <w:rsid w:val="00CD5C42"/>
+    <w:rsid w:val="00CD5C91"/>
+    <w:rsid w:val="00CD6EE6"/>
+    <w:rsid w:val="00CE015B"/>
+    <w:rsid w:val="00CE1BF6"/>
+    <w:rsid w:val="00CE1C71"/>
+    <w:rsid w:val="00CE320F"/>
+    <w:rsid w:val="00CE39FE"/>
+    <w:rsid w:val="00CE416C"/>
+    <w:rsid w:val="00CE500B"/>
+    <w:rsid w:val="00CF20C8"/>
+    <w:rsid w:val="00CF2701"/>
+    <w:rsid w:val="00CF7230"/>
+    <w:rsid w:val="00CF7FE2"/>
+    <w:rsid w:val="00D022E4"/>
+    <w:rsid w:val="00D027D2"/>
+    <w:rsid w:val="00D04DE2"/>
+    <w:rsid w:val="00D04E31"/>
+    <w:rsid w:val="00D05345"/>
+    <w:rsid w:val="00D072F6"/>
+    <w:rsid w:val="00D075D7"/>
+    <w:rsid w:val="00D078C9"/>
+    <w:rsid w:val="00D10BC7"/>
+    <w:rsid w:val="00D12287"/>
+    <w:rsid w:val="00D12D3E"/>
+    <w:rsid w:val="00D14BD4"/>
+    <w:rsid w:val="00D15B30"/>
+    <w:rsid w:val="00D16185"/>
+    <w:rsid w:val="00D16C96"/>
+    <w:rsid w:val="00D17198"/>
+    <w:rsid w:val="00D17AAA"/>
+    <w:rsid w:val="00D22781"/>
+    <w:rsid w:val="00D22D02"/>
+    <w:rsid w:val="00D22E5D"/>
+    <w:rsid w:val="00D2383B"/>
+    <w:rsid w:val="00D244DB"/>
+    <w:rsid w:val="00D259F5"/>
+    <w:rsid w:val="00D25DE2"/>
+    <w:rsid w:val="00D27783"/>
+    <w:rsid w:val="00D27C0C"/>
+    <w:rsid w:val="00D338C1"/>
+    <w:rsid w:val="00D33E18"/>
+    <w:rsid w:val="00D35118"/>
+    <w:rsid w:val="00D3526C"/>
+    <w:rsid w:val="00D35761"/>
+    <w:rsid w:val="00D36F2C"/>
+    <w:rsid w:val="00D3725D"/>
+    <w:rsid w:val="00D416AF"/>
+    <w:rsid w:val="00D41920"/>
+    <w:rsid w:val="00D41C94"/>
+    <w:rsid w:val="00D42269"/>
+    <w:rsid w:val="00D431E0"/>
+    <w:rsid w:val="00D450FA"/>
+    <w:rsid w:val="00D4604F"/>
+    <w:rsid w:val="00D46184"/>
+    <w:rsid w:val="00D46FA5"/>
+    <w:rsid w:val="00D47E35"/>
+    <w:rsid w:val="00D50845"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rsid w:val="00D54BB5"/>
+    <w:rsid w:val="00D557FD"/>
+    <w:rsid w:val="00D57B20"/>
+    <w:rsid w:val="00D57F3D"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rsid w:val="00D617DA"/>
+    <w:rsid w:val="00D61AE4"/>
+    <w:rsid w:val="00D651D3"/>
+    <w:rsid w:val="00D6630E"/>
+    <w:rsid w:val="00D6643C"/>
+    <w:rsid w:val="00D667A0"/>
+    <w:rsid w:val="00D66CC8"/>
+    <w:rsid w:val="00D718E4"/>
+    <w:rsid w:val="00D74450"/>
+    <w:rsid w:val="00D7472F"/>
+    <w:rsid w:val="00D75642"/>
+    <w:rsid w:val="00D76FC2"/>
+    <w:rsid w:val="00D80343"/>
+    <w:rsid w:val="00D82578"/>
+    <w:rsid w:val="00D83C7B"/>
+    <w:rsid w:val="00D851D2"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rsid w:val="00D92BD3"/>
+    <w:rsid w:val="00D93620"/>
+    <w:rsid w:val="00D943ED"/>
+    <w:rsid w:val="00D949B9"/>
+    <w:rsid w:val="00D95600"/>
+    <w:rsid w:val="00D95617"/>
+    <w:rsid w:val="00D97A70"/>
+    <w:rsid w:val="00D97B03"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rsid w:val="00DA208C"/>
+    <w:rsid w:val="00DA3027"/>
+    <w:rsid w:val="00DA3762"/>
+    <w:rsid w:val="00DA5019"/>
+    <w:rsid w:val="00DB08F1"/>
+    <w:rsid w:val="00DB0B8C"/>
+    <w:rsid w:val="00DB153C"/>
+    <w:rsid w:val="00DB15B3"/>
+    <w:rsid w:val="00DB1F02"/>
+    <w:rsid w:val="00DB1F26"/>
+    <w:rsid w:val="00DB3D4F"/>
+    <w:rsid w:val="00DC07D8"/>
+    <w:rsid w:val="00DC19A6"/>
+    <w:rsid w:val="00DC2B64"/>
+    <w:rsid w:val="00DC5EDA"/>
+    <w:rsid w:val="00DC783C"/>
+    <w:rsid w:val="00DC78E1"/>
+    <w:rsid w:val="00DD343B"/>
+    <w:rsid w:val="00DD3DA2"/>
+    <w:rsid w:val="00DD423A"/>
+    <w:rsid w:val="00DD5839"/>
+    <w:rsid w:val="00DD5F7C"/>
+    <w:rsid w:val="00DE076A"/>
+    <w:rsid w:val="00DE105A"/>
+    <w:rsid w:val="00DE15F9"/>
+    <w:rsid w:val="00DE19FD"/>
+    <w:rsid w:val="00DE3D45"/>
+    <w:rsid w:val="00DE4B04"/>
+    <w:rsid w:val="00DE4BC5"/>
+    <w:rsid w:val="00DE6BAC"/>
+    <w:rsid w:val="00DF2624"/>
+    <w:rsid w:val="00DF6B88"/>
+    <w:rsid w:val="00DF7D5E"/>
+    <w:rsid w:val="00E01CAA"/>
+    <w:rsid w:val="00E02257"/>
+    <w:rsid w:val="00E03669"/>
+    <w:rsid w:val="00E04676"/>
+    <w:rsid w:val="00E0470B"/>
+    <w:rsid w:val="00E04C02"/>
+    <w:rsid w:val="00E0611B"/>
+    <w:rsid w:val="00E06554"/>
+    <w:rsid w:val="00E07C79"/>
+    <w:rsid w:val="00E1329B"/>
+    <w:rsid w:val="00E13AA3"/>
+    <w:rsid w:val="00E14963"/>
+    <w:rsid w:val="00E1582A"/>
+    <w:rsid w:val="00E1677D"/>
+    <w:rsid w:val="00E172CD"/>
+    <w:rsid w:val="00E177E6"/>
+    <w:rsid w:val="00E17AE5"/>
+    <w:rsid w:val="00E20695"/>
+    <w:rsid w:val="00E206D3"/>
+    <w:rsid w:val="00E21F16"/>
+    <w:rsid w:val="00E222F3"/>
+    <w:rsid w:val="00E23780"/>
+    <w:rsid w:val="00E24F51"/>
+    <w:rsid w:val="00E2558D"/>
+    <w:rsid w:val="00E31F7B"/>
+    <w:rsid w:val="00E32C03"/>
+    <w:rsid w:val="00E3364D"/>
+    <w:rsid w:val="00E34C27"/>
+    <w:rsid w:val="00E350ED"/>
+    <w:rsid w:val="00E3512D"/>
+    <w:rsid w:val="00E35F85"/>
+    <w:rsid w:val="00E36E4B"/>
+    <w:rsid w:val="00E4075B"/>
+    <w:rsid w:val="00E416E4"/>
+    <w:rsid w:val="00E43BFE"/>
+    <w:rsid w:val="00E43C71"/>
+    <w:rsid w:val="00E44A3F"/>
+    <w:rsid w:val="00E461ED"/>
+    <w:rsid w:val="00E501D5"/>
+    <w:rsid w:val="00E66821"/>
+    <w:rsid w:val="00E674FB"/>
+    <w:rsid w:val="00E67828"/>
+    <w:rsid w:val="00E72D32"/>
+    <w:rsid w:val="00E737A4"/>
+    <w:rsid w:val="00E74613"/>
+    <w:rsid w:val="00E74A34"/>
+    <w:rsid w:val="00E7560C"/>
+    <w:rsid w:val="00E758E4"/>
+    <w:rsid w:val="00E75C1F"/>
+    <w:rsid w:val="00E76606"/>
+    <w:rsid w:val="00E90D27"/>
+    <w:rsid w:val="00E92A46"/>
+    <w:rsid w:val="00E931A9"/>
+    <w:rsid w:val="00E94CCB"/>
+    <w:rsid w:val="00EA164C"/>
+    <w:rsid w:val="00EA22D0"/>
+    <w:rsid w:val="00EA3510"/>
+    <w:rsid w:val="00EA4502"/>
+    <w:rsid w:val="00EA5060"/>
+    <w:rsid w:val="00EA5B6A"/>
+    <w:rsid w:val="00EA668E"/>
+    <w:rsid w:val="00EB1C92"/>
+    <w:rsid w:val="00EB2CDB"/>
+    <w:rsid w:val="00EB7626"/>
+    <w:rsid w:val="00EC0355"/>
+    <w:rsid w:val="00EC204D"/>
+    <w:rsid w:val="00EC3274"/>
+    <w:rsid w:val="00EC355F"/>
+    <w:rsid w:val="00EC3AF8"/>
+    <w:rsid w:val="00EC4B55"/>
+    <w:rsid w:val="00EC6A37"/>
+    <w:rsid w:val="00EC6D2D"/>
+    <w:rsid w:val="00EC7F39"/>
+    <w:rsid w:val="00ED20AC"/>
+    <w:rsid w:val="00ED3D35"/>
+    <w:rsid w:val="00ED51D3"/>
+    <w:rsid w:val="00ED77F9"/>
+    <w:rsid w:val="00EE10AE"/>
+    <w:rsid w:val="00EE1588"/>
+    <w:rsid w:val="00EE3E2B"/>
+    <w:rsid w:val="00EF1856"/>
+    <w:rsid w:val="00EF2C99"/>
+    <w:rsid w:val="00EF3970"/>
+    <w:rsid w:val="00EF3EFF"/>
+    <w:rsid w:val="00EF5695"/>
+    <w:rsid w:val="00EF694D"/>
+    <w:rsid w:val="00F03FCE"/>
+    <w:rsid w:val="00F1077F"/>
+    <w:rsid w:val="00F15465"/>
+    <w:rsid w:val="00F15A8F"/>
+    <w:rsid w:val="00F15BBC"/>
+    <w:rsid w:val="00F1720C"/>
+    <w:rsid w:val="00F175E8"/>
+    <w:rsid w:val="00F20D8C"/>
+    <w:rsid w:val="00F2397B"/>
+    <w:rsid w:val="00F25089"/>
+    <w:rsid w:val="00F25CA7"/>
+    <w:rsid w:val="00F27538"/>
+    <w:rsid w:val="00F34D31"/>
+    <w:rsid w:val="00F361C9"/>
+    <w:rsid w:val="00F41FFC"/>
+    <w:rsid w:val="00F421F0"/>
+    <w:rsid w:val="00F425EB"/>
+    <w:rsid w:val="00F42797"/>
+    <w:rsid w:val="00F42B7E"/>
+    <w:rsid w:val="00F42BEA"/>
+    <w:rsid w:val="00F43548"/>
+    <w:rsid w:val="00F4380D"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rsid w:val="00F44495"/>
+    <w:rsid w:val="00F45DE5"/>
+    <w:rsid w:val="00F46B7F"/>
+    <w:rsid w:val="00F46E19"/>
+    <w:rsid w:val="00F50AA1"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:rsid w:val="00F54BF4"/>
+    <w:rsid w:val="00F55C0E"/>
+    <w:rsid w:val="00F5624A"/>
+    <w:rsid w:val="00F5798C"/>
+    <w:rsid w:val="00F6100C"/>
+    <w:rsid w:val="00F6272B"/>
+    <w:rsid w:val="00F62BEB"/>
+    <w:rsid w:val="00F65A35"/>
+    <w:rsid w:val="00F702B6"/>
+    <w:rsid w:val="00F71F4E"/>
+    <w:rsid w:val="00F72CF1"/>
+    <w:rsid w:val="00F73182"/>
+    <w:rsid w:val="00F7702D"/>
+    <w:rsid w:val="00F80F45"/>
+    <w:rsid w:val="00F82AB1"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rsid w:val="00F84BB5"/>
+    <w:rsid w:val="00F84C99"/>
+    <w:rsid w:val="00F84FCB"/>
+    <w:rsid w:val="00F87C12"/>
+    <w:rsid w:val="00F90805"/>
+    <w:rsid w:val="00F90F67"/>
+    <w:rsid w:val="00F94132"/>
+    <w:rsid w:val="00F9586D"/>
+    <w:rsid w:val="00F95BE8"/>
+    <w:rsid w:val="00F971F7"/>
+    <w:rsid w:val="00FA0399"/>
+    <w:rsid w:val="00FA13E1"/>
+    <w:rsid w:val="00FA24D6"/>
+    <w:rsid w:val="00FA52AA"/>
+    <w:rsid w:val="00FA5DAE"/>
+    <w:rsid w:val="00FA6DFA"/>
+    <w:rsid w:val="00FA77DC"/>
+    <w:rsid w:val="00FB2DDE"/>
+    <w:rsid w:val="00FB2F64"/>
+    <w:rsid w:val="00FB4080"/>
+    <w:rsid w:val="00FB6CD7"/>
+    <w:rsid w:val="00FC0DE9"/>
+    <w:rsid w:val="00FC1852"/>
+    <w:rsid w:val="00FC2422"/>
+    <w:rsid w:val="00FC30D5"/>
+    <w:rsid w:val="00FC4A5D"/>
+    <w:rsid w:val="00FC7228"/>
+    <w:rsid w:val="00FC7F8F"/>
+    <w:rsid w:val="00FD23AF"/>
+    <w:rsid w:val="00FD2722"/>
+    <w:rsid w:val="00FE260D"/>
+    <w:rsid w:val="00FE40CC"/>
+    <w:rsid w:val="00FE5B53"/>
+    <w:rsid w:val="00FE71CE"/>
+    <w:rsid w:val="00FF664A"/>
+    <w:rsid w:val="00FF6BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="bg-BG"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="70D4FE68"/>
+  <w14:docId w14:val="5D006047"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1F721BE3-AF0F-4FB1-9BE5-12F43A8A87BD}"/>
+  <w15:docId w15:val="{9B50B5B4-7136-4EF0-BC5F-F1A670F61225}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
@@ -25493,728 +26168,4398 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
+      <w:spacing w:line="360" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00381371"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00381371"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:firstLine="318"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="-142" w:firstLine="4962"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00C45F88"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00DA058D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
+    <w:aliases w:val=" Char8,Header Char Char Char Char Char Char,Header Char Char Char Char,Char1 Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:aliases w:val=" Char8 Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1,Char1 Char Char Char Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
+    <w:aliases w:val=" Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3,Char,Char Char1 Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:aliases w:val=" Char Char, Char3 Char,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char,Char3 Char Char Char,Body Text 21 Char Char Char,Body Text 21 Char Char Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char Char1 Char Char1"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00434DCF"/>
+    <w:qFormat/>
+    <w:rsid w:val="00971B85"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
-    <w:rsid w:val="00434DCF"/>
+    <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Headerorfooter">
-[...2 lines deleted...]
-    <w:rsid w:val="00434DCF"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00C0286B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:aliases w:val=" Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:aliases w:val=" Char1 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00971B85"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:aliases w:val=" Знак,Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char,Знак Знак Зна Знак,Char Char,З"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:aliases w:val=" Знак Char,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак Знак Зна Знак Char"/>
+    <w:link w:val="PlainText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i w:val="0"/>
-[...10 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F1695"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="1418" w:hanging="1418"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="2552" w:right="1354"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
+    <w:name w:val="CM15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:after="223"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
+    <w:name w:val="Comment Subject Char1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007F1695"/>
+    <w:rsid w:val="00C45F88"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
+    <w:name w:val="Style"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="140" w:right="140" w:firstLine="840"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitemselected1">
+    <w:name w:val="historyitemselected1"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0086C6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title1">
+    <w:name w:val="title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title10">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00426540"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427418"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00BB560D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-PlainText">
+    <w:name w:val="WW-Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Знак Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rsid w:val="00427418"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-[...1 lines deleted...]
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char,Знак Знак Зна Знак,Char Char,З"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont">
+    <w:name w:val="WW-Default Paragraph Font"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB560D"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="AR PL UMing HK" w:hAnsi="Liberation Sans" w:cs="Lohit Hindi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
-[...4 lines deleted...]
-    <w:rsid w:val="00BB560D"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext9">
-[...3 lines deleted...]
-    <w:rsid w:val="00BB560D"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext90">
-    <w:name w:val="Body text (9)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Bodytext9"/>
-    <w:rsid w:val="00BB560D"/>
+    <w:rsid w:val="00427418"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1">
+    <w:name w:val="WW-Default Paragraph Font1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+    <w:name w:val="Шрифт на абзаца по подразбиране3"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont11">
+    <w:name w:val="WW-Default Paragraph Font11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar16">
+    <w:name w:val="Char Char16"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar15">
+    <w:name w:val="Char Char15"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar14">
+    <w:name w:val="Char Char14"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar13">
+    <w:name w:val="Char Char13"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar12">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar11">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar8">
+    <w:name w:val="Char Char8"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar7">
+    <w:name w:val="Char Char7"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar6">
+    <w:name w:val="Char Char6"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar5">
+    <w:name w:val="Char Char5"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
+    <w:name w:val="Char Char4"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
+    <w:name w:val="Char Char Char Char"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar1">
+    <w:name w:val="Char Char1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar9">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="Символи за номериране"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заглавие3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Надпис2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="Указател"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Заглавие1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Надпис1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:link w:val="Date"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
+    <w:name w:val="Таблица - съдържание"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
+    <w:name w:val="Таблица - заглавие"/>
+    <w:basedOn w:val="-"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Обикновен текст1"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:kern w:val="1"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle43">
+    <w:name w:val="Font Style43"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
+    <w:name w:val="CM16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gt-icon-text1">
+    <w:name w:val="gt-icon-text1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM44">
+    <w:name w:val="CM44"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM45">
+    <w:name w:val="CM45"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar20">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title2">
+    <w:name w:val="title2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="1155"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitem">
+    <w:name w:val="historyitem"/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style17">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="241" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar120">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar0">
+    <w:name w:val="Char Char Char Char"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar200">
+    <w:name w:val="Char Char20"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar110">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar100">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar90">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+    <w:name w:val="Equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
+    <w:name w:val="No List11"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="protokol">
+    <w:name w:val="protokol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
+    <w:name w:val="No List2"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar60">
+    <w:name w:val="Char Char6"/>
+    <w:locked/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultParagraphFont1CharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Default Paragraph Font1 Char Char Char Char Char Char Знак Знак Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList12">
+    <w:name w:val="No List12"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Header2">
+    <w:name w:val="Header 2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:spacing w:val="2"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList21">
+    <w:name w:val="No List21"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle19">
+    <w:name w:val="Font Style19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Шрифт на абзаца по подразбиране2"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Шрифт на абзаца по подразбиране1"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Обикновен текст Знак"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Основен текст Знак"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Заглавие2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Блоков текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="-79" w:right="-85"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotations">
+    <w:name w:val="Quotations"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="notranslate">
+    <w:name w:val="notranslate"/>
+    <w:rsid w:val="005027A9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Char1 Char Char Char Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:aliases w:val="Char3 Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="System" w:hAnsi="System"/>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:link w:val="MacroText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="System" w:hAnsi="System"/>
+      <w:b/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
+    <w:name w:val="Plain Text Char1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char,Знак Char Char,Знак Знак Знак Char Char,Знак + Tahoma Char Char,Центрирано Char Char,Отдясно:  0 Char Char,06 cm Знак Char Char,06 cm Знак Знак Char Char,Знак Char2,Знак Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA649C"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...53 lines deleted...]
-    <w:pPr>
+      <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13CharChar">
+    <w:name w:val="Char13 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avto1">
+    <w:name w:val="Avto1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar1">
+    <w:name w:val="1 Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
+    <w:name w:val="xl69"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char">
+    <w:name w:val="Char5 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="Char5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1Char">
+    <w:name w:val="Char Char1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Знак Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
+    <w:name w:val="Рамка - съдържание"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5580"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Списък на абзаци1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C01D22"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar">
+    <w:name w:val="1 Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Знак Знак3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="278" w:lineRule="exact"/>
+      <w:ind w:hanging="250"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
+    <w:name w:val="Style6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:hanging="154"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style7">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="269" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="230" w:lineRule="exact"/>
+      <w:ind w:firstLine="144"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style12">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style13">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style14">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="406" w:lineRule="exact"/>
+      <w:ind w:firstLine="576"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style15">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:firstLine="566"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
+    <w:name w:val="Style16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar3CharChar">
+    <w:name w:val="Char Char3 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar">
+    <w:name w:val="Char Char6 Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
+    <w:name w:val="Char Char3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar1">
+    <w:name w:val="Char Char Char1"/>
+    <w:aliases w:val="06 cm Знак Знак Знак Знак Char1,Char Char Char11,Знак Char3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar2">
+    <w:name w:val="Char Char Char2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
+    <w:name w:val="Char7"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
+    <w:name w:val="Char9"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char15">
+    <w:name w:val="Char15"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1Char">
+    <w:name w:val="Char1 Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z1">
+    <w:name w:val="WW8Num25z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z2">
+    <w:name w:val="WW8Num25z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle26">
+    <w:name w:val="Font Style26"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle27">
+    <w:name w:val="Font Style27"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle28">
+    <w:name w:val="Font Style28"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="-30"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
+    <w:name w:val="tlid-translation"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
+    <w:name w:val="alt-edited"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00EA253B"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC727E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="bg-BG"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
+    <w:name w:val="No List3"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00806D09"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
+    <w:name w:val="No List4"/>
+    <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00381371"/>
+    <w:rsid w:val="00F84BB5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle29">
+    <w:name w:val="Font Style29"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
-[...1 lines deleted...]
-    <w:next w:val="NoList"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle30">
+    <w:name w:val="Font Style30"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...15 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00381371"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle31">
+    <w:name w:val="Font Style31"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
-[...7 lines deleted...]
-    <w:rsid w:val="00381371"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText15">
+    <w:name w:val="Body Text15"/>
+    <w:rsid w:val="002C0ABE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext20">
+    <w:name w:val="Body text (2)"/>
+    <w:rsid w:val="002B295E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B64034"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="bg-BG"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Other">
+    <w:name w:val="Other_"/>
+    <w:link w:val="Other0"/>
+    <w:rsid w:val="00F80F45"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Other0">
+    <w:name w:val="Other"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Other"/>
+    <w:rsid w:val="00F80F45"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="260" w:line="262" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PreformattedText">
+    <w:name w:val="Preformatted Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000524EE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:eastAsia="Noto Sans Mono CJK SC" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext9">
+    <w:name w:val="Body text (9)_"/>
+    <w:link w:val="Bodytext90"/>
+    <w:locked/>
+    <w:rsid w:val="00B36964"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext90">
+    <w:name w:val="Body text (9)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bodytext9"/>
+    <w:rsid w:val="00B36964"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="180" w:line="245" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B36964"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Headerorfooter">
+    <w:name w:val="Header or footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B36964"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="jlqj4b">
+    <w:name w:val="jlqj4b"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B36964"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
     <w:name w:val="rynqvb"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00381371"/>
+    <w:rsid w:val="00B36964"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1130708916">
+    <w:div w:id="35591867">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="184254175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="563756269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688680619">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="812676899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1009988738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1047220794">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1086461341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1426342848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1479809544">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1578904542">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1722097791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1845169467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1890531483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -26326,86 +30671,92 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B90128B2-D48C-4AC4-9E61-69B0FC4B93D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCF900C-F117-4273-9C1E-A20752D6035F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16428</Characters>
+  <Pages>10</Pages>
+  <Words>2913</Words>
+  <Characters>16606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
+  <Lines>138</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>ДО</vt:lpstr>
+      <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19271</CharactersWithSpaces>
+  <CharactersWithSpaces>19481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>ДО</dc:title>
   <dc:subject/>
-  <dc:creator>Rangel Krastanov</dc:creator>
+  <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>