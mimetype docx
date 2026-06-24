--- v0 (2026-03-20)
+++ v1 (2026-06-24)
@@ -5,224 +5,200 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2CC29196" w14:textId="58B8F20B" w:rsidR="006C3637" w:rsidRPr="006E2971" w:rsidRDefault="006E2971" w:rsidP="00247664">
+    <w:p w14:paraId="2CC29196" w14:textId="2935EC8A" w:rsidR="006C3637" w:rsidRPr="00C81619" w:rsidRDefault="00C81619" w:rsidP="00247664">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">SCOPE </w:t>
+        <w:t xml:space="preserve">SCOPE 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>254 ЛИ</w:t>
+        <w:t>ЛИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB385FE" w14:textId="367BE19A" w:rsidR="006C3637" w:rsidRPr="00883407" w:rsidRDefault="006C3637" w:rsidP="00247664">
+    <w:p w14:paraId="2EB385FE" w14:textId="41DFFEF0" w:rsidR="006C3637" w:rsidRPr="000D2A12" w:rsidRDefault="006C3637" w:rsidP="00247664">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76FC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sofia, </w:t>
       </w:r>
-      <w:r w:rsidR="002D4B25">
-[...8 lines deleted...]
-      <w:r w:rsidR="00883407">
+      <w:r w:rsidR="00382346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76FC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002D4B25">
-[...8 lines deleted...]
-      <w:r w:rsidR="00883407">
+      <w:r w:rsidR="00382346">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>03</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76FC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00883407">
+      <w:r w:rsidR="000D2A12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717B65A5" w14:textId="781616E3" w:rsidR="002A4BF5" w:rsidRPr="00173CDB" w:rsidRDefault="002A4BF5" w:rsidP="004F040F">
+    <w:p w14:paraId="717B65A5" w14:textId="781616E3" w:rsidR="002A4BF5" w:rsidRPr="00173CDB" w:rsidRDefault="002A4BF5" w:rsidP="008009A1">
       <w:pPr>
+        <w:ind w:left="142" w:right="254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173CDB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REGIONAL HEALTH INSPECTORATE - BURGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F7538B" w14:textId="77777777" w:rsidR="002A4BF5" w:rsidRPr="00173CDB" w:rsidRDefault="002A4BF5" w:rsidP="004F040F">
+    <w:p w14:paraId="25F7538B" w14:textId="77777777" w:rsidR="002A4BF5" w:rsidRPr="00173CDB" w:rsidRDefault="002A4BF5" w:rsidP="00804665">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173CDB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATORY TESTING COMPLEX </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4828B25E" w14:textId="77777777" w:rsidR="002A4BF5" w:rsidRDefault="002A4BF5" w:rsidP="004F040F">
+    <w:p w14:paraId="14955CCD" w14:textId="77777777" w:rsidR="003C4862" w:rsidRDefault="002A4BF5" w:rsidP="008009A1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="142" w:right="254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -238,12723 +214,17592 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> laboratory </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A5A9AB" w14:textId="25E9C773" w:rsidR="002A4BF5" w:rsidRPr="00F314F0" w:rsidRDefault="002A4BF5" w:rsidP="004F040F">
+    <w:p w14:paraId="72A5A9AB" w14:textId="60CA4D4A" w:rsidR="002A4BF5" w:rsidRPr="00F314F0" w:rsidRDefault="002A4BF5" w:rsidP="008009A1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="142" w:right="254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">8001 Burgas, 120 </w:t>
+        <w:t>8001</w:t>
+      </w:r>
+      <w:r w:rsidR="00382346">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burgas, 120 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Aleksandrovska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Str</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F314F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8EBD8F" w14:textId="77777777" w:rsidR="007E4652" w:rsidRPr="00075979" w:rsidRDefault="007E4652" w:rsidP="004F040F">
+    <w:p w14:paraId="1A8EBD8F" w14:textId="77777777" w:rsidR="007E4652" w:rsidRPr="00075979" w:rsidRDefault="007E4652" w:rsidP="008009A1">
       <w:pPr>
+        <w:ind w:left="142" w:right="254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E94927" w14:textId="4FF07C60" w:rsidR="00C42FC2" w:rsidRDefault="006C3637" w:rsidP="004F040F">
+    <w:p w14:paraId="19E94927" w14:textId="02C2D244" w:rsidR="00C42FC2" w:rsidRDefault="006C3637" w:rsidP="008009A1">
       <w:pPr>
+        <w:ind w:left="142" w:right="254"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97A70">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>To perform testing of</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97A70">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="2410"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2691"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E69AD" w:rsidRPr="007E69AD" w14:paraId="399CABD9" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="161EC336" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17D74C74" w14:textId="7EA5F21C" w:rsidR="007E69AD" w:rsidRPr="00064AD6" w:rsidRDefault="007E69AD" w:rsidP="00F139EC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00064AD6">
+          <w:p w14:paraId="010E2143" w14:textId="046C93F5" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00064AD6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A82A21">
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Flexible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>part</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="567E4C7B" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="5B0DC124" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A797607" w14:textId="044242B8" w:rsidR="007E69AD" w:rsidRPr="004F040F" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
-            <w:pPr>
+          <w:p w14:paraId="3533A71E" w14:textId="77E12165" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00E22A73">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004F040F">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F040F">
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30B1CE59" w14:textId="73967EB1" w:rsidR="007E69AD" w:rsidRPr="00064AD6" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
-            <w:pPr>
+          <w:p w14:paraId="199EE73B" w14:textId="11A55335" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00E22A73">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00064AD6">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30460413" w14:textId="32B19814" w:rsidR="007E69AD" w:rsidRPr="00064AD6" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
-            <w:pPr>
+          <w:p w14:paraId="00197C8B" w14:textId="56BF85FF" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00E22A73">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00064AD6">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="3543" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>characteristic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB6CA39" w14:textId="77777777" w:rsidR="007E69AD" w:rsidRPr="00064AD6" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+          <w:p w14:paraId="4C4C061F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00E22A73">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00064AD6">
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Testing methods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09171B48" w14:textId="05CD1CB9" w:rsidR="007E69AD" w:rsidRPr="00064AD6" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
-            <w:pPr>
+          <w:p w14:paraId="6CCBA1DE" w14:textId="1B93C275" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00E22A73">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00064AD6">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>(standard/ validated method)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>standard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>validated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="57E518FC" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="697E910E" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:pPr>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B758C5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49D55D79" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="196FD7FB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72BD76AC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F040F" w:rsidRPr="007E69AD" w14:paraId="0647D9A8" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="618C47CD" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:pPr>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="378FA792" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D4747C">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00C42FC2" w:rsidRPr="00D4747C">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D1C4B95" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...7 lines deleted...]
-            <w:tcW w:w="9072" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7F99B7DE" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB77E9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>FOODS</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="162409D4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MICROBIOLOGY OF FOOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F040F" w:rsidRPr="007E69AD" w14:paraId="1626D853" w14:textId="77777777" w:rsidTr="00D4747C">
-[...90 lines deleted...]
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="0BCB3BCB" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="56047FCC" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="472FC625" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ED15515" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00965B10" w:rsidRPr="00D4747C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cereal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>crops</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>products</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D4747C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>thereof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0FB9BFBA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bread</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bakery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FD05C7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sugar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>confectionery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sugar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD3A0DF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eggs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE8BF95" w14:textId="2D10F35F" w:rsidR="00C42FC2" w:rsidRPr="00D4747C" w:rsidRDefault="00C42FC2" w:rsidP="00D4747C">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="5DCF7555" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ready</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>meals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120A7C71" w14:textId="3BD2A320" w:rsidR="00C42FC2" w:rsidRPr="00D4747C" w:rsidRDefault="00C42FC2" w:rsidP="00D4747C">
-[...242 lines deleted...]
-              <w:t>MICROBIOLOGY</w:t>
+          <w:p w14:paraId="7AD5347D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="604B8DDA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coliforms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D8DDA82" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ISO 4832 (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="500C18DD" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="028C21F9" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05A79565" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...67 lines deleted...]
-              <w:t>ISO 4832 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="091B06D5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CE1C343" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beta-glucuronidase-positive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Escherichia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C0CCFC9" w14:textId="55394478" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 16649-2 (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="1AFAE3D7" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3E977C55" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54FFF9AA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...72 lines deleted...]
-              <w:t>БДС ISO 16649-2 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B19CF0A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2828B323" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Salmonella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>spp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C6D0CF9" w14:textId="79B6CF5A" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6579-1/А1 (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="635A32FF" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="0CCA56F6" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5489947B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...60 lines deleted...]
-              <w:t>БДС EN ISO 6579-1 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D121717" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C901D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>count</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>microorganisms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F01A2AB" w14:textId="571C8422" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 4833-1/А1 (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="041D44F6" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="2182CC02" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4976D0DE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...84 lines deleted...]
-              <w:t xml:space="preserve"> (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E37A2A5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67679783" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coagulase-positive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>staphylococci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C2C7B4C" w14:textId="0AD82668" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6888-1/ (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="37BEED11" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7D6B04EC" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31D92173" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...73 lines deleted...]
-              <w:t>A1 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71E4FF82" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="792B0A0C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Listeria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="032D56E3" w14:textId="17E31D11" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 11290-2 (1,2,3,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="65CF810A" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="75AF261E" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64A9BADE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E72D055" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RADIOLOGY OF FOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="6D8A36CF" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B56338D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15047C5F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Milk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dairy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6823FB50" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>meat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476D0BBF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cereal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>crops</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>thereof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D687681" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bread</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bakery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B96FDB7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Canned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>foods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (4) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Spices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9040EE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sugar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>confectionery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sugar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (6) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B17B039" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Animal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vegetable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D0324E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oilseeds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nuts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C26ABA2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fruits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vegetables</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329342C4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coffee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cocoa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567515AB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Non-alcoholic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>beverages</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CD315D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eggs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEB9A5F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ready</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>meals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8E0355" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Fish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (14)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26229F09" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="193BD6DE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27AEB7C6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74CCF873" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76644597" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FCEAEC2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="371340E3" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78AD1A68" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23DAEEBC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21056BF4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680B3852" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117C82F9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B9547C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10EB0492" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D10E12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>γ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>radionuclides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="231B21B1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62E8562B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063EABC8" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D50CA4F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F6E0A73" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B9397C6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38325109" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D5B9265" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D0C1B83" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14883CF2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4996C6E9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3859BEEC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65FE3B40" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6533E615" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="130E99AF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IEC 61452</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322A9130" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2610A446" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677ACFFE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="26C7CA97" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A65A6D9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>II.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58BEB237" w14:textId="4117428B" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WATER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4176BC6D" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59B3B7D4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>II.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EA029F6" w14:textId="7A6345B4" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHYSICOCHEMISTRY AND TOXICOLOGY OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WATER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3E4307F3" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03277752" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C19307A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6567D5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="064D00A4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="531E5823" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E281845" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7337FBEF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C8FD1B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA2C342" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61299BA2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14447BD5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224F5606" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58A3EE22" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F372E8" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D8BFEFB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC1AEB7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3758598E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53706378" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A4C5FE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="614C5B1E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4950706E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF60055" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51778496" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712641CF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B7A1CD" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16C71C34" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F91AB7D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="426CC7E1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="623CEB1D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56149259" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E3F3FDD" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B81F1D5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13272544" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FCD4D9C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62274471" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17799D09" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8A3105" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="638762FB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BED330A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35CBEA23" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE222F2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00637CC7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B69046" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC986D4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07463A1D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C301595" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BB8C94F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B0FCB89" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77FFEAE2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE2CF12" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B2EBFD4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B81FD22" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04D8E862" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1057A1B7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE3A01B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1381EF3F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC409A4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB2DCE7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D15B5D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37AAE9A2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32D1C671" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B6A7AE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E4B94C0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14968216" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0954E4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0A92EF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B3A814" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6143C528" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FEF6AB7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EDDF0DC" w14:textId="46306791" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Drinking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436DDD7F" w14:textId="4A0798E0" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bottled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mineral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>spring</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>table</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D7261A" w14:textId="01476F10" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bathing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sports</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B24BE3" w14:textId="29C37238" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Swimming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CA650D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="00643D8F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44939850" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Active</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>reaction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D4700D0" w14:textId="4FDC1133" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3424, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F71DE7" w14:textId="42FC9B34" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 10523 (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="558DCA05" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C94D7BC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...60 lines deleted...]
-              <w:t>БДС EN ISO 15213-1 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="652514B2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A97E2DA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ammonium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FE6BE82" w14:textId="5AC48238" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3587, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222737A0" w14:textId="031E0CEB" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="43DBD4BB" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="1056C854" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BF3F0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...61 lines deleted...]
-              <w:t>БДС EN ISO 11290-1 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="031A1B07" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B8B910B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Iron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="544820FF" w14:textId="72A4ADD1" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16777, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E26CAD9" w14:textId="365F99B4" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 15586, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6140DC78" w14:textId="4A3D3B23" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 6332, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.1 (1, 2, 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="2B21975B" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="758248CE" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C500518" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...55 lines deleted...]
-              <w:t>БДС EN ISO 11290-2/A1 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54E06DF7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40E78D7F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Manganese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E2C2924" w14:textId="00A55093" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 6333 (1, 2, 4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F33020D" w14:textId="23548ADB" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 15586, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E27A7F" w14:textId="10E54E3F" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="151AEC7D" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3BF77B16" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="222FEB9E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...60 lines deleted...]
-              <w:t>БДС EN ISO 7932 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236ECBB7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C89F19C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nitrates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0306EE7A" w14:textId="5C46D708" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3758, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="04E4E53C" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="43B6B583" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2039E0C0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...60 lines deleted...]
-              <w:t>БДС EN ISO 21528-2 (3,6,9,12,13)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="676FE37D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A772606" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nitrites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57FA986F" w14:textId="50A3CEEC" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 26777 (1, 2, 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="5E2616E9" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="6F8C4C33" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="535E3E9A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...38 lines deleted...]
-              <w:t>RADIOLOGY</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="619475E1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="177B3413" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Turbidity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C896FA0" w14:textId="1524B658" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 7027-1 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42FC2" w:rsidRPr="007E69AD" w14:paraId="43359E4F" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7FB4BAB3" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74544320" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...89 lines deleted...]
-              <w:t>11,12,13,14)</w:t>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0138A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B1A8B26" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Free</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>chlorine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6458E780" w14:textId="3037471C" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 7393-2, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.4 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B60A44" w14:textId="2CD06F80" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F040F" w:rsidRPr="007E69AD" w14:paraId="0BD03078" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4E9B7B35" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcMar>
-[...19 lines deleted...]
-            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="536B69B9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AC3D26B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="256C4883" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Calcium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="462683CF" w14:textId="32E9DA2F" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 6058 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="16539CCF" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DD28662" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="507A272E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="793DF7C8" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Magnesium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5957BF52" w14:textId="17E8FCE7" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VILM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7839305C" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20B379E2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20578DEC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59EC60C3" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hardness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C49045C" w14:textId="285A5D01" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 6059 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="5CE408E6" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45012BB0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58F5D8ED" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A8FDBB4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oxidisability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BEC7FE7" w14:textId="229DE1C4" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3413 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF38FE5" w14:textId="4FECDF1A" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="1363EECC" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33364F0D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="458363FD" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C9FB893" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sulphates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7678CD2B" w14:textId="5869C720" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3588 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3974DC0A" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BCCCB77" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AA69FBE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="654B449E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phosphates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13944056" w14:textId="1976FB2E" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6878, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="19A26BB5" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="532A3955" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15E65995" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41076B97" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chlorides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54B75E1D" w14:textId="752168B0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3414 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="39DDB3BE" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="070ACB2F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4421880A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="556CC9CA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zinc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49862246" w14:textId="78DD5BAB" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16777, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="65072D14" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09455179" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43535371" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4F0A3" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00D27987" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D27987">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nickel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E808E35" w14:textId="276BD8AA" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DC5DCD" w14:textId="6B66CEB0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 15586, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="1159BBF7" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F594D87" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00001827" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EAB370F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Copper</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="296BF858" w14:textId="3C81F3FF" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16777, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E230A95" w14:textId="3363A6BF" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="0B542360" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A8CB14C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="427A7DC9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7038654D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E9340A5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cadmium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3223D594" w14:textId="4E2D6F81" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16777, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C56E3A" w14:textId="7A5A076A" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 15586, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68226A47" w14:textId="140114F4" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3E3FD0C3" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35DDDDD6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B942AEB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F3A7C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AB37AF7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5281405A" w14:textId="7BE4F547" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16777, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="438EA8D1" w14:textId="0CFA3AE8" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 15586, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EF37E3" w14:textId="10FA5D2A" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="25879EE2" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3138A5C1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653B9994" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A7FB302" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sodium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50033150" w14:textId="4FF3F4FF" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 9964-1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="538AD321" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EE70F41" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61411192" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="184BE987" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fluorides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="334AB191" w14:textId="3D5B269E" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16911, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="2A2AB800" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FD26F75" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="170AA683" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EA29C40" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chromium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hexavalent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F51009F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chromium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31917E2C" w14:textId="5BF4F007" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7212 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A2307B" w14:textId="1C026EC7" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3CB35CB7" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43E19F42" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41A776DA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="508754CC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aluminium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72CCFA83" w14:textId="2886B78E" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 10566 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="07545A68" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47F8AC53" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F7CFCF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22EC0201" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Arsenic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5315B6FB" w14:textId="52BDA7A5" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3570 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03199421" w14:textId="22AD8F9C" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="151BB31C" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D05E6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56782947" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD46674" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Boron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="216B4BEE" w14:textId="64A6F8CE" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 9390 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4CB07F" w14:textId="4DE4F35C" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="03A94413" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62B2EAC6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04E59137" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="760091F1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>electrical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>conductivity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EEBB5C7" w14:textId="6798418F" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 27888 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="0248FC14" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FA549E6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5310AA7C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41693E26" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organophosphorus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pesticides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D820F3E" w14:textId="6E4AC605" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 (1, 2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018FBCC1" w14:textId="7B903FB0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="6A5BA2CB" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44FB3514" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74300CE0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="726ADF57" w14:textId="1056F1E1" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organochlorine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pesticides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007534D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0906F117" w14:textId="5330FB96" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="47E4C1F5" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="588142BA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71E9B282" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D72165F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trihalomethanes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>chloroform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bromoform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dibromochloromethane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bromodichloromethane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD0F8C8" w14:textId="4CBC1384" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 10301 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="29B4EC32" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DF1C1C6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EA3A6BE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57408A62" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tetrachloroethene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trichloroethene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6209B6C1" w14:textId="17218874" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 10301 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="5102ED9A" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CD60B17" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A742B6C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35B2C5AC" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Benzene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26561F7E" w14:textId="77F1259B" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="25B27860" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78621C10" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66DB79F6" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CE2BECB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1,2-Dichloroethane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71BE1EDA" w14:textId="4E7EACFC" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 10301 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="30FD050E" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AC0B2FF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9FBC59" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="540988C2" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>34.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cyanides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD05FEF" w14:textId="7AA537FA" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7214 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7E98D5FC" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75B7AA85" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2215B89D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36582219" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vinyl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>chloride</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E20E25C" w14:textId="491819A6" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 10301 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4009C6CE" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48561A69" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A3FFD58" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73E6F295" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antimony</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DF52141" w14:textId="68759C95" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="1D280CE5" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="521CA0FB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F589659" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="748CB403" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Selenium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54E2D591" w14:textId="70947DF0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="5400BB04" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24837247" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61C3D366" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3091E671" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mercury</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68425697" w14:textId="071E7436" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="290AA3C4" w14:textId="77777777" w:rsidTr="00643D8F">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B137254" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7415CD3D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="036F9D5E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="00643D8F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00643D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Uranium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4CA88" w14:textId="292FFC28" w:rsidR="00E22A73" w:rsidRPr="00643D8F" w:rsidRDefault="00A73D24" w:rsidP="00643D8F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="00643D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 17294-2 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="78A49B40" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18396076" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:b/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C364291" w14:textId="7273B21D" w:rsidR="00E22A73" w:rsidRPr="00643D8F" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBIOLOGY OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="00643D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WATER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F040F" w:rsidRPr="007E69AD" w14:paraId="6FDA72A7" w14:textId="77777777" w:rsidTr="00D4747C">
-[...57 lines deleted...]
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="260C277A" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="23D30D60" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE4D9B7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8117E0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="067DB06A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EE5834A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EA6ADF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D12E7AB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="094E723A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2180CC27" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6524A6AB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A1AD84B" w14:textId="157F842C" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Drinking</w:t>
             </w:r>
-            <w:r w:rsidR="00A82A21" w:rsidRPr="00D4747C">
-[...87 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E89DDA" w14:textId="10F4D0AB" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bottled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mineral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Spring</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>table</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FC5730" w14:textId="68653C84" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surface</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bathing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sports</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA99F9C" w14:textId="4A378DF0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Swimming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="155D05FB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faecal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>coliforms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CBB2DA6" w14:textId="36CA0266" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17335, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cl.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D4747C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 1 (1,2)</w:t>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2.2 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="72580295" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="13FEEAB6" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72B4EE12" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...59 lines deleted...]
-              <w:t>БДС EN ISO 10523 (4)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="221E0C58" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75CC63B5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Escherichia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D1A0B7E" w14:textId="39F4192E" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 9308-1/А1 (1, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B37BA9D" w14:textId="3DCC97D3" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 9308-3 (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="6D3DC9EC" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="0520A4A1" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="357EFB25" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="637588AA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F08D3E0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coliforms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="00B5045B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coliform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bacteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B74D194" w14:textId="47A00DD4" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17335, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cl.</w:t>
             </w:r>
-            <w:r w:rsidR="0099168C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (1,2)</w:t>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.2.1 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B98EF4A" w14:textId="3FF3890B" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 9308-1/А1 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="57E4F3D6" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4F676CF9" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5058778C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CEF2580" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D7E9211" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>microbial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00471AA3" w:rsidRPr="00D4747C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 2:2021 (4)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>count</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BB665AC" w14:textId="33DDB570" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17335, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="4704A9CA" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="748BA351" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCC5F1A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> 1 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34694FB3" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4723450B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>microorganisms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F1C879F" w14:textId="2D4B2022" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6222 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="4B4D91F2" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="26195AA1" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C056259" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="659AB6FD" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B6AECC3" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Enterococci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5009E169" w14:textId="4BD358AA" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17335, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cl.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D4747C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 7.2 (1,2)</w:t>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="0CBA7D39" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="6EE9729B" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35B69207" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> 7.1 (1,2,4)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="380CF195" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="639CAF34" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Intestinal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>enterococci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CFA4213" w14:textId="4A3AB46B" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 7899-1 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C580C1" w14:textId="2B8C0A81" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 7899-2 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="5CA54B21" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7289D3C7" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CDEA650" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...65 lines deleted...]
-              <w:t>БДС ISO 6333 (1,2,4)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="549F043B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73723BF9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staphylococci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0073B8EC" w14:textId="6388E463" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17335, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.1 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="06258FED" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="00AA03FC" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C8E7347" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> 7.2 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FE94514" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="630C0BBF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Spores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sulfite-reducing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>anaerobes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>clostridia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="602B8569" w14:textId="1D9038C2" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN 26461-2 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="048E2499" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4D60EF3F" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1567912C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...59 lines deleted...]
-              <w:t>БДС EN ISO 17294-2 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4139086C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4404E87F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Salmonella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>spp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B58166C" w14:textId="26FBAB1D" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 19250 (1, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="4490C3D0" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="74445958" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AC71EB4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...76 lines deleted...]
-              <w:t>1 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63F1988F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4676967E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pseudomonas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aeruginosa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E7832DE" w14:textId="774073DA" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 16266 (1, 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="2EEA9E35" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7540AB9B" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D2477FB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>II.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B1BD17D" w14:textId="38A00808" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RADIOLOGY OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WATER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="37A8F642" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D045B9C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3B44B7" w14:textId="18077BA8" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drinking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A73D24" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BC80089" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gross</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alpha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72C982B9" w14:textId="1CB6EDCC" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 9696 (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="57B32F06" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67FC0FFA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...64 lines deleted...]
-              <w:t>БДС EN 26777 (1,2,4)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BFDC708" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61C9563F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gross</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>beta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03FE8EA6" w14:textId="47A90025" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 9697 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="63E4EFCC" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="3C073AB3" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="101FE647" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32D1F741" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SURFACE SAMPLES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="64929C4C" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C63C6CE" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1ACECE9D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AD92798" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D09B6E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Working</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>surfaces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28E7A10E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coliforms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="591A649C" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ISO 4832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="433C2F11" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6782F177" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...64 lines deleted...]
-              <w:t>БДС EN ISO 7027-1 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2576449D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45330178" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Salmonella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>spp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50CC288B" w14:textId="34EE0766" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6579-1/А1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="53E7D2CE" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="29B610B3" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76E67F75" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> 6.4 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03B49502" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41C5179D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Coagulase-positive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>staphylococci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4127AA1E" w14:textId="217F9E86" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 6888-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="6558BBE8" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7A8A3C41" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48AB67A9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> 1:2021 (4)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72B4A6EB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17746E20" w14:textId="4AAF3044" w:rsidR="00E22A73" w:rsidRPr="00804665" w:rsidRDefault="00804665" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00804665">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Total count of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00804665">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>icroorganisms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68B172B3" w14:textId="3EFC92BB" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 4833-1/А1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="723F9EC3" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4382E30B" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="243673CA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...70 lines deleted...]
-              <w:t>БДС ISO 6058 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5804CEB1" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B7A52FD" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Listeria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>monocytogenes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ECE82F6" w14:textId="658F1315" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 11290-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="33372D05" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="4F852350" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F4D085F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1946E328" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COSMETIC PRODUCTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="55CEC93A" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41A88D3A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IV.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A3EC9C0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PHYSICOCHEMISTRY OF COSMETIC PRODUCTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="6C0DD9FA" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="790AA749" w14:textId="0F1C63FD" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28C086F8" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toothpaste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D069DD9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fluoride</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>toothpaste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01E29229" w14:textId="246A9658" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="5F1983E2" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A7036AB" w14:textId="4F34998E" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DEE2FC9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sunscreen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cosmetic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65AC20E9" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Octylmethoxycinnamate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17778442" w14:textId="032B6476" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="56EAD9D8" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70E55FDF" w14:textId="2FF3C2B7" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A9BE7FF" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Products </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>colouring</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eyelashes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eyebrows</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A1FF063" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>determination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>silver</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nitrate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7655DC21" w14:textId="1A5E5698" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Annex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>item</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXX, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ministry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Health</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="23B918B0" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4170D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IV.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8928" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39E5108F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MICROBIOLOGY OF COSMETIC PRODUCTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="33E366E3" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EF4F082" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65BB5329" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E7244FA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60CD190A" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="374675E4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25257CD4" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A32920E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7119F009" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B1A7804" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117AF6EA" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="355F3118" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сosmetic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>products</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FEB4781" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yeasts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>moulds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2022D4EA" w14:textId="65E8E624" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 16212, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.3.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734EDF8F" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>plate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="18ED75B6" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35EEE8B5" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29624438" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39DFD15D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aerobic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00471AA3" w:rsidRPr="00D4747C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 4:2021 (1,2)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mesophilic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bacteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A6FBF64" w14:textId="374192F0" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 21149</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000B5D3F" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.3.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0E3AAB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Pour plate method</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="401E16D1" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7C9F90AE" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68C97472" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-              <w:t>БДС ISO 6059 (1,2)</w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13853580" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78621B2E" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Escherichia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>coli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66B9AFF1" w14:textId="0486093D" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 21150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="5205ACA7" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="22CF1822" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="107E6524" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BFAC85B" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EE52054" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D4747C">
-[...15 lines deleted...]
-              <w:t>ability</w:t>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pseudomonas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...22 lines deleted...]
-              <w:t>БДС 3413 (1,2)</w:t>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aeruginosa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7716051D" w14:textId="674DFCFD" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 22717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="44DE5F0B" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="7BEFCDBE" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DDD87B8" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36ACA6F7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="188E14CB" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00E22A73" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00471AA3" w:rsidRPr="00D4747C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 3:2021 (4)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DC07907" w14:textId="3EBB4666" w:rsidR="00E22A73" w:rsidRPr="003942D2" w:rsidRDefault="00A73D24" w:rsidP="003942D2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="003942D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 22718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471AA3" w:rsidRPr="007E69AD" w14:paraId="534333CB" w14:textId="77777777" w:rsidTr="00D4747C">
+      <w:tr w:rsidR="00E22A73" w:rsidRPr="00E22A73" w14:paraId="45743580" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B4E7D0" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2674 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C2DDEB7" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36C60F9D" w14:textId="77777777" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Candida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>albicans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6751BAB2" w14:textId="5C349501" w:rsidR="00E22A73" w:rsidRPr="00E22A73" w:rsidRDefault="00A73D24" w:rsidP="00B81111">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...4944 lines deleted...]
-              <w:t>БДС EN ISO 18416</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A73" w:rsidRPr="00E22A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 18416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31E9CBA0" w14:textId="77777777" w:rsidR="006C3637" w:rsidRDefault="006C3637" w:rsidP="006C3637">
+    <w:p w14:paraId="643DD2BA" w14:textId="32CA04A3" w:rsidR="00E22A73" w:rsidRDefault="00E22A73" w:rsidP="004F040F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A537895" w14:textId="77777777" w:rsidR="003C4862" w:rsidRDefault="003C4862" w:rsidP="006C3637">
+    <w:p w14:paraId="713596B5" w14:textId="1EBED739" w:rsidR="006C3637" w:rsidRDefault="006C3637" w:rsidP="000B5D3F">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075979">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidRPr="00075979">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>perform</w:t>
       </w:r>
       <w:r w:rsidRPr="00075979">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> sampling of:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="4962"/>
-        <w:gridCol w:w="4218"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="439E0D28" w14:textId="77777777" w:rsidTr="0083781D">
-[...2 lines deleted...]
-            <w:tcW w:w="9747" w:type="dxa"/>
+      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="439E0D28" w14:textId="77777777" w:rsidTr="000B5D3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48D2373D" w14:textId="7B914D4F" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002F6928">
+          <w:p w14:paraId="48D2373D" w14:textId="7B914D4F" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">scope: </w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>flexible</w:t>
             </w:r>
             <w:r w:rsidR="004403DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="525E42DE" w14:textId="77777777" w:rsidTr="004F040F">
+      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="525E42DE" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AF5277" w14:textId="32A08CCF" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002035FD">
+          <w:p w14:paraId="34AF5277" w14:textId="32A08CCF" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44FB5F25" w14:textId="34F0296E" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002035FD">
+          <w:p w14:paraId="44FB5F25" w14:textId="34F0296E" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>Product</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46211251" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002035FD">
+          <w:p w14:paraId="46211251" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:pStyle w:val="HTMLPreformatted"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Sampling methods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEBC7D6" w14:textId="7DC880AB" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002035FD">
+          <w:p w14:paraId="4AEBC7D6" w14:textId="7DC880AB" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>(standard/validated method)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="1B5EC9DC" w14:textId="77777777" w:rsidTr="004F040F">
+      <w:tr w:rsidR="002035FD" w:rsidRPr="007E69AD" w14:paraId="1B5EC9DC" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05382E98" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002F6928">
+          <w:p w14:paraId="05382E98" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="57603EEE" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002F6928">
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57603EEE" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="225B15C4" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="002F6928">
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="225B15C4" w14:textId="77777777" w:rsidR="002035FD" w:rsidRPr="007E69AD" w:rsidRDefault="002035FD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E69AD" w:rsidRPr="007E69AD" w14:paraId="281E53EE" w14:textId="77777777" w:rsidTr="004F040F">
+      <w:tr w:rsidR="007E69AD" w:rsidRPr="007E69AD" w14:paraId="281E53EE" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E72C59B" w14:textId="3CC26607" w:rsidR="007E69AD" w:rsidRPr="00DA5042" w:rsidRDefault="007E69AD" w:rsidP="00064AD6">
+          <w:p w14:paraId="1E72C59B" w14:textId="3CC26607" w:rsidR="007E69AD" w:rsidRPr="00DA5042" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DA5042">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="44689937" w14:textId="5E516CF2" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="003C4862" w:rsidP="007E69AD">
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44689937" w14:textId="5E516CF2" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="003C4862" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Drinking</w:t>
             </w:r>
             <w:r w:rsidR="007E69AD" w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="41B5B04D" w14:textId="77777777" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41B5B04D" w14:textId="77777777" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>БДС ISO 5667-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BCAA4B9" w14:textId="72395708" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+          <w:p w14:paraId="7BCAA4B9" w14:textId="72395708" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>БДС EN ISO 19458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E69AD" w:rsidRPr="007E69AD" w14:paraId="0D0B65E4" w14:textId="77777777" w:rsidTr="004F040F">
+      <w:tr w:rsidR="007E69AD" w:rsidRPr="007E69AD" w14:paraId="0D0B65E4" w14:textId="77777777" w:rsidTr="000B5D3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32C925B3" w14:textId="08D0EC85" w:rsidR="007E69AD" w:rsidRPr="00DA5042" w:rsidRDefault="007E69AD" w:rsidP="00064AD6">
+          <w:p w14:paraId="32C925B3" w14:textId="08D0EC85" w:rsidR="007E69AD" w:rsidRPr="00DA5042" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DA5042">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="57D770E4" w14:textId="5CCD3F9C" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57D770E4" w14:textId="5CCD3F9C" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Surface water</w:t>
             </w:r>
             <w:r w:rsidR="00BB0714">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>for bathing and for water sports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29D4D9C0" w14:textId="2EA92B19" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D4D9C0" w14:textId="2EA92B19" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>БДС ISO 5667-9, c</w:t>
             </w:r>
             <w:r w:rsidR="004D3781">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="004D3781">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.2.2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F12BDE1" w14:textId="65B25591" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="007E69AD">
+          <w:p w14:paraId="7F12BDE1" w14:textId="65B25591" w:rsidR="007E69AD" w:rsidRPr="007E69AD" w:rsidRDefault="007E69AD" w:rsidP="00804665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E69AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>БДС EN ISO 19458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08296E0F" w14:textId="77777777" w:rsidR="003C4862" w:rsidRDefault="003C4862" w:rsidP="001759DC">
+    <w:p w14:paraId="0896FE61" w14:textId="77777777" w:rsidR="00804665" w:rsidRDefault="00804665" w:rsidP="000B5D3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0623EDA9" w14:textId="74CD6F08" w:rsidR="00217B9E" w:rsidRDefault="00D4747C" w:rsidP="001759DC">
+    <w:p w14:paraId="0623EDA9" w14:textId="18762C87" w:rsidR="00217B9E" w:rsidRDefault="00D4747C" w:rsidP="000B5D3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C3637" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -12981,66 +17826,68 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>scope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C3637" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006C3637" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A8CC14" w14:textId="613EFCCD" w:rsidR="006C3637" w:rsidRDefault="006C3637" w:rsidP="00217B9E">
+    <w:p w14:paraId="60A8CC14" w14:textId="613EFCCD" w:rsidR="006C3637" w:rsidRDefault="006C3637" w:rsidP="000B5D3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Implementing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13071,217 +17918,223 @@
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">documents replacing them is allowed. An updated list of standards/documents and their dated versions is provided by </w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>laboratory</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6F7362" w14:textId="3A396494" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="00217B9E">
+    <w:p w14:paraId="7E6F7362" w14:textId="3A396494" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="000B5D3F">
       <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D4747C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
         <w:t>Within the scope of its competencies, the laboratory is authorized to determine all characteristics (column 3) in accordance with the marked testing methods (column 4) belonging to the group of products (column 2) after verification/validation performed, provision of CRM/RM and calibrated technical devices. The laboratory maintains a detailed and dated list of the products and characteristics belonging to the products mentioned within the scope of accreditation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B8D8D3" w14:textId="77777777" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="00217B9E">
+    <w:p w14:paraId="53B8D8D3" w14:textId="77777777" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="000B5D3F">
       <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14AA6400" w14:textId="7020FE66" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="001759DC">
+    <w:p w14:paraId="14AA6400" w14:textId="7020FE66" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="000B5D3F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Flexible scope references:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CB0EF7" w14:textId="3C6CF823" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="003C4862">
+    <w:p w14:paraId="67CB0EF7" w14:textId="3C6CF823" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="000B5D3F">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10:2013 Determining pesticides in potable water through solid-phase extraction and gas chromatography</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740A180F" w14:textId="0D198731" w:rsidR="004D3781" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="740A180F" w14:textId="0D198731" w:rsidR="004D3781" w:rsidRDefault="00146B07" w:rsidP="000B5D3F">
       <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6:2021 Determining pesticides in potable water through solid-phase extraction and liquid chromatography</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423A1085" w14:textId="77777777" w:rsidR="00DA5042" w:rsidRPr="00DA5042" w:rsidRDefault="00DA5042" w:rsidP="00217B9E">
+    <w:p w14:paraId="423A1085" w14:textId="77777777" w:rsidR="00DA5042" w:rsidRPr="00DA5042" w:rsidRDefault="00DA5042" w:rsidP="000B5D3F">
       <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4249DABB" w14:textId="7BB45621" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="001759DC">
+    <w:p w14:paraId="4249DABB" w14:textId="7BB45621" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="004D3781" w:rsidP="000B5D3F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Fixed scope references:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26590556" w14:textId="4744219E" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="26590556" w14:textId="4744219E" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
@@ -13300,264 +18153,264 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>N-dialkyl-1,</w:t>
       </w:r>
       <w:r w:rsidR="00E76D81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>4-phenylenediamine for determining free chlorine in swimming pool water</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402E8012" w14:textId="44315EF8" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="402E8012" w14:textId="44315EF8" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2:2021 Determining the content of ammonium ions in swimming pool water</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4057C" w14:textId="07C2C9D4" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="52F4057C" w14:textId="38C1C643" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3: 2021 Determining permanganate </w:t>
+        <w:t xml:space="preserve"> 3:2021 Determining permanganate </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>oxidizability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> of swimming pool water</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768342CE" w14:textId="70F9219E" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="768342CE" w14:textId="70F9219E" w:rsidR="004D3781" w:rsidRPr="004D3781" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4:2021 Determining magnesium content in potable water. Titrimetric method with EDTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A6D418" w14:textId="25009707" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="24A6D418" w14:textId="25009707" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5:2011 Gas chromatographic method for determining benzene in water</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F236EEB" w14:textId="2249A04A" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="2F236EEB" w14:textId="2249A04A" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00804665">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7:2024 Method for determining total fluoride in toothpaste</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D62EACF" w14:textId="230B2D30" w:rsidR="004D3781" w:rsidRPr="00DA5042" w:rsidRDefault="00146B07" w:rsidP="00217B9E">
+    <w:p w14:paraId="7D62EACF" w14:textId="54D48AB1" w:rsidR="004D3781" w:rsidRDefault="00146B07" w:rsidP="003942D2">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>VILM</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
@@ -13566,100 +18419,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> 11:2015 Method for determining </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>oxyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004D3781" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> methoxycinnamate in sun protection products</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC08555" w14:textId="439D6E8F" w:rsidR="007E69AD" w:rsidRDefault="004D3781" w:rsidP="00247664">
+    <w:p w14:paraId="78D97A1F" w14:textId="77777777" w:rsidR="003942D2" w:rsidRPr="00DA5042" w:rsidRDefault="003942D2" w:rsidP="003942D2">
       <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC08555" w14:textId="302CBB51" w:rsidR="007E69AD" w:rsidRDefault="004D3781" w:rsidP="000B5D3F">
+      <w:pPr>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinance </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 of the Ministry of Health – Ordinance </w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14</w:t>
       </w:r>
       <w:r w:rsidR="00F03CD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28</w:t>
+        <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00F03CD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.07.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">2014 on determining detailed rules for presenting the information specified in </w:t>
       </w:r>
       <w:r w:rsidR="00F03CD2" w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>rt.</w:t>
       </w:r>
@@ -13714,151 +18578,152 @@
       </w:r>
       <w:r w:rsidR="00F03CD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>68/15.08.2024: Annex 2 – Chemical methods for checking the content of cosmetic products</w:t>
       </w:r>
       <w:r w:rsidR="005D4303">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00866A5C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D4303">
+      <w:r w:rsidR="000B5D3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t>item</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>lause XXX Identification and estimation of silver nitrate in cosmetic products</w:t>
+        <w:t xml:space="preserve"> XXX Identification and estimation of silver nitrate in cosmetic products</w:t>
       </w:r>
       <w:r w:rsidR="00DA5042">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00866A5C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313F0C3D" w14:textId="77777777" w:rsidR="00247664" w:rsidRDefault="00247664" w:rsidP="00247664">
+    <w:p w14:paraId="313F0C3D" w14:textId="77777777" w:rsidR="00247664" w:rsidRDefault="00247664" w:rsidP="000B5D3F">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
+        <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00247664" w:rsidSect="00AE1EC5">
+    <w:sectPr w:rsidR="00247664" w:rsidSect="00B95BFD">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1710" w:right="1021" w:bottom="340" w:left="1134" w:header="1008" w:footer="1092" w:gutter="0"/>
+      <w:pgMar w:top="1710" w:right="1021" w:bottom="340" w:left="1134" w:header="1008" w:footer="964" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="545D153F" w14:textId="77777777" w:rsidR="00126EC2" w:rsidRDefault="00126EC2">
+    <w:p w14:paraId="5A21388C" w14:textId="77777777" w:rsidR="0077039D" w:rsidRDefault="0077039D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C2D104" w14:textId="77777777" w:rsidR="00126EC2" w:rsidRDefault="00126EC2">
+    <w:p w14:paraId="11841C1A" w14:textId="77777777" w:rsidR="0077039D" w:rsidRDefault="0077039D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Sorts">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -13910,84 +18775,84 @@
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Mangal"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium Cond">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Reference Sans Serif">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers (WN)">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HebarU">
     <w:altName w:val="Courier New"/>
@@ -14001,117 +18866,123 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60F29019" w14:textId="5E6DC1E5" w:rsidR="006D7214" w:rsidRPr="0075210E" w:rsidRDefault="006D7214" w:rsidP="00DB1F7A">
+  <w:p w14:paraId="60F29019" w14:textId="08C15EA7" w:rsidR="006D7214" w:rsidRPr="0075210E" w:rsidRDefault="006D7214" w:rsidP="00DB1F7A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>EA BAS</w:t>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                         </w:t>
     </w:r>
-    <w:r w:rsidR="00883407" w:rsidRPr="00883407">
+    <w:r w:rsidR="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:iCs/>
-        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>23</w:t>
     </w:r>
     <w:r w:rsidR="00883407" w:rsidRPr="00883407">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:iCs/>
       </w:rPr>
-      <w:t>5.</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00883407" w:rsidRPr="00883407">
+    <w:r w:rsidR="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:iCs/>
-        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>03</w:t>
     </w:r>
     <w:r w:rsidR="00883407" w:rsidRPr="00883407">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:iCs/>
       </w:rPr>
-      <w:t>2.2025</w:t>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                    Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -14183,242 +19054,261 @@
     <w:r w:rsidR="008E275C" w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>43</w:t>
     </w:r>
     <w:r w:rsidRPr="0075210E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="212CE5E4" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="7CEE0C0E" w14:textId="77777777" w:rsidR="00B95BFD" w:rsidRDefault="00B95BFD" w:rsidP="00D369BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="527C17D8" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="212CE5E4" w14:textId="7259DFDD" w:rsidR="00D369BC" w:rsidRPr="00382346" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>phone</w:t>
+      <w:t>52 А</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="bg-BG"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>: +359</w:t>
-[...37 lines deleted...]
-      <w:t>: +359 2 873 53 02</w:t>
+      <w:t xml:space="preserve"> “Dr. G. M. Dimitrov” Blvd. 1797 Sofia Bulgaria</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DABA643" w14:textId="77777777" w:rsidR="006D7214" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="527C17D8" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="00382346" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>phone</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>: +359</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2 9766 401</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>fax</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
+      </w:rPr>
+      <w:t>: +359 2 873 53 02</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7DABA643" w14:textId="77777777" w:rsidR="006D7214" w:rsidRPr="00382346" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00382346">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve">e-mail: </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>office</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>@nab-bas.bg</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">; </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00382346">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>web: www.nab-bas.bg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4937DAC2" w14:textId="77777777" w:rsidR="00126EC2" w:rsidRDefault="00126EC2">
+    <w:p w14:paraId="57AE73BF" w14:textId="77777777" w:rsidR="0077039D" w:rsidRDefault="0077039D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D75EB9" w14:textId="77777777" w:rsidR="00126EC2" w:rsidRDefault="00126EC2">
+    <w:p w14:paraId="144BBC98" w14:textId="77777777" w:rsidR="0077039D" w:rsidRDefault="0077039D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="05667B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
@@ -18632,63 +23522,64 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
     <w:rsid w:val="00001525"/>
     <w:rsid w:val="00022DAB"/>
     <w:rsid w:val="00026C1D"/>
     <w:rsid w:val="00030A77"/>
     <w:rsid w:val="000378C5"/>
     <w:rsid w:val="000431BB"/>
     <w:rsid w:val="000446CD"/>
     <w:rsid w:val="0004673D"/>
     <w:rsid w:val="000567C7"/>
     <w:rsid w:val="00062D84"/>
     <w:rsid w:val="0006392C"/>
     <w:rsid w:val="00064AD6"/>
     <w:rsid w:val="00067C2F"/>
     <w:rsid w:val="000755D8"/>
     <w:rsid w:val="0007583C"/>
     <w:rsid w:val="00082813"/>
     <w:rsid w:val="00082AF9"/>
     <w:rsid w:val="0009241C"/>
     <w:rsid w:val="000A37E4"/>
     <w:rsid w:val="000B00DE"/>
     <w:rsid w:val="000B3B99"/>
+    <w:rsid w:val="000B5D3F"/>
     <w:rsid w:val="000C0381"/>
     <w:rsid w:val="000C07F5"/>
     <w:rsid w:val="000C778A"/>
     <w:rsid w:val="000C7D92"/>
+    <w:rsid w:val="000D2A12"/>
     <w:rsid w:val="000F4F9B"/>
     <w:rsid w:val="000F5814"/>
     <w:rsid w:val="000F755E"/>
     <w:rsid w:val="00105DFC"/>
     <w:rsid w:val="0011234E"/>
     <w:rsid w:val="001136E0"/>
     <w:rsid w:val="0011583F"/>
     <w:rsid w:val="00121B0B"/>
-    <w:rsid w:val="00126EC2"/>
     <w:rsid w:val="00135A6A"/>
     <w:rsid w:val="001443B2"/>
     <w:rsid w:val="00146B07"/>
     <w:rsid w:val="0015001B"/>
     <w:rsid w:val="001505E8"/>
     <w:rsid w:val="00157D1E"/>
     <w:rsid w:val="00160D39"/>
     <w:rsid w:val="00160FFA"/>
     <w:rsid w:val="001612CF"/>
     <w:rsid w:val="001633DA"/>
     <w:rsid w:val="001739E1"/>
     <w:rsid w:val="001759DC"/>
     <w:rsid w:val="00175B8E"/>
     <w:rsid w:val="00176EA7"/>
     <w:rsid w:val="001805D1"/>
     <w:rsid w:val="00180FE8"/>
     <w:rsid w:val="00193443"/>
     <w:rsid w:val="00197C25"/>
     <w:rsid w:val="001A1DB9"/>
     <w:rsid w:val="001A1E20"/>
     <w:rsid w:val="001B040D"/>
     <w:rsid w:val="001B4BA5"/>
     <w:rsid w:val="001B57D7"/>
     <w:rsid w:val="001B5BA9"/>
     <w:rsid w:val="001B62C6"/>
@@ -18757,75 +23648,79 @@
     <w:rsid w:val="002F19CF"/>
     <w:rsid w:val="002F301D"/>
     <w:rsid w:val="002F3B7A"/>
     <w:rsid w:val="00300803"/>
     <w:rsid w:val="00303AF2"/>
     <w:rsid w:val="00307A10"/>
     <w:rsid w:val="00310062"/>
     <w:rsid w:val="00310076"/>
     <w:rsid w:val="00310997"/>
     <w:rsid w:val="00323C8C"/>
     <w:rsid w:val="00324737"/>
     <w:rsid w:val="00330A80"/>
     <w:rsid w:val="00332EF5"/>
     <w:rsid w:val="00333F67"/>
     <w:rsid w:val="00336E6F"/>
     <w:rsid w:val="0033703D"/>
     <w:rsid w:val="003373FF"/>
     <w:rsid w:val="00340123"/>
     <w:rsid w:val="00341FA9"/>
     <w:rsid w:val="003442A6"/>
     <w:rsid w:val="003461A6"/>
     <w:rsid w:val="00360425"/>
     <w:rsid w:val="00367748"/>
     <w:rsid w:val="003717CE"/>
     <w:rsid w:val="003767BB"/>
+    <w:rsid w:val="00382346"/>
     <w:rsid w:val="00383052"/>
     <w:rsid w:val="00391786"/>
     <w:rsid w:val="00393EF4"/>
+    <w:rsid w:val="003942D2"/>
     <w:rsid w:val="00394CC3"/>
     <w:rsid w:val="00394F02"/>
     <w:rsid w:val="0039674C"/>
     <w:rsid w:val="00396CAB"/>
     <w:rsid w:val="003A0238"/>
     <w:rsid w:val="003A1C29"/>
     <w:rsid w:val="003A575D"/>
     <w:rsid w:val="003B22DE"/>
     <w:rsid w:val="003B58B2"/>
     <w:rsid w:val="003B63CB"/>
     <w:rsid w:val="003B63F7"/>
     <w:rsid w:val="003B7032"/>
     <w:rsid w:val="003C280F"/>
     <w:rsid w:val="003C4862"/>
     <w:rsid w:val="003C56B7"/>
     <w:rsid w:val="003C7E88"/>
     <w:rsid w:val="003D1393"/>
+    <w:rsid w:val="003D5216"/>
     <w:rsid w:val="003E0FF0"/>
     <w:rsid w:val="003E41E8"/>
     <w:rsid w:val="003E75C8"/>
     <w:rsid w:val="003F0163"/>
     <w:rsid w:val="003F61BE"/>
+    <w:rsid w:val="00412F48"/>
     <w:rsid w:val="0042171F"/>
     <w:rsid w:val="00423556"/>
     <w:rsid w:val="00424502"/>
     <w:rsid w:val="00424EF8"/>
     <w:rsid w:val="004301DD"/>
     <w:rsid w:val="004364AC"/>
     <w:rsid w:val="00437593"/>
     <w:rsid w:val="004403DA"/>
     <w:rsid w:val="0044065A"/>
     <w:rsid w:val="00447ACF"/>
     <w:rsid w:val="00451D08"/>
     <w:rsid w:val="00455A4A"/>
     <w:rsid w:val="004610D7"/>
     <w:rsid w:val="0046113B"/>
     <w:rsid w:val="00462FEE"/>
     <w:rsid w:val="00463446"/>
     <w:rsid w:val="0046522E"/>
     <w:rsid w:val="00466102"/>
     <w:rsid w:val="004668E1"/>
     <w:rsid w:val="00471AA3"/>
     <w:rsid w:val="00473253"/>
     <w:rsid w:val="0047520C"/>
     <w:rsid w:val="00476306"/>
     <w:rsid w:val="00480F32"/>
     <w:rsid w:val="004825D6"/>
@@ -18877,271 +23772,278 @@
     <w:rsid w:val="00547C92"/>
     <w:rsid w:val="00551012"/>
     <w:rsid w:val="00552A00"/>
     <w:rsid w:val="005541AE"/>
     <w:rsid w:val="005554D1"/>
     <w:rsid w:val="00560C46"/>
     <w:rsid w:val="005622C2"/>
     <w:rsid w:val="00562627"/>
     <w:rsid w:val="0057056E"/>
     <w:rsid w:val="005709DF"/>
     <w:rsid w:val="00574A23"/>
     <w:rsid w:val="00575636"/>
     <w:rsid w:val="005758AE"/>
     <w:rsid w:val="005823A5"/>
     <w:rsid w:val="00585CFB"/>
     <w:rsid w:val="005903A8"/>
     <w:rsid w:val="00590A2C"/>
     <w:rsid w:val="005910D6"/>
     <w:rsid w:val="00591581"/>
     <w:rsid w:val="005942B1"/>
     <w:rsid w:val="005A169A"/>
     <w:rsid w:val="005A2973"/>
     <w:rsid w:val="005A3B17"/>
     <w:rsid w:val="005A3F5D"/>
     <w:rsid w:val="005B2A3D"/>
+    <w:rsid w:val="005B5691"/>
     <w:rsid w:val="005B62AB"/>
     <w:rsid w:val="005B69F7"/>
     <w:rsid w:val="005B6B07"/>
     <w:rsid w:val="005C165B"/>
     <w:rsid w:val="005C45AD"/>
     <w:rsid w:val="005C753F"/>
     <w:rsid w:val="005D0571"/>
     <w:rsid w:val="005D1AD8"/>
     <w:rsid w:val="005D225F"/>
     <w:rsid w:val="005D421E"/>
     <w:rsid w:val="005D4303"/>
     <w:rsid w:val="005D7788"/>
     <w:rsid w:val="005D7C00"/>
     <w:rsid w:val="005E2123"/>
     <w:rsid w:val="005E7261"/>
     <w:rsid w:val="005F0F19"/>
     <w:rsid w:val="005F394E"/>
     <w:rsid w:val="00602057"/>
     <w:rsid w:val="00602A0B"/>
     <w:rsid w:val="00604658"/>
     <w:rsid w:val="00610B3D"/>
     <w:rsid w:val="00611A1D"/>
     <w:rsid w:val="00612D3E"/>
     <w:rsid w:val="00616D1F"/>
     <w:rsid w:val="0061751D"/>
     <w:rsid w:val="00617F6E"/>
     <w:rsid w:val="006230E6"/>
     <w:rsid w:val="00624119"/>
     <w:rsid w:val="00624BDF"/>
     <w:rsid w:val="006255DE"/>
     <w:rsid w:val="00627503"/>
     <w:rsid w:val="0063036B"/>
     <w:rsid w:val="0063190F"/>
     <w:rsid w:val="00635BD1"/>
+    <w:rsid w:val="00643D8F"/>
     <w:rsid w:val="00645AD2"/>
     <w:rsid w:val="00652D60"/>
     <w:rsid w:val="00657B2A"/>
     <w:rsid w:val="00660F1B"/>
     <w:rsid w:val="006629A4"/>
     <w:rsid w:val="00663C91"/>
     <w:rsid w:val="00665A95"/>
     <w:rsid w:val="00666593"/>
     <w:rsid w:val="006709A5"/>
     <w:rsid w:val="00671F03"/>
     <w:rsid w:val="00680B3F"/>
     <w:rsid w:val="00682FCB"/>
     <w:rsid w:val="006847AB"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="006909E0"/>
     <w:rsid w:val="00692F71"/>
     <w:rsid w:val="00693B13"/>
     <w:rsid w:val="00695ACA"/>
     <w:rsid w:val="00696944"/>
     <w:rsid w:val="006A751C"/>
     <w:rsid w:val="006A7EE2"/>
     <w:rsid w:val="006B1E2A"/>
     <w:rsid w:val="006B254B"/>
     <w:rsid w:val="006C0984"/>
     <w:rsid w:val="006C3637"/>
     <w:rsid w:val="006C5947"/>
     <w:rsid w:val="006D1556"/>
     <w:rsid w:val="006D219C"/>
     <w:rsid w:val="006D7214"/>
     <w:rsid w:val="006E1608"/>
     <w:rsid w:val="006E252C"/>
-    <w:rsid w:val="006E2971"/>
     <w:rsid w:val="006E2C23"/>
     <w:rsid w:val="006E37D1"/>
     <w:rsid w:val="006E5FA1"/>
     <w:rsid w:val="006E773F"/>
     <w:rsid w:val="006F1B93"/>
     <w:rsid w:val="00704DA2"/>
     <w:rsid w:val="00720E5C"/>
     <w:rsid w:val="00724837"/>
     <w:rsid w:val="00735898"/>
     <w:rsid w:val="007402BD"/>
     <w:rsid w:val="00744D6B"/>
     <w:rsid w:val="00745373"/>
     <w:rsid w:val="0075210E"/>
+    <w:rsid w:val="007534D2"/>
     <w:rsid w:val="00754B01"/>
     <w:rsid w:val="007573DE"/>
     <w:rsid w:val="00761775"/>
     <w:rsid w:val="00763A37"/>
     <w:rsid w:val="0077039D"/>
     <w:rsid w:val="0077088A"/>
     <w:rsid w:val="0077238D"/>
     <w:rsid w:val="00776298"/>
     <w:rsid w:val="00777029"/>
     <w:rsid w:val="007833A8"/>
     <w:rsid w:val="007844D4"/>
     <w:rsid w:val="00785BEC"/>
     <w:rsid w:val="00786706"/>
     <w:rsid w:val="00791CDF"/>
     <w:rsid w:val="00794007"/>
     <w:rsid w:val="00794146"/>
     <w:rsid w:val="00794A06"/>
     <w:rsid w:val="007A39EE"/>
     <w:rsid w:val="007A6290"/>
     <w:rsid w:val="007C03A0"/>
     <w:rsid w:val="007C0A49"/>
     <w:rsid w:val="007C0C1C"/>
     <w:rsid w:val="007C418A"/>
     <w:rsid w:val="007C6D96"/>
     <w:rsid w:val="007D1273"/>
     <w:rsid w:val="007E09E3"/>
     <w:rsid w:val="007E4652"/>
     <w:rsid w:val="007E4EB4"/>
     <w:rsid w:val="007E5074"/>
     <w:rsid w:val="007E69AD"/>
     <w:rsid w:val="007F3C0E"/>
     <w:rsid w:val="007F5737"/>
+    <w:rsid w:val="008009A1"/>
     <w:rsid w:val="00801438"/>
+    <w:rsid w:val="00804665"/>
     <w:rsid w:val="0080599E"/>
     <w:rsid w:val="00805EC2"/>
+    <w:rsid w:val="008068EC"/>
     <w:rsid w:val="008072BB"/>
     <w:rsid w:val="0081478F"/>
     <w:rsid w:val="0081484F"/>
     <w:rsid w:val="008201DA"/>
     <w:rsid w:val="00826133"/>
     <w:rsid w:val="00826F31"/>
     <w:rsid w:val="00830090"/>
     <w:rsid w:val="00831CAB"/>
     <w:rsid w:val="0083781D"/>
     <w:rsid w:val="00841161"/>
     <w:rsid w:val="00842D4E"/>
     <w:rsid w:val="00844B74"/>
     <w:rsid w:val="00844ED5"/>
     <w:rsid w:val="008459EA"/>
     <w:rsid w:val="00851B0C"/>
     <w:rsid w:val="00851FD2"/>
     <w:rsid w:val="0085348A"/>
     <w:rsid w:val="00855A18"/>
     <w:rsid w:val="00860201"/>
     <w:rsid w:val="0086144A"/>
     <w:rsid w:val="00866A5C"/>
     <w:rsid w:val="0086742F"/>
     <w:rsid w:val="00871D91"/>
     <w:rsid w:val="0087361D"/>
     <w:rsid w:val="00875522"/>
     <w:rsid w:val="00877BFC"/>
     <w:rsid w:val="00882E97"/>
     <w:rsid w:val="00883407"/>
     <w:rsid w:val="008904A4"/>
     <w:rsid w:val="0089153B"/>
     <w:rsid w:val="0089182C"/>
     <w:rsid w:val="00891F11"/>
     <w:rsid w:val="008A38C6"/>
     <w:rsid w:val="008A513C"/>
     <w:rsid w:val="008A5B79"/>
     <w:rsid w:val="008B39C6"/>
     <w:rsid w:val="008B5C6C"/>
     <w:rsid w:val="008B5FF0"/>
     <w:rsid w:val="008C33B1"/>
     <w:rsid w:val="008C69BA"/>
     <w:rsid w:val="008C7C4F"/>
-    <w:rsid w:val="008D2CD4"/>
     <w:rsid w:val="008D31BC"/>
     <w:rsid w:val="008E275C"/>
     <w:rsid w:val="008E609E"/>
     <w:rsid w:val="008F00B3"/>
     <w:rsid w:val="008F463C"/>
     <w:rsid w:val="009127A0"/>
     <w:rsid w:val="009170CE"/>
     <w:rsid w:val="009175C2"/>
     <w:rsid w:val="00927A58"/>
     <w:rsid w:val="00931A9D"/>
     <w:rsid w:val="00932631"/>
     <w:rsid w:val="0094237F"/>
     <w:rsid w:val="009440B0"/>
     <w:rsid w:val="0094554F"/>
     <w:rsid w:val="00946D85"/>
     <w:rsid w:val="00960301"/>
     <w:rsid w:val="009611EB"/>
     <w:rsid w:val="00964FD9"/>
     <w:rsid w:val="00965B10"/>
+    <w:rsid w:val="00970185"/>
     <w:rsid w:val="00971879"/>
     <w:rsid w:val="00971B26"/>
     <w:rsid w:val="00974546"/>
     <w:rsid w:val="009855D1"/>
     <w:rsid w:val="00990B9C"/>
     <w:rsid w:val="00990F16"/>
     <w:rsid w:val="0099168C"/>
     <w:rsid w:val="00993BBF"/>
     <w:rsid w:val="00996B14"/>
     <w:rsid w:val="009A174C"/>
     <w:rsid w:val="009A240A"/>
     <w:rsid w:val="009A49E5"/>
     <w:rsid w:val="009A6416"/>
     <w:rsid w:val="009B1EA3"/>
     <w:rsid w:val="009B3155"/>
     <w:rsid w:val="009B61D7"/>
     <w:rsid w:val="009C28A4"/>
     <w:rsid w:val="009C40D9"/>
     <w:rsid w:val="009C5CCC"/>
     <w:rsid w:val="009C7DBC"/>
     <w:rsid w:val="009D66C0"/>
     <w:rsid w:val="009E1615"/>
     <w:rsid w:val="009E1A88"/>
     <w:rsid w:val="009E7AA4"/>
     <w:rsid w:val="009F51D2"/>
     <w:rsid w:val="00A06FD1"/>
     <w:rsid w:val="00A12034"/>
     <w:rsid w:val="00A13DB8"/>
+    <w:rsid w:val="00A162AB"/>
     <w:rsid w:val="00A201F7"/>
     <w:rsid w:val="00A24013"/>
     <w:rsid w:val="00A27BBF"/>
     <w:rsid w:val="00A33608"/>
     <w:rsid w:val="00A33EF0"/>
     <w:rsid w:val="00A34A62"/>
     <w:rsid w:val="00A35A84"/>
     <w:rsid w:val="00A35B42"/>
     <w:rsid w:val="00A362BF"/>
     <w:rsid w:val="00A40BE7"/>
     <w:rsid w:val="00A428C1"/>
     <w:rsid w:val="00A50B60"/>
     <w:rsid w:val="00A520BE"/>
     <w:rsid w:val="00A610B9"/>
     <w:rsid w:val="00A62836"/>
     <w:rsid w:val="00A64607"/>
     <w:rsid w:val="00A65B23"/>
     <w:rsid w:val="00A7231B"/>
+    <w:rsid w:val="00A73D24"/>
     <w:rsid w:val="00A82A21"/>
     <w:rsid w:val="00A83C5F"/>
     <w:rsid w:val="00A85AD3"/>
     <w:rsid w:val="00A85FA0"/>
     <w:rsid w:val="00A90151"/>
     <w:rsid w:val="00A943D0"/>
     <w:rsid w:val="00A9487B"/>
     <w:rsid w:val="00A95D19"/>
     <w:rsid w:val="00A96681"/>
     <w:rsid w:val="00AA0C44"/>
     <w:rsid w:val="00AA2B3D"/>
     <w:rsid w:val="00AA61C2"/>
     <w:rsid w:val="00AA7605"/>
     <w:rsid w:val="00AB153D"/>
     <w:rsid w:val="00AB3780"/>
     <w:rsid w:val="00AC1F32"/>
     <w:rsid w:val="00AC36AD"/>
     <w:rsid w:val="00AC6964"/>
     <w:rsid w:val="00AD0497"/>
     <w:rsid w:val="00AD0C4E"/>
     <w:rsid w:val="00AD13E8"/>
     <w:rsid w:val="00AD527B"/>
     <w:rsid w:val="00AD5A94"/>
     <w:rsid w:val="00AE1EC5"/>
     <w:rsid w:val="00AE32E7"/>
@@ -19158,110 +24060,120 @@
     <w:rsid w:val="00B17D16"/>
     <w:rsid w:val="00B23572"/>
     <w:rsid w:val="00B263E6"/>
     <w:rsid w:val="00B2774B"/>
     <w:rsid w:val="00B27FB1"/>
     <w:rsid w:val="00B326CD"/>
     <w:rsid w:val="00B3550D"/>
     <w:rsid w:val="00B365A7"/>
     <w:rsid w:val="00B41E6F"/>
     <w:rsid w:val="00B4319F"/>
     <w:rsid w:val="00B4472F"/>
     <w:rsid w:val="00B469EC"/>
     <w:rsid w:val="00B47214"/>
     <w:rsid w:val="00B47693"/>
     <w:rsid w:val="00B5252C"/>
     <w:rsid w:val="00B559FF"/>
     <w:rsid w:val="00B57AF0"/>
     <w:rsid w:val="00B618A5"/>
     <w:rsid w:val="00B7058E"/>
     <w:rsid w:val="00B80381"/>
     <w:rsid w:val="00B803F0"/>
     <w:rsid w:val="00B829A8"/>
     <w:rsid w:val="00B82E21"/>
     <w:rsid w:val="00B83C17"/>
     <w:rsid w:val="00B86AEF"/>
+    <w:rsid w:val="00B95BFD"/>
+    <w:rsid w:val="00B9704E"/>
     <w:rsid w:val="00BA36D5"/>
     <w:rsid w:val="00BA3A3B"/>
     <w:rsid w:val="00BA5906"/>
     <w:rsid w:val="00BB0436"/>
     <w:rsid w:val="00BB0714"/>
     <w:rsid w:val="00BC1D35"/>
     <w:rsid w:val="00BC31D0"/>
     <w:rsid w:val="00BC6990"/>
     <w:rsid w:val="00BC79AB"/>
     <w:rsid w:val="00BD0DDF"/>
     <w:rsid w:val="00BD16D5"/>
     <w:rsid w:val="00BD7B24"/>
     <w:rsid w:val="00BE0608"/>
     <w:rsid w:val="00BE1955"/>
     <w:rsid w:val="00BF3169"/>
     <w:rsid w:val="00BF6E17"/>
     <w:rsid w:val="00C01FBC"/>
     <w:rsid w:val="00C02F7C"/>
     <w:rsid w:val="00C07C2C"/>
     <w:rsid w:val="00C11D94"/>
     <w:rsid w:val="00C12166"/>
     <w:rsid w:val="00C14C3B"/>
     <w:rsid w:val="00C16D52"/>
     <w:rsid w:val="00C21BFC"/>
     <w:rsid w:val="00C2304D"/>
     <w:rsid w:val="00C26DD9"/>
     <w:rsid w:val="00C30591"/>
+    <w:rsid w:val="00C34B59"/>
     <w:rsid w:val="00C356BA"/>
     <w:rsid w:val="00C36305"/>
     <w:rsid w:val="00C364C4"/>
     <w:rsid w:val="00C4108F"/>
     <w:rsid w:val="00C42FC2"/>
     <w:rsid w:val="00C457AB"/>
     <w:rsid w:val="00C473A4"/>
     <w:rsid w:val="00C53D6F"/>
     <w:rsid w:val="00C5510D"/>
     <w:rsid w:val="00C72C92"/>
     <w:rsid w:val="00C74E1A"/>
+    <w:rsid w:val="00C81619"/>
     <w:rsid w:val="00C8190C"/>
     <w:rsid w:val="00C83CDD"/>
     <w:rsid w:val="00C90D9D"/>
     <w:rsid w:val="00C92C07"/>
     <w:rsid w:val="00C968DD"/>
     <w:rsid w:val="00C9782B"/>
     <w:rsid w:val="00CA3C27"/>
+    <w:rsid w:val="00CB07E4"/>
     <w:rsid w:val="00CB1BB2"/>
     <w:rsid w:val="00CC5972"/>
     <w:rsid w:val="00CC6F47"/>
+    <w:rsid w:val="00CE0E54"/>
     <w:rsid w:val="00CE7D5B"/>
     <w:rsid w:val="00CF0AAC"/>
     <w:rsid w:val="00CF0F9B"/>
+    <w:rsid w:val="00CF4822"/>
     <w:rsid w:val="00D10672"/>
+    <w:rsid w:val="00D10E12"/>
     <w:rsid w:val="00D11FCC"/>
     <w:rsid w:val="00D12A3B"/>
     <w:rsid w:val="00D157B8"/>
+    <w:rsid w:val="00D1646B"/>
     <w:rsid w:val="00D179C1"/>
     <w:rsid w:val="00D259F5"/>
     <w:rsid w:val="00D25E68"/>
     <w:rsid w:val="00D2619D"/>
     <w:rsid w:val="00D26F06"/>
+    <w:rsid w:val="00D27987"/>
     <w:rsid w:val="00D32007"/>
     <w:rsid w:val="00D358E3"/>
     <w:rsid w:val="00D369BC"/>
     <w:rsid w:val="00D3752E"/>
     <w:rsid w:val="00D42E10"/>
     <w:rsid w:val="00D450FA"/>
     <w:rsid w:val="00D4747C"/>
     <w:rsid w:val="00D53C75"/>
     <w:rsid w:val="00D56BF8"/>
     <w:rsid w:val="00D57065"/>
     <w:rsid w:val="00D57B29"/>
     <w:rsid w:val="00D61AE4"/>
     <w:rsid w:val="00D63DB8"/>
     <w:rsid w:val="00D67F9E"/>
     <w:rsid w:val="00D72700"/>
     <w:rsid w:val="00D734EE"/>
     <w:rsid w:val="00D74243"/>
     <w:rsid w:val="00D7472F"/>
     <w:rsid w:val="00D81E66"/>
     <w:rsid w:val="00D839E2"/>
     <w:rsid w:val="00D84DCD"/>
     <w:rsid w:val="00D850EB"/>
     <w:rsid w:val="00D9003D"/>
     <w:rsid w:val="00DA16ED"/>
     <w:rsid w:val="00DA4906"/>
@@ -19270,65 +24182,67 @@
     <w:rsid w:val="00DB3810"/>
     <w:rsid w:val="00DC0D7F"/>
     <w:rsid w:val="00DC39DC"/>
     <w:rsid w:val="00DC53A0"/>
     <w:rsid w:val="00DC6CF1"/>
     <w:rsid w:val="00DC72B8"/>
     <w:rsid w:val="00DD179D"/>
     <w:rsid w:val="00DD2C18"/>
     <w:rsid w:val="00DE2CE4"/>
     <w:rsid w:val="00DE3A67"/>
     <w:rsid w:val="00DE3EB6"/>
     <w:rsid w:val="00DE7A3E"/>
     <w:rsid w:val="00DE7EBC"/>
     <w:rsid w:val="00DF3CF0"/>
     <w:rsid w:val="00DF4D65"/>
     <w:rsid w:val="00DF74EC"/>
     <w:rsid w:val="00E00CE1"/>
     <w:rsid w:val="00E01E5F"/>
     <w:rsid w:val="00E033DE"/>
     <w:rsid w:val="00E05E1B"/>
     <w:rsid w:val="00E1249C"/>
     <w:rsid w:val="00E1380C"/>
     <w:rsid w:val="00E1755D"/>
     <w:rsid w:val="00E2004E"/>
     <w:rsid w:val="00E20090"/>
+    <w:rsid w:val="00E22A73"/>
     <w:rsid w:val="00E2553A"/>
     <w:rsid w:val="00E33D72"/>
     <w:rsid w:val="00E34F41"/>
     <w:rsid w:val="00E3512D"/>
     <w:rsid w:val="00E36F58"/>
     <w:rsid w:val="00E37B30"/>
     <w:rsid w:val="00E40EA1"/>
     <w:rsid w:val="00E420C2"/>
     <w:rsid w:val="00E5513A"/>
     <w:rsid w:val="00E723A2"/>
     <w:rsid w:val="00E76A0E"/>
     <w:rsid w:val="00E76D81"/>
     <w:rsid w:val="00E80EE6"/>
     <w:rsid w:val="00E845F7"/>
     <w:rsid w:val="00E8553F"/>
+    <w:rsid w:val="00E90F6C"/>
     <w:rsid w:val="00E9172E"/>
     <w:rsid w:val="00E934FB"/>
     <w:rsid w:val="00EA3193"/>
     <w:rsid w:val="00EA3DED"/>
     <w:rsid w:val="00EA4CF7"/>
     <w:rsid w:val="00EB087C"/>
     <w:rsid w:val="00EB26F4"/>
     <w:rsid w:val="00EB4209"/>
     <w:rsid w:val="00EB6A1B"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EC3869"/>
     <w:rsid w:val="00EC3D76"/>
     <w:rsid w:val="00EC7413"/>
     <w:rsid w:val="00ED6721"/>
     <w:rsid w:val="00ED7B46"/>
     <w:rsid w:val="00EE5B94"/>
     <w:rsid w:val="00EE5CE7"/>
     <w:rsid w:val="00F02097"/>
     <w:rsid w:val="00F03CD2"/>
     <w:rsid w:val="00F04F2C"/>
     <w:rsid w:val="00F06A9A"/>
     <w:rsid w:val="00F24442"/>
     <w:rsid w:val="00F2646C"/>
     <w:rsid w:val="00F26708"/>
     <w:rsid w:val="00F2720D"/>
@@ -27751,76 +32665,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2856A3-94D4-4078-AE69-8857B6040648}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1224</Words>
-  <Characters>6980</Characters>
+  <Words>1329</Words>
+  <Characters>6876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8188</CharactersWithSpaces>
+  <CharactersWithSpaces>8189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>