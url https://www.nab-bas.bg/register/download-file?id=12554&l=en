--- v0 (2025-10-17)
+++ v1 (2026-06-23)
@@ -5,3303 +5,39752 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2CC29196" w14:textId="07A398E7" w:rsidR="006C3637" w:rsidRPr="006235C3" w:rsidRDefault="006235C3" w:rsidP="00307E7E">
+    <w:p w14:paraId="3A6F58E9" w14:textId="168CED55" w:rsidR="00ED1CB4" w:rsidRPr="00044CD9" w:rsidRDefault="00044CD9" w:rsidP="003D5B44">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SCOPE 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МЛ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF5B2B8" w14:textId="319B8874" w:rsidR="00ED1CB4" w:rsidRPr="00A1532F" w:rsidRDefault="00ED1CB4" w:rsidP="003D5B44">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sofia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D131BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D131BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161FE6E8" w14:textId="77777777" w:rsidR="00761FA6" w:rsidRPr="00761FA6" w:rsidRDefault="00761FA6" w:rsidP="00D131BE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00761FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INDEPENDENT MEDICAL-DIAGNOSTIC LABORATORY - RAMUS LTD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439AE7AE" w14:textId="77777777" w:rsidR="00761FA6" w:rsidRDefault="00761FA6" w:rsidP="00761FA6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00761FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEDICAL LABORATORY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED2456D" w14:textId="452D4FF5" w:rsidR="00ED1CB4" w:rsidRDefault="00761FA6" w:rsidP="00BC1474">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00761FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AT THE INDEPENDENT MEDICAL-DIAGNOSTIC LABORATORY - RAMUS LTD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F313729" w14:textId="77777777" w:rsidR="00761FA6" w:rsidRPr="00691478" w:rsidRDefault="00761FA6" w:rsidP="00761FA6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Management address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>527</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>, Sofia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Oborishte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> District,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Angista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Str</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFAF4AF" w14:textId="426559A8" w:rsidR="00BC1474" w:rsidRDefault="00761FA6" w:rsidP="00761FA6">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Laboratory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">SCOPE 5 </w:t>
+        </w:rPr>
+        <w:t>1592</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sofia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>МЛ</w:t>
+        </w:rPr>
+        <w:t>Iskar District</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691478">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 Kapitan Dimitar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Spisarevski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Str.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1CB4" w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB385FE" w14:textId="02862967" w:rsidR="006C3637" w:rsidRPr="00BC19E6" w:rsidRDefault="006C3637" w:rsidP="00307E7E">
+    <w:p w14:paraId="69A06D35" w14:textId="4989B158" w:rsidR="00ED1CB4" w:rsidRPr="00A1532F" w:rsidRDefault="00ED1CB4" w:rsidP="00761FA6">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C403595" w14:textId="5BEA820E" w:rsidR="00841A8C" w:rsidRPr="00FA2DB6" w:rsidRDefault="00ED1CB4" w:rsidP="00BC1474">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1532F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:iCs/>
-[...62 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...244 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>To perform testing of:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="85" w:type="dxa"/>
-          <w:right w:w="28" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="4283"/>
+        <w:gridCol w:w="2612"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C829AC" w:rsidRPr="00075044" w14:paraId="4805E9D6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9445" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0833D884" w14:textId="007BE4F2" w:rsidR="00C829AC" w:rsidRPr="00075044" w:rsidRDefault="00C829AC" w:rsidP="00C829AC">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>scope:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C829AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Fixed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="55CCE348" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66545890" w14:textId="3BE03FBE" w:rsidR="00075044" w:rsidRPr="00075044" w:rsidRDefault="00075044" w:rsidP="00075044">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08CB79D2" w14:textId="78CE3CAD" w:rsidR="00075044" w:rsidRPr="00075044" w:rsidRDefault="00075044" w:rsidP="00075044">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tested products</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7024AB92" w14:textId="1AFAB767" w:rsidR="00075044" w:rsidRPr="00075044" w:rsidRDefault="00075044" w:rsidP="00075044">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Type of test/Characteristic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D6F048" w14:textId="00D64084" w:rsidR="00075044" w:rsidRPr="00981B7B" w:rsidRDefault="00981B7B" w:rsidP="00075044">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Tahoma" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00981B7B">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Test methods/analytical procedures and principle/equipment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3F7ACCFE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303814ED" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7287A4C8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C980F2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45649A28" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="35695E8E" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40270EA3" w14:textId="30F757F2" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00075044">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Area</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Bodytext2Bold"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laboratory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hematology, Coagulation, Biochemistry, Metabolites, Immunology, Hormones, Tumor markers, Infectious disease markers, Virology, DNA isolation, Protein electrophoresis, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Urin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">е </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>analysis, Other tests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="603438AD" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="265D312C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hematology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6185A404" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6F40EE" w14:textId="31D7C491" w:rsidR="005C237D" w:rsidRPr="00981B7B" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1ABC83" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Blood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BE9D19" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1 CBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9D81B4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>OI-08-SOP-017-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7D88D5DF" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF20E2F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07170E06" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A81B3B4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.1 HGB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD7CAB7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="27040F9C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0581D4E9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60D19CB9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64765A3E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.2 RBC abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B70F216" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="76524079" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D79070" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CCFE71" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="444A0227" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>HCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6641687C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="72D14D53" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C806395" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74792E42" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67F07FBA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.4 MCV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1060F630" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0E1963EA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62906AB4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="595A577A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DAC639" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.5 MCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F36FEB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2FD6C143" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1ABDCE" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF071B6" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06471FEC" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.6 MCHC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71A05B2D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0E22A734" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1012D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73571361" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8F6FFD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.1.7 RDW-CV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC83194" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="02043B34" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62751E5A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="421A3FD5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="040F9FC1" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.8 PLT abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66706CA1" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="22EE5404" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="775FDDC7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33CC1BB9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38505F80" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.9 MPV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6C7C6D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4758AC3F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C19DF04" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778D73D1" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A11130" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.10 PDW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="261D2672" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="05FF926C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD4B5A5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E493CBB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAB97D8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.11 WBC abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13ECFF01" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6EBDB11A" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A0F088" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11386D32" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC1DE32" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2 Automated differential WBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7476057E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3F30FE91" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4015DF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B940DB6" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DEE923" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.1 NEU abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A2E4D0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="75015652" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A2D605" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F95362" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1200C114" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.2 NEU %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41FBD403" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7A221B15" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5982D2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37FC9605" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70140E96" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.3 BASO abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C80895A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="48E07D66" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0975E939" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B80D51A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="687BEC0F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.4 BASO %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751BDC54" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="31E78AFE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="673787B2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585DA91B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2D4ACD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.5 EO abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="109B53B9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="22CFE0DF" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC0140" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58B8F6" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29BC7E80" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.6 EO %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4DB2C4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2B71A5E7" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF2926C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E7F0AE" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34092CF0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.7 MO abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0DB1FA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3321C62C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F65FD7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C79B8A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA6CE35" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.8 MO %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09418F43" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4A4C9ED4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BC4EBE" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="202590D0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C314178" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.9 LYM abs count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68A9847D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="45D3B433" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787608AC" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6337B0A2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A802452" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.2.10 LYM %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50FE4617" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="68D590E0" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B4EC2E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Coagulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="10DDD7AA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6423DE5A" w14:textId="3D9CAF1E" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1621FF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plasma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2324C8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.1 PT sec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2246CAC6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-04-SOP-017-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="30040180" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A73E0C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1004090F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05DC4EDB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.1.1 PT %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC9E931" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="752070AF" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24BA595A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C02A0F9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE62AAE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.1.2 PT INR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38000DDC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0FC9B664" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="788FD984" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4198852E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="133A02AA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>aPTT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3384FC24" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-01-SOP-017-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4577C833" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4866CE7A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0C0858" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07A8F2A3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.3 Fibrinogen (Clauss method)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77710272" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-02-SOP-017-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6597528A" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F481EE0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD542C1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6EB59E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.4 D-dimer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A172A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-05-SOP-017-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="1BC617FB" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79465F61" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Biochemistry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="21DCE9FA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1992C8E2" w14:textId="3EF6D8F8" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3151A1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Blood</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12156AED" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB3CCFB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.1 HbA1c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECB8C94" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-35-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Varian II Turbo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0651966C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3308D7FD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C9226F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003ABC18" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684E87EF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C1C3E7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F85423E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464B2FBF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D738974" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646D0386" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452D2A75" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C2B13A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7815FF65" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EF3B34F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6632D402" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FC49BC" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A5988C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DA183E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E0ACC8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01515F95" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CC9266" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28192089" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6701DFB4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEFD9DD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0585D0CD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A7EFF5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AAD7FA4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D069750" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E79EA4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BDFDD5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BF786C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337B88E0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7552D947" w14:textId="253EBCDA" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="066666DE" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.2 Glucose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2184FFAF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-13-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4D7BAE17" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03046968" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A31F6C" w14:textId="624CC25C" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF97030" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.3 Total protein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2551C83E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-12-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="45E0DCE6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD291B5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="552C8F11" w14:textId="4AC98C29" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29794F80" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.4 Albumin (electrophoresis %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEBB08D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">OI-04-SOP-028-ML, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1C95EDA7" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E874EED" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07EBBF1B" w14:textId="64AA3F32" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F1C96" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.5 Creatinine (Jaffe method)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30C8A605" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-09-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2667B40E" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECADF5B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07E78F09" w14:textId="3150072C" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5967121A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.6 Urea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="622E545F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">OI-11-SOP-028-ML, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="44CF973C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73733401" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259F100A" w14:textId="1730A0E6" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623704E8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.7 Uric acid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73C417BD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-20-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7C822039" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE9B016" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22152D49" w14:textId="2255A08E" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21771593" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.8 Total cholesterol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708369E3" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-24-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5D4855AC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="271B272A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57BA44DB" w14:textId="0AD4D964" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF07428" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.9 HDL-cholesterol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A4D9E7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-27-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="670E9678" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0B90C2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45BD442F" w14:textId="622DE87B" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08ED9386" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.10 Direct LDL-cholesterol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4123FE" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-02-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3A354C23" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35AF7992" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27D7B92C" w14:textId="5889F94B" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E78C60" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.11 Triglycerides</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63010BF9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-15-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2A4E87DC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B6BE25" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A96CB4" w14:textId="104D5C41" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18BC1860" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.12 Total bilirubin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FFCC55" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-17-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="348D391D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21BED87F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="318434E3" w14:textId="27944940" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37EDBD82" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.13 Direct=conjugated bilirubin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="368C0449" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-18-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="307BF4BA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D4EA26" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B277AC4" w14:textId="4C844A88" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="049D6535" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.14 ASAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="254057FB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-08-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0F58DC25" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E68546C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="237B6656" w14:textId="17362C6A" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5011C66F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.15 ALAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F67E51" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-03-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="22C56FE6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F022E70" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71BC64F6" w14:textId="22745D80" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="637A2F3F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.16 GGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="617363B8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-01-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4C5C5BC4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B628D2B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE7074" w14:textId="1FC6F168" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30BCF712" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.17 Alkaline phosphatase=ALP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5F3AB7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-05-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3BD1F69E" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E394D84" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475F763A" w14:textId="4811531C" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34476E88" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.18 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Creatinkinase</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>=CK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33681A9E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-19-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="71FB24F6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EECF5D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6495CC98" w14:textId="7B3A652A" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D6CAB2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.19 Lactate dehydrogenase=LDH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="082AEE0D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-22-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="033D687B" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC5F311" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="270ABD33" w14:textId="34DDB1DD" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62092830" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.20 Potassium=K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1457B167" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-29-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6CF3D4B4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DDE2AA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4D8581" w14:textId="5BF45602" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15076601" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.21 Sodium=Na</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57E0FA6C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-29-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0341D2C1" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6133E491" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED46D2A" w14:textId="739D34B3" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566C999B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.22 Chloride=Cl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4DB5BD" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-29-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="00AA4316" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3EE758" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3DDB68" w14:textId="49BDC423" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F171DB8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.23 Calcium=Ca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DBD5EB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-23-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="39B18A11" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDC44A3" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0341EA0D" w14:textId="729812DE" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BCA29F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.24 Inorganic phosphorus=P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B757D6" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-06-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="055A1E4E" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0A7DBF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8704D9" w14:textId="34F7BDC4" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D1A112" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.25 Magnesium=Mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1CF7C5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-30-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7AE6C84F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4952BA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F792D9" w14:textId="08682F5A" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C94A41" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.26 Iron=Fe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593254A9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-28-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="66F1B170" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="029F74A4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4A6775" w14:textId="743F58F0" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536FCFF8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.27 ТIBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038A2D1F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-21-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5381416D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6130F1D9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBAFBB5" w14:textId="758DE7FC" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79571B7A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.28 Cholinesterase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC61786" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-25-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="504C773D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7D2F5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4724CB1C" w14:textId="4409F7AF" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6990BD4C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.29 Lipoprotein (a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70BAFB6D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-26-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1306B356" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="208735B4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E240C5C" w14:textId="2352B355" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47FB1AAF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apolipotrotein</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073B8FC2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-14-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="61BD3D35" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031AA404" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3012E2A7" w14:textId="2AD10532" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8DF929" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.31 Apolipoprotein A1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649C783A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-14-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="66AC2A56" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33E208ED" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017D2A71" w14:textId="5706E24D" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39D1E953" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.32 Lithium=Li </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44F0D870" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-33-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EASY LYTE-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ion selective analyzer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4936CD3E" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E1036D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544D52CD" w14:textId="5C7070BC" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="356E5306" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.33 Amylase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6473CAC5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-07-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="22A98A42" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566CB005" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hormones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="212703CF" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D29C2AB" w14:textId="1EEE73C5" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="261DF8E8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66E2AD80" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1 Thyroid hormones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="61FF1966" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70C9DCC9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B27FAE4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D0B7A6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.1 TSH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D222556" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-33-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1576E845" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127E50FF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F6128B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0532120D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.2 fT3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB2EFF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-12-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7068D97D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB96DD2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB6C119" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="071A8B37" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.3 fT4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="205B7A20" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-13-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="56AE545D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="016C95A3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB54031" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6C778F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.4 Anti-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7533937F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-05-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0E1E8188" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E75CE8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE42A6A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="723C0157" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.5 Anti-TPO Ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="030C68D6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-06-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="699D3AB1" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435C0331" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF355E7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0133565D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1.6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Thyreoglobulin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2984E04A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-28-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="145FB0D3" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE18C67" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD42363" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="575E49E1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.1.7 Anti-TSHR Ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5745306D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-30-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="5DC588FD" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="360F3F5B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01FE6273" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="171387D5" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2 Sex hormones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634EB6BE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7E272F4F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E253650" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74A1842F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7358F948" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.1 Progesterone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376022E3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-24-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1EB1A0ED" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="404EE987" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E61B563" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75786C88" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.2. LH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E887E2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-20-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1E89C2AC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7763F0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4241BEBC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F1640" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.3 FSH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62457AED" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-11-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="79056CE0" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25FDFB88" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA748FB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA77DFA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.4 Estradiol=E2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6398D3E2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-10-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2C2E3275" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602EBD2B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1BF4C2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5789A405" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.5 Total testosterone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5666433C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-27-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="33F8A26F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03528E4C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11299A48" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04107722" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.6 AMH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06B6F599" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-31-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MAGLUMI X3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="70BE4F6C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="647C4A79" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F41EF1C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7EAEE8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.2.7 Total beta-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>hCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A08DAC9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-29-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="177B3029" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF9CC7B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D267A67" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08329498" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.3 Adrenal hormones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7C464DB4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF35D6C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7253F1D7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1971BDD1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.3.1 Cortisol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BC661" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-08-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="61F937BC" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52715C92" w14:textId="2074513A" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00486EF2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tumor markers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3960FD41" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC1A50" w14:textId="3CDBFF98" w:rsidR="005C237D" w:rsidRPr="00981B7B" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06EA41F0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F0439E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.1 Total PSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="135EDD6B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-17-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6C750A93" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E086F8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A6C890" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71690870" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.2 Free PSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65759F81" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-03-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0EAF4DFE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6123AD20" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B58B0E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA4572D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.3 CEA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB130F1" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-16-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6CC936F3" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="764FC4D7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3F5574" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BE2BF7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.4 CA 125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A98110" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-15-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5AE095DD" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4DF6F1" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="100786B2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC719FB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.5 CA 15-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703C7850" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-12-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4B7BD75C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2226A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="224F2243" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50E23197" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.6 CA 19-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1095521D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-13-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0066151B" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6901C06E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03403E44" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A1654F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.7 AFP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B860CB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-09-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5E68D476" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6744599D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="442ECDB4" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5296494E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.8 SCC Ag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A872A26" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-07-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="22E74B66" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76AB98D7" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3013787A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7601AA46" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9 Beta2-microglobulin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38EE23FC" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-08-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1DD86BE3" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E443B28" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9E42BA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6472A133" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.10 NSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9F143F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-04-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="425807A7" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12AFA362" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="771B97C0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7899A6F2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.11 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Cyfra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A6780B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-02-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6D96BA54" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="462A5A59" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D8E983" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="598336FB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.12 CA 72-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E126B5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-14-SOP-027-ML, MAGLUMI X3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="426E6A7C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A771AC8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564B44A5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20954D8D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.13 S100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACCEB5F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-06-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liaison XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="170CCBE5" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F8021F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65762864" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F868F6" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.14 Human epididymis protein=HE4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DF56AB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-11-SOP-027-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="780D6E26" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60F6D31A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Metabolites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1CC2C3B6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3647A29D" w14:textId="5FC8F299" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75362FC8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD40830" w14:textId="14354546" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.1 Folic acid=Vitamin B9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="734AEF14" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-32-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="48F5F40C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76DAD0E4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438CA860" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="062433EF" w14:textId="5AAF41FB" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.2 Vitamin B12=Cobalamin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E90F1F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-31-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="08E6FAA6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA05DC2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09399673" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="014D6B62" w14:textId="108312D4" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.3 25(OH)-Vitamin D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121D4B85" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-34-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="086A72C4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="202A5C4E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1423DBB1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAFCBBD" w14:textId="0F75FDED" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.4 Total L-homocysteine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7927D6DA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-35-SOP-026-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0D18CF65" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C18F8F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAD504A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65EE2416" w14:textId="3C9B1556" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.5 Transferrin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEB4DE9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-34-SOP-028-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="216C7AD8" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD910F7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Immunology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="333CED82" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B18343" w14:textId="3B0FB877" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A059688" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="136C962F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.1. Total IgA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47CA3415" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-06-SOP-021-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7CDDB08F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="437072F0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF62B71" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DED681D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.2 Total IgM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57C0071C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-06-SOP-021-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0BF46616" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCB53A9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16556206" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649E3BAC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.3 Total IgG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="256417DE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">OI-06-SOP-021-ML, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="086888F6" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FD0394" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7F1756" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38AF1E87" w14:textId="49C93D96" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7.4 Anti-nuclear Ab=Ana-Hep-2 screen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3132E42E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-14-SOP-021-ML, iPro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="191FC494" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5B0D73" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Infectious disease markers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="11ADA9B5" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72C52666" w14:textId="3427392B" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="105EFF95" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="277FB998" w14:textId="484C7444" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1 Borrelia IgM </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69FFB41D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-22-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liaison XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="41CE19BE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E54512E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13BB360B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1014FFCB" w14:textId="38152733" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2 Borrelia IgG </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10A5C047" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-23-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Liaison XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4D52CBCC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABE5F79" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14616972" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7816EEA3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.3 Treponema pallidum IgM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22CDD435" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">OI-24-SOP-019-ML, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>StatFax</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="14600B00" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C612314" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="358BAB88" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A403E39" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.4 Treponema pallidum RPR (rapid test)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9FE4EE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-25-SOP-019-ML</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1E383C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="55DAD59A" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4392B121" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA20651" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD94EA1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.5 Treponema pallidum IgM (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Euroline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-WB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAA6468" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-26-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="357C8CC0" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47415D65" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A8CD79" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33DF765F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.6 Treponema pallidum IgG (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Euroline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-WB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECCE511" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-27-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4A98E586" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="063077D9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7267FF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0C62E7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.7 Treponema pallidum TPHA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="223AF36A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-28-SOP-019-ML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1BFB65A3" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66AA3279" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5F4245" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="237E23A4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.8 Treponema pallidum Ab (CMIA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="392A0480" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-29-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5D99A4C4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1676EE77" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA7134F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="039CB3DD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.9 Borrelia IgM (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Eurolineblot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DACE9FF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-30-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="27C646D1" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A52D7D4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="072EDE0C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0939C5" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8.10 Borrelia IgG (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Eurolineblot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F9F203" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-31-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="5AE7F46E" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C977ECA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Virology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0E7AA365" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F991347" w14:textId="5EE93871" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E85532C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD4AAA8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.1 Hepatitis B virus surface Ag=HBs Ag (qualitative)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A3C9A0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-12-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="75B15791" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11DB09E0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1681FC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49856F72" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.2 Hepatitis B virus surface Ab=HBs Ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F114C85" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-13-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7BF4C4E2" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7939EE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58B03ACC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plasma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCC8E0E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9.3 Hepatitis B Quantitative</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7172A924" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(HBV DNA Viral Load Determination)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56CFC63C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>OI-02-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="322C6DBC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7832112D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C9EDF3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BA4DD4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.4 Hepatitis C virus Ab </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A48B3F4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-14-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1ABEB072" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7A93D2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1285C6EB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312CE0F1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.5 Hepatitis B virus core Ab=HBc Ab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21BE408A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-15-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="11ABA1A5" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2083D5BD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAB82B5" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plasma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC24BCB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9.6 Hepatitis C Quantitative (HCV RNA viral load determination)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE29644" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>OI-03-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="18249542" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="006502FF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E30B220" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plasma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2E4606" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9.7 Hepatitis C (HCV) genotype and/or subtype determination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23413896" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>OI-04-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Montania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4896 Real-Time PCR Instrument&amp; UNIO B24 Extraction System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="419B6C83" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7EB262" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8E3649" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03C582D0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.8 HIV Type 1 and 2 (p24Ag+Ab)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B381571" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-16-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="02660B2F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="029EBCFA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC47F11" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="734B6426" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.9 Epstein-Barr virus VCA-IgM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E06C2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-17-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2303FF54" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC7C139" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4C758F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0946D53B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.10 Epstein-Barr virus VCA-IgG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6EE995" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-18-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="430CC85D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B66F947" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="687608BC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1339FC86" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.11 Epstein-Barr virus EBNA-1-IgG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32996D8F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-19-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alegria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="466F3483" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F6137" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F1551F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="405B4D72" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.12 Epstein-Barr virus IgM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B6D753" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-20-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="08DAC38F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333E699F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C66BF0B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="784105C6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9.13 Epstein-Barr virus IgG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBBF160" w14:textId="25603E41" w:rsidR="00BC1474" w:rsidRPr="00075044" w:rsidRDefault="00BC1474" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2127A467" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-21-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EuroBLOTOne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="7CEC1F31" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8D0B02" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RT-PCR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="42776867" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0975A858" w14:textId="652481BF" w:rsidR="005C237D" w:rsidRPr="00981B7B" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01C7F018" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ervical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> secretion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>fluid cytology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ejaculate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>urethral secretion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>wound secretion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E527E11" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10.1 High risk human papillomavirus/HPV DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBB389A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-32-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="23D2C23C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79ED0604" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150CB60D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B0C819" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 16 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF92379" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="57AB2297" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67723323" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2320C086" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A86A35B" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 18 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A35A942" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1637E3C7" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5ADDFC" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4802F24D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34164113" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 45 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54CB4C38" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4FA5546E" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7929FE30" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0980C8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169E508D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 31, 33, 52, 58 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5284E72C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="074A92D4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14A4EAD0" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D0E1CA" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0972CD04" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 35, 39, 51, 56, 59, 66, 68 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142FC2A3" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4A63B5B1" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52EF778D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47CA4054" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ervical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> secretion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>fluid cytology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ejaculate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>urethral secretion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>wound secretion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3512A3C5" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10.2 Low risk Human papillomavirus/HPV DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="076B94DB" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OI-33-SOP-019-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27217A76" w14:textId="5BB34504" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">DT-Prime &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIO B24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Extraction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6561A8AE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3E234F" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60DD8FFF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEA250C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 6 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="679BF70D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7AEA23DA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E90F7D2" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A80209C" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306FDB1D" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>HPV 11 DNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E35A43A" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5C33E731" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036E59C9" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B772399" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Blood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFED047" w14:textId="718765AD" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00BC1474">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10.3 Thrombophilia PCR genotyping</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Factor V: 1691 G&gt;A (Arg506Gln)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A93498" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOP-029-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C88EE89" w14:textId="453A4656" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">DT-Prime &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIO B24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Extraction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4D706B56" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E393285" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0353EB7E" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Biopsy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>material</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>tissue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="457DE5B7" w14:textId="0A204CF7" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.4 K-Ras </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="610F697A" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t>SOP-030-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09E26604" w14:textId="6153A5E0" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DT-Prime </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">&amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIO B24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Extraction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="3C6627DA" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CD2B1CF" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69FC3DCB" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB8EA8" w14:textId="77777777" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10.5 PIK3CA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00B0C5B6" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOP-031-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFC8AD0" w14:textId="274E44C3" w:rsidR="005C237D" w:rsidRPr="00075044" w:rsidRDefault="005C237D" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">DT-Prime &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIO B24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Extraction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="34A359D4" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA00317" w14:textId="099E7ED4" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00486EF2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capillary </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>proteine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electrophoresis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5987B6DC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79B9F700" w14:textId="44927865" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E45A4CC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00D0123C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Albumin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8DA0E9" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOP-018-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49583F78" w14:textId="189D7491" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Capillarys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sebia 2 flex piercing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="7BA27242" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="467EFA2D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10506B8A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="783A42C7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alpha-1 globulins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E20CE97" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="4DC19F73" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2206547A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67E38198" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEF83AE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alpha-2 globulins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="089B6D6D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2293CEDF" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="180EE91A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F115A9F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27CE46E0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Beta globulins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F81D34C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0229A26B" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7406B3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D31B1A8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06794F74" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Beta-1 globulins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76E9CB50" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="785BB067" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12489B25" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06749DBC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D3DDC2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Beta-2 globulins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54EF389D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="2F61572E" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708B69A8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Urine analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6C109D34" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="445A5102" w14:textId="422185C5" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57E296A3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Urine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB9CE0C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pH (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4D137" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="00841A8C" w:rsidP="005C237D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SOP-020-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1763DC" w14:textId="336305DD" w:rsidR="005B2A0D" w:rsidRDefault="00841A8C" w:rsidP="005C237D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Al-Libre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Urinalysis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Systems/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35226C3D" w14:textId="7D3B1454" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="005C237D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>URIT-500 B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049F3DC0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="2DD98A2D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="546BC568" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="458107D0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02159906" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Specific gravity (spot urine)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119C2238" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="0AB1C34C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D96A3F0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="671BDB84" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32C15309" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Billirubin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9B5251" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="095384EC" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="609DF43A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26AF4910" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92A52F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Protein (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD7C2A7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="5512FBC5" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="641EF5C6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12C794EF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA94CCD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Glucose (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32F3FBE3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="494F662F" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54519945" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5971CAB3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A1EAC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Urobillinogen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F7B108" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="72DBB14C" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060FF098" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8DB0B1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C035FD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ketones (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E413E3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6FA8B828" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="712D9589" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCE9C61" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D523FEF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nitrites (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="776B6FB0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="09E1BF02" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36ADD53C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DA3EA1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A18C8A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hemoglobin (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3099731C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="06C4BAC4" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34696E4B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB9006C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13520C86" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Leucocytes (spot urine)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB729A0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00075044" w14:paraId="0CBB0F30" w14:textId="77777777" w:rsidTr="003D5B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443DAA4C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Other tests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="1F6632B7" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F42554A" w14:textId="1B15B08F" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECEE235" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Faeces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C8DB80" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1 Calprotectin (quantitative, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>faeces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="195DBEF1" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SOP-022-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2199ABF2" w14:textId="5E87C357" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Liaison XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C237D" w:rsidRPr="00075044" w14:paraId="6A46EA37" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB45B1E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5818500F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C43833" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>13.2 Pancreatic elastase 1 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>faeces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20A0EBD3" w14:textId="77777777" w:rsidR="00626210" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>SOP-023-ML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DACD3D1" w14:textId="3C72F154" w:rsidR="00841A8C" w:rsidRPr="00075044" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00075044">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Liaison XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E1288E5" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00981B7B" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="-41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sampling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>samples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00981B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="508"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="4125"/>
+        <w:gridCol w:w="4622"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F15CCB" w:rsidRPr="00C03A2E" w14:paraId="7EDD2F6A" w14:textId="77777777" w:rsidTr="003E66E3">
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="00C829AC" w:rsidRPr="00841A8C" w14:paraId="4ADA1FFE" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8F41D3" w14:textId="36BB1E0B" w:rsidR="00F15CCB" w:rsidRPr="00F15CCB" w:rsidRDefault="00F15CCB" w:rsidP="003A7190">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="000E429C">
+          <w:p w14:paraId="695707FB" w14:textId="098EA1AA" w:rsidR="00C829AC" w:rsidRPr="00C829AC" w:rsidRDefault="00C829AC" w:rsidP="00C829AC">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F15CCB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1532F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C829AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
               </w:rPr>
               <w:t>Fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027DF1" w:rsidRPr="00C03A2E" w14:paraId="1D6236FF" w14:textId="77777777" w:rsidTr="000325E9">
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00841A8C" w14:paraId="7C40B09D" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="347590F9" w14:textId="49B17937" w:rsidR="00027DF1" w:rsidRPr="00C03A2E" w:rsidRDefault="00027DF1" w:rsidP="00F15CCB">
-[...4 lines deleted...]
-              <w:adjustRightInd/>
+          <w:p w14:paraId="181A8F49" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E429C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Tested products</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2185" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D477D38" w14:textId="3BAD9451" w:rsidR="00027DF1" w:rsidRPr="00C03A2E" w:rsidRDefault="00027DF1" w:rsidP="00F15CCB">
-[...4 lines deleted...]
-              <w:adjustRightInd/>
+          <w:p w14:paraId="4DF7B20B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E429C">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Type of test / characteristic</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3828" w:type="dxa"/>
+              <w:t>Product</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C4C533" w14:textId="77777777" w:rsidR="00027DF1" w:rsidRPr="000E429C" w:rsidRDefault="00027DF1" w:rsidP="00F15CCB">
+          <w:p w14:paraId="327637A0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000E429C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E429C">
+              </w:rPr>
+              <w:t>Sampling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(standard / validated method)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Method</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sampling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">)/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Preanalytical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Procedures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Principle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Equipment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00981B7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2018" w:rsidRPr="00C03A2E" w14:paraId="15C1D06A" w14:textId="77777777" w:rsidTr="000325E9">
-[...5 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00841A8C" w14:paraId="18B458CD" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:adjustRightInd/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58C47FC7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00C829AC" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bCs/>
-[...7 lines deleted...]
-            <w:tcW w:w="1618" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C829AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2185" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:adjustRightInd/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0566E22B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00C829AC" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bCs/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C829AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bCs/>
-[...7 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:adjustRightInd/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56FF3C2C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00C829AC" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bCs/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C829AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:bCs/>
-[...7 lines deleted...]
-            <w:tcW w:w="3828" w:type="dxa"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00841A8C" w14:paraId="0E6989CD" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:adjustRightInd/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59BF6AC4" w14:textId="23F65FC6" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-              <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C829AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2185" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10439124" w14:textId="6792D2AB" w:rsidR="00F15CCB" w:rsidRPr="003E66E3" w:rsidRDefault="00D23595" w:rsidP="00027DF1">
-[...27 lines deleted...]
-                <w:lang w:bidi="en-US"/>
+          <w:p w14:paraId="1F6FC72F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="750"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Capillary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00027DF1">
-[...20 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>blood</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DB896C6" w14:textId="4C0F20CC" w:rsidR="00027DF1" w:rsidRPr="003E66E3" w:rsidRDefault="00027DF1" w:rsidP="00027DF1">
-[...5 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="1E3911B8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003E66E3">
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>SOP-004-ML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841A8C" w:rsidRPr="00841A8C" w14:paraId="598DEC58" w14:textId="77777777" w:rsidTr="005B2A0D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66378FD7" w14:textId="07373B1A" w:rsidR="00027DF1" w:rsidRPr="003E66E3" w:rsidRDefault="00027DF1" w:rsidP="00027DF1">
-            <w:pPr>
+          <w:p w14:paraId="01D83BAB" w14:textId="3DC4E3E8" w:rsidR="00841A8C" w:rsidRPr="00C829AC" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3828" w:type="dxa"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C829AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2185" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69AE3E54" w14:textId="77777777" w:rsidR="00027DF1" w:rsidRDefault="00027DF1" w:rsidP="00027DF1">
-            <w:pPr>
+          <w:p w14:paraId="5F75B974" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Venous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00841A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-              <w:t>Alinity</w:t>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>blood</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...91 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06A9DF8D" w14:textId="69F3E117" w:rsidR="00027DF1" w:rsidRPr="003E66E3" w:rsidRDefault="00027DF1" w:rsidP="00027DF1">
-[...5 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="42588909" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00D15C3A">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000"/>
-[...452 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AD7C251" w14:textId="77777777" w:rsidR="00307E7E" w:rsidRDefault="00307E7E" w:rsidP="00D470E8">
+    <w:p w14:paraId="34B0D026" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00C265D0" w:rsidRDefault="00841A8C" w:rsidP="00841A8C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB3C46E" w14:textId="77777777" w:rsidR="00307E7E" w:rsidRDefault="00307E7E" w:rsidP="00D470E8">
+    <w:p w14:paraId="7E2E1605" w14:textId="07EB84E4" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00A007DB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext285ptBold"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEB0CB2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hematology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="60530E7C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00BF60A1">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-08-SOP-017-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PKC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>biological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALINITY h </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06DB2EB9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coagulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="219C2B14" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-04-SOP-017-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prothrombin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F2D56C2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-01-SOP-017-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aPTT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09664F09" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-02-SOP-017-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fibrinogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34F2B7CE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00BF60A1">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OI-05-SOP-017-ML D-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACL TOP 350 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4156446E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biochemistry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="258BFCD7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-35-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Glycated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hemoglobin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/HbA1c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Varian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Turbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="066F8586" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-13-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GLUCOSE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F6208BE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-12-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Protein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6EF66186" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-04-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALBUMIN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7D083F4C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-09-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CREATININE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="40713CEC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-11-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UREA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="533AFC61" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-20-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="18F0FC7E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-24-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cholesterol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="70132CC9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-27-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ultra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HDL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2AAA1202" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-02-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LDL-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cholesterol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="59819B49" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-15-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRIGLYCERIDES </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C2F2113" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OI-17-SOP-0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">28-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bilirubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1714C2C7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-18-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bilirubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1280FCD9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-08-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASAT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7970DF47" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-03-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALAT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A32ADCF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-01-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GGT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0542EAB2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-05-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ALKALINE PHOSPHATASE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="733251F4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-19-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Creatine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kinase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7EECAF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-22-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lactate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dehydrogenase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C4AD6E8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-07-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AMYLASE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E235A53" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-29-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na, К и CL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>biological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ICT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sample</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diluent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>indirect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>method</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4CE609" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-23-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Calc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3A21D6D7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-06-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>phosphorus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F3BBB6A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-30-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>magnesium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7191AC05" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-28-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Iron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C8125D6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-21-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Iron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Binding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TIBC) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="019583D9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OI-25-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cholinesterase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5FEFCE1B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-26-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0DC2DD72" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-14-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ApoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ApoB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="07B6121E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-33-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lithium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EASY LYTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6EE1C91C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0947FE10" w14:textId="440B6B4A" w:rsidR="003D1EC0" w:rsidRDefault="004324A6" w:rsidP="00D470E8">
+    <w:p w14:paraId="66ED2A8F" w14:textId="020D878F" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00A007DB">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hormones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4F8E2BF2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Thyroid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ormones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C38BDCE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-33-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TSH  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47D647F9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -12-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FREE T3  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="029407E2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -13-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FREE T4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="03FF1636" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -05-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANTI-TG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C03D66E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -06-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANTI-TPO  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A462F5D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -28-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2193E59E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00626210">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>References:</w:t>
-      </w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -30-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Anti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-TSHR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, TRAB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:tbl>
-[...629 lines deleted...]
-    <w:p w14:paraId="3AB875CB" w14:textId="518BB62D" w:rsidR="008D0BE5" w:rsidRDefault="008D0BE5" w:rsidP="00D419BF">
+    <w:p w14:paraId="49308961" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hormones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6613230E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-24-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROGESTERONE  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0734C19B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-20-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LH  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0DF411E8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-11-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FSH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="675FA667" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-10-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ESTRADIOL  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B7FB54D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-27-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TESTOSTERONE  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D5B3CCA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-31-SOP-026-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AMH  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  MAGLUMI X3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4037E7DA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-29-SOP-026-ML   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total β-HCG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="448BB48C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adrenal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hormones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E9A4297" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00626210">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-08-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CORTISOL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="01A2D1FD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tumor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>markers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E5E89DC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-17-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total PSA  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6BDBAA8A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-03-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FREE PSA  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="652A71D5" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-16-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CEA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="285DE267" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-15-SOP-027-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA 125 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34C36415" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-12-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA 15-3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="46E34B3A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-13-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA 19-9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="18C9C27F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-09-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AFP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F372E1F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-07-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>biological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52F126A4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-08-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> β2-microglobulin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="08643115" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-04-SOP-027-ML  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NSE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06BB9B65" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-02-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CYFRA 21-1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="66451DF9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-14-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA 72-4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a MAGLUMI X3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049BC0B6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OI-11-SOP-027-M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HE4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="663CC521" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00626210">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-06-SOP-027-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S100 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Liaison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="374B3061" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metabolites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5A8BDACB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-32-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Folic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Acid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42558A9E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-31-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vitamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="66B3A650" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-34-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25(OH)-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vitamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="15003FE1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-35-SOP-026-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Total L-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>homocysteine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="459F5508" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-34-SOP-028-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Transferrin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0C8DF9E3" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008D0BE5" w:rsidSect="002E6C8E">
+    <w:p w14:paraId="3DB8351C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Immunology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5EDA3D20" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-06-SOP-021-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>biological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alinity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7567D92D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-14-SOP-021-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Screen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ANA-HEp-2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C038A69" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE1A9C0" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Infectious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>markers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5239E8CA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-22-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borrelia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>burgdorferi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12A47683" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-23-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borrelia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>burgdorferi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A632CFF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-24-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="59C20F52" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-25-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D2B115" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-26-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Euroline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-WB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E02283" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-27-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Euroline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-WB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E98B1B1" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OI-28-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TPHA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E58C53" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-29-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Treponema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pallidum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>antibodies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CMIA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B450865" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-30-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borrelia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="125FE608" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-31-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borrelia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0408847F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CFA978" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Virology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1AA53650" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-12-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Qualitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hepatitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>surface</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>antigen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4F216D1C" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-13-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hepatitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>surface</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>antibodies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5063A10A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-02-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HBV DNA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1925DC9E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-17-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Epstein-Barr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VCA-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C8D6706" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-15-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hepatitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nuclear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>antibodies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="37B631EA" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-03-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HBV DNA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="63A5A497" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-04-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HCV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>genotype</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>subtype</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A812BD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-16-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Qualitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HIV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 (p24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE3CD5B" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>OI-14-SOP-019-ML Hepatitis C virus Ab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2449D6BB" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-18-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Epstein-Barr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VCA-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3FBF8007" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-19-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Epstein-Barr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EBNA-1-IgG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309F59F2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-20-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Epstein-Barr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EBNA-1-IgG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4A64BD" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-21-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Epstein-Barr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>virus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EA-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IgG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7D079FF7" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2890C9EF" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RT-PCR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559F8B66" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-32-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>High-risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>human</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>papillomavirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="64B39D05" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">OI-33-SOP-019-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Low-risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>human</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>papillomavirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="599BC845" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOP-029-ML DNA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>isolation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>genetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mutations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>thrombophilia-Factor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V: 1691 G&gt;A (Arg506Gln)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485ED7C8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SOP-030-ML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>isolation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>genetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mutations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7988EFE4" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SOP-031-ML DNA isolation of genetic mutations of the PIK3CA gene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1567EEAC" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3C053D" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Capillary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>proteine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>electrophoresis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4CA1DD4F" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOP-018-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Capillary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>proteine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>electrophoresis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78B40BF8" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3C14FE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Urin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="51FE1D54" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOP-020-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Urine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1CB7FD2E" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59788322" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Other tests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4B9CBE" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     102. SOP-022-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Calprotectin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Liaison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12C92CB9" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     103.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOP-023-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Elastase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Liaison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC566E2" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1208D65A" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sampling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="781403E6" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="005B2A0D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     104.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOP-004-ML </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Preparing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="32E67A27" w14:textId="77777777" w:rsidR="00841A8C" w:rsidRPr="00841A8C" w:rsidRDefault="00841A8C" w:rsidP="00841A8C">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C85BEC7" w14:textId="77777777" w:rsidR="001F4D9B" w:rsidRDefault="001F4D9B" w:rsidP="0018313F">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF93DDF" w14:textId="77777777" w:rsidR="001F4D9B" w:rsidRDefault="001F4D9B" w:rsidP="0018313F">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699B8E13" w14:textId="0FA66751" w:rsidR="00DB3E16" w:rsidRDefault="00DB3E16" w:rsidP="00C829AC">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD63DED" w14:textId="1F12B372" w:rsidR="00DB3E16" w:rsidRDefault="00DB3E16" w:rsidP="00ED1CB4">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DB3E16" w:rsidSect="00075044">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1710" w:right="1021" w:bottom="340" w:left="1134" w:header="850" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1096" w:right="1017" w:bottom="567" w:left="1440" w:header="851" w:footer="422" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0973D4ED" w14:textId="77777777" w:rsidR="009C54BA" w:rsidRDefault="009C54BA">
+    <w:p w14:paraId="644DBA70" w14:textId="77777777" w:rsidR="00AE0B66" w:rsidRDefault="00AE0B66">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F4C07D1" w14:textId="77777777" w:rsidR="009C54BA" w:rsidRDefault="009C54BA">
+    <w:p w14:paraId="46693846" w14:textId="77777777" w:rsidR="00AE0B66" w:rsidRDefault="00AE0B66">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Liberation Serif">
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Monotype Sorts">
+    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="OpenSymbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AR PL UMing HK">
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HebarU">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Reference Sans Serif">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="System">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Franklin Gothic Medium Cond">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...71 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60F29019" w14:textId="4FD3CF29" w:rsidR="006D7214" w:rsidRPr="0075210E" w:rsidRDefault="006D7214" w:rsidP="00DB1F7A">
+  <w:p w14:paraId="276943A3" w14:textId="77777777" w:rsidR="00DB453B" w:rsidRPr="006839E2" w:rsidRDefault="00DB453B" w:rsidP="002C7293">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0075210E">
+  </w:p>
+  <w:p w14:paraId="0C548BDA" w14:textId="6F064ECA" w:rsidR="00DB453B" w:rsidRPr="00D36F2C" w:rsidRDefault="00DB453B" w:rsidP="00D36F2C">
+    <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>EA BAS</w:t>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
+    <w:r w:rsidRPr="00B46EC1">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">EA </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00222AB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>BAS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00222AB0">
+      <w:t xml:space="preserve">                                      </w:t>
+    </w:r>
+    <w:r w:rsidR="00D131BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidR="00767B5F" w:rsidRPr="00767B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="008C6358">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00D131BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00767B5F" w:rsidRPr="00767B5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="008C6358">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
+    <w:r w:rsidRPr="001B68C1">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">№ A </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00BC19E6">
+    <w:r>
       <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t xml:space="preserve">                                    </w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
+    <w:r w:rsidRPr="001B68C1">
       <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FF1730">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00BC19E6">
+    <w:r w:rsidRPr="00D36F2C">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00BC19E6">
+    <w:r w:rsidRPr="00D36F2C">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.202</w:t>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00BC19E6">
+    <w:r w:rsidRPr="00D36F2C">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...16 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008E275C" w:rsidRPr="0075210E">
+    <w:r w:rsidR="00FF1730">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>42</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
+    <w:r w:rsidRPr="00D36F2C">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...52 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="212CE5E4" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="5441D7A3" w14:textId="77777777" w:rsidR="00DB453B" w:rsidRDefault="00DB453B" w:rsidP="00946D85">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="56D533E3" w14:textId="77777777" w:rsidR="0085068A" w:rsidRPr="00EC5F8D" w:rsidRDefault="0085068A" w:rsidP="0085068A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>52 А</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “Dr. G. M. Dimitrov” Blvd. 1797 Sofia Bulgaria</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C34605C" w14:textId="77777777" w:rsidR="0085068A" w:rsidRPr="00EC5F8D" w:rsidRDefault="0085068A" w:rsidP="0085068A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-709" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>phone</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>: +359</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2 9766 401</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>fax</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
+      </w:rPr>
+      <w:t>: +359 2 873 53 02</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3B16C07E" w14:textId="10617B8C" w:rsidR="00DB453B" w:rsidRPr="00C21E14" w:rsidRDefault="0085068A" w:rsidP="0085068A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="bg-BG"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
       </w:rPr>
-      <w:t>52 А</w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
       </w:rPr>
-      <w:t xml:space="preserve"> “Dr. G. M. Dimitrov” Blvd. 1797 Sofia Bulgaria</w:t>
+      <w:t xml:space="preserve">e-mail: </w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="006E773F">
+      <w:t>office</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
       </w:rPr>
-      <w:t>phone</w:t>
+      <w:t>@nab-bas.bg</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...19 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">; </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...76 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>web: www.nab-bas.bg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="260A7011" w14:textId="77777777" w:rsidR="009C54BA" w:rsidRDefault="009C54BA">
+    <w:p w14:paraId="71C8D87B" w14:textId="77777777" w:rsidR="00AE0B66" w:rsidRDefault="00AE0B66">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56F9DF2F" w14:textId="77777777" w:rsidR="009C54BA" w:rsidRDefault="009C54BA">
+    <w:p w14:paraId="63AD5FF1" w14:textId="77777777" w:rsidR="00AE0B66" w:rsidRDefault="00AE0B66">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05667B24"/>
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="3231" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1209"/>
+          <w:tab w:val="num" w:pos="3951"/>
         </w:tabs>
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="3951" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="926"/>
+          <w:tab w:val="num" w:pos="4671"/>
         </w:tabs>
-        <w:ind w:left="926" w:hanging="360"/>
+        <w:ind w:left="4671" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...22 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="5391"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="5391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6111"/>
+        </w:tabs>
+        <w:ind w:left="6111" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6831"/>
+        </w:tabs>
+        <w:ind w:left="6831" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7551"/>
+        </w:tabs>
+        <w:ind w:left="7551" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8271"/>
+        </w:tabs>
+        <w:ind w:left="8271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8991"/>
+        </w:tabs>
+        <w:ind w:left="8991" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04763FE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A022BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="97DEC8F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05AB2B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43A46396"/>
+    <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05CE500D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C1293A0"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3951"/>
+        </w:tabs>
+        <w:ind w:left="3951" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4671"/>
+        </w:tabs>
+        <w:ind w:left="4671" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="926"/>
+          <w:tab w:val="num" w:pos="5391"/>
         </w:tabs>
-        <w:ind w:left="926" w:hanging="360"/>
+        <w:ind w:left="5391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6111"/>
+        </w:tabs>
+        <w:ind w:left="6111" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6831"/>
+        </w:tabs>
+        <w:ind w:left="6831" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7551"/>
+        </w:tabs>
+        <w:ind w:left="7551" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8271"/>
+        </w:tabs>
+        <w:ind w:left="8271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8991"/>
+        </w:tabs>
+        <w:ind w:left="8991" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DD119A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7504B26A"/>
+    <w:lvl w:ilvl="0" w:tplc="E9F89040">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="643" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="5CA23AEC"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AF761B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D3C887A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BC24996"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD9E311A"/>
+    <w:lvl w:ilvl="0" w:tplc="01A43580">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE66571"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="282C8148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F9D2A44"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E35A966A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="167F3C96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF7ACDDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19533E80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCAE3E7E"/>
+    <w:lvl w:ilvl="0" w:tplc="DB8E94EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ACD5F4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25C811C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C5CB74A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="279E0750"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F020796"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286B4877"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B10CCAE"/>
+    <w:lvl w:ilvl="0" w:tplc="753A959E">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3B5895"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C764B99C"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...33 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...11 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BDD7B9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
-      <w:numFmt w:val="upperRoman"/>
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...94 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C207073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="633A3A7C"/>
     <w:lvl w:ilvl="0" w:tplc="157A3322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1324"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="964"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="39F4D512">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Avto1"/>
@@ -3383,1372 +39832,3608 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0648AC"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D87455B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A8E4EE8"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="10F4C394"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Style2"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="567"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
-[...14 lines deleted...]
-        </w14:textOutline>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302A7F78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="000AEFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="326633F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="297E2F54"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E51E08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F3C7A36"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE10C17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0360B132"/>
+    <w:lvl w:ilvl="0" w:tplc="DF5C76F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F846E17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C5CB74A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444C546A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6010B156"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492B4873"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CECAF22"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497A2062"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F07ED436"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2A7315"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F66408"/>
+    <w:lvl w:ilvl="0" w:tplc="04020011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55655588"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04B6FB24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59734A1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AF07A32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E71019D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597768EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="440614B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="610F46DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AB8D666"/>
+    <w:lvl w:ilvl="0" w:tplc="890407F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66855A91"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="37FADD60"/>
+    <w:tmpl w:val="5F5E1D52"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="-"/>
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678E7A0A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E9A2E92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A755A1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51B61E26"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A852DBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="748D0595"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="938C0FDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FA6B9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81AE9990"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9A607F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="289ADFB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E892264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
-[...32 lines deleted...]
-  <w:numIdMacAtCleanup w:val="14"/>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
-    <w:rsid w:val="000011F6"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00154F97"/>
+    <w:rsid w:val="00000398"/>
+    <w:rsid w:val="00000C11"/>
+    <w:rsid w:val="00001C90"/>
+    <w:rsid w:val="00004EF5"/>
+    <w:rsid w:val="00007D08"/>
+    <w:rsid w:val="000102E8"/>
+    <w:rsid w:val="0001138D"/>
+    <w:rsid w:val="000114EF"/>
+    <w:rsid w:val="00012596"/>
+    <w:rsid w:val="00014BF4"/>
+    <w:rsid w:val="00015B8B"/>
+    <w:rsid w:val="00017FB2"/>
+    <w:rsid w:val="000212BD"/>
+    <w:rsid w:val="000215AE"/>
+    <w:rsid w:val="0002291A"/>
+    <w:rsid w:val="00023290"/>
+    <w:rsid w:val="000278C4"/>
+    <w:rsid w:val="00030231"/>
+    <w:rsid w:val="00030A52"/>
+    <w:rsid w:val="000312BC"/>
+    <w:rsid w:val="0003164B"/>
+    <w:rsid w:val="00034152"/>
+    <w:rsid w:val="000361A5"/>
+    <w:rsid w:val="00037762"/>
+    <w:rsid w:val="00040172"/>
+    <w:rsid w:val="00040EE8"/>
+    <w:rsid w:val="00041D0A"/>
+    <w:rsid w:val="0004212B"/>
+    <w:rsid w:val="00044946"/>
+    <w:rsid w:val="00044CD9"/>
+    <w:rsid w:val="0004513C"/>
+    <w:rsid w:val="00046554"/>
+    <w:rsid w:val="000479AB"/>
+    <w:rsid w:val="00050DFF"/>
+    <w:rsid w:val="00051E90"/>
+    <w:rsid w:val="0005269E"/>
+    <w:rsid w:val="00053AB5"/>
+    <w:rsid w:val="00056BA8"/>
+    <w:rsid w:val="0006288E"/>
+    <w:rsid w:val="000656F4"/>
+    <w:rsid w:val="00067DB5"/>
+    <w:rsid w:val="0007047A"/>
+    <w:rsid w:val="0007196E"/>
+    <w:rsid w:val="00071FE8"/>
+    <w:rsid w:val="00072C11"/>
+    <w:rsid w:val="0007396C"/>
+    <w:rsid w:val="00075044"/>
+    <w:rsid w:val="0007529E"/>
+    <w:rsid w:val="0007554A"/>
+    <w:rsid w:val="0008021D"/>
+    <w:rsid w:val="00080AD5"/>
+    <w:rsid w:val="00081D46"/>
+    <w:rsid w:val="00082A04"/>
+    <w:rsid w:val="00082A4C"/>
+    <w:rsid w:val="000830DE"/>
+    <w:rsid w:val="000841E5"/>
+    <w:rsid w:val="000844AF"/>
+    <w:rsid w:val="00085445"/>
+    <w:rsid w:val="00086A65"/>
+    <w:rsid w:val="00086D56"/>
+    <w:rsid w:val="000908B0"/>
+    <w:rsid w:val="00091337"/>
+    <w:rsid w:val="000927E6"/>
+    <w:rsid w:val="000928D4"/>
+    <w:rsid w:val="00092CE6"/>
+    <w:rsid w:val="00093BC0"/>
+    <w:rsid w:val="00094549"/>
+    <w:rsid w:val="00096570"/>
+    <w:rsid w:val="000A1C66"/>
+    <w:rsid w:val="000A2CE0"/>
+    <w:rsid w:val="000A57B7"/>
+    <w:rsid w:val="000A61F7"/>
+    <w:rsid w:val="000A6E90"/>
+    <w:rsid w:val="000A70C7"/>
+    <w:rsid w:val="000A75AE"/>
+    <w:rsid w:val="000B2941"/>
+    <w:rsid w:val="000B349B"/>
+    <w:rsid w:val="000B369F"/>
+    <w:rsid w:val="000B6E2E"/>
+    <w:rsid w:val="000C0B12"/>
+    <w:rsid w:val="000D144B"/>
+    <w:rsid w:val="000E295E"/>
+    <w:rsid w:val="000E3F1A"/>
+    <w:rsid w:val="000E50BA"/>
+    <w:rsid w:val="000E560C"/>
+    <w:rsid w:val="000E7D4E"/>
+    <w:rsid w:val="000F3187"/>
+    <w:rsid w:val="000F3330"/>
+    <w:rsid w:val="0010256F"/>
+    <w:rsid w:val="00106FFE"/>
+    <w:rsid w:val="001077E5"/>
+    <w:rsid w:val="00107AE1"/>
+    <w:rsid w:val="001129FC"/>
+    <w:rsid w:val="001130DB"/>
+    <w:rsid w:val="00115B94"/>
+    <w:rsid w:val="00117184"/>
+    <w:rsid w:val="00117FD8"/>
+    <w:rsid w:val="00120738"/>
+    <w:rsid w:val="00120B23"/>
+    <w:rsid w:val="00120B24"/>
+    <w:rsid w:val="0012124F"/>
+    <w:rsid w:val="001236B0"/>
+    <w:rsid w:val="00123C3B"/>
+    <w:rsid w:val="00123CCC"/>
+    <w:rsid w:val="0012457F"/>
+    <w:rsid w:val="001252CE"/>
+    <w:rsid w:val="00125D3F"/>
+    <w:rsid w:val="00126172"/>
+    <w:rsid w:val="00127241"/>
+    <w:rsid w:val="001273A3"/>
+    <w:rsid w:val="0013033F"/>
+    <w:rsid w:val="00130CCF"/>
+    <w:rsid w:val="00131145"/>
+    <w:rsid w:val="0013294C"/>
+    <w:rsid w:val="00135152"/>
+    <w:rsid w:val="00135167"/>
+    <w:rsid w:val="00135DD8"/>
+    <w:rsid w:val="00137319"/>
+    <w:rsid w:val="00147D63"/>
+    <w:rsid w:val="00151012"/>
+    <w:rsid w:val="0015143A"/>
+    <w:rsid w:val="001527B5"/>
+    <w:rsid w:val="00152DB2"/>
+    <w:rsid w:val="001561BB"/>
+    <w:rsid w:val="001564C9"/>
     <w:rsid w:val="00157D1E"/>
-    <w:rsid w:val="00160D39"/>
-[...14 lines deleted...]
-    <w:rsid w:val="001B3F73"/>
+    <w:rsid w:val="00157D2B"/>
+    <w:rsid w:val="0016074D"/>
+    <w:rsid w:val="00162178"/>
+    <w:rsid w:val="001625F4"/>
+    <w:rsid w:val="00162E81"/>
+    <w:rsid w:val="0016679F"/>
+    <w:rsid w:val="00167367"/>
+    <w:rsid w:val="00171324"/>
+    <w:rsid w:val="0017341F"/>
+    <w:rsid w:val="00173DC1"/>
+    <w:rsid w:val="001747C2"/>
+    <w:rsid w:val="00176419"/>
+    <w:rsid w:val="00180202"/>
+    <w:rsid w:val="00181B2A"/>
+    <w:rsid w:val="0018313F"/>
+    <w:rsid w:val="0018752E"/>
+    <w:rsid w:val="00191400"/>
+    <w:rsid w:val="00191C0B"/>
+    <w:rsid w:val="00191D1F"/>
+    <w:rsid w:val="00193582"/>
+    <w:rsid w:val="001972D2"/>
+    <w:rsid w:val="001A0459"/>
+    <w:rsid w:val="001A1D1C"/>
+    <w:rsid w:val="001A1D66"/>
+    <w:rsid w:val="001A5500"/>
+    <w:rsid w:val="001B0A95"/>
+    <w:rsid w:val="001B363E"/>
+    <w:rsid w:val="001B3C72"/>
     <w:rsid w:val="001B4BA5"/>
-    <w:rsid w:val="001B57D7"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00204977"/>
+    <w:rsid w:val="001B6B12"/>
+    <w:rsid w:val="001B71A5"/>
+    <w:rsid w:val="001B75DF"/>
+    <w:rsid w:val="001C22C8"/>
+    <w:rsid w:val="001C6884"/>
+    <w:rsid w:val="001D2738"/>
+    <w:rsid w:val="001D3041"/>
+    <w:rsid w:val="001D62CE"/>
+    <w:rsid w:val="001D7BEC"/>
+    <w:rsid w:val="001E17C9"/>
+    <w:rsid w:val="001E2450"/>
+    <w:rsid w:val="001E6C8B"/>
+    <w:rsid w:val="001E7BB1"/>
+    <w:rsid w:val="001F1AE2"/>
+    <w:rsid w:val="001F2D92"/>
+    <w:rsid w:val="001F3EFC"/>
+    <w:rsid w:val="001F4D9B"/>
+    <w:rsid w:val="0020059A"/>
+    <w:rsid w:val="00204164"/>
+    <w:rsid w:val="0020450C"/>
+    <w:rsid w:val="002049A6"/>
     <w:rsid w:val="0020653E"/>
-    <w:rsid w:val="00207C5C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00237D9B"/>
+    <w:rsid w:val="00207982"/>
+    <w:rsid w:val="0021031E"/>
+    <w:rsid w:val="002110A6"/>
+    <w:rsid w:val="00211FE9"/>
+    <w:rsid w:val="002131DB"/>
+    <w:rsid w:val="00215E1B"/>
+    <w:rsid w:val="00215E9C"/>
+    <w:rsid w:val="00217833"/>
+    <w:rsid w:val="00217B07"/>
+    <w:rsid w:val="00222AB0"/>
+    <w:rsid w:val="00224FD7"/>
+    <w:rsid w:val="00226786"/>
+    <w:rsid w:val="002319B7"/>
+    <w:rsid w:val="00235232"/>
+    <w:rsid w:val="002356C9"/>
+    <w:rsid w:val="00235F13"/>
+    <w:rsid w:val="00236A7D"/>
+    <w:rsid w:val="00236E89"/>
+    <w:rsid w:val="00240125"/>
+    <w:rsid w:val="002401DD"/>
     <w:rsid w:val="002402DF"/>
-    <w:rsid w:val="00241D98"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00255800"/>
+    <w:rsid w:val="0024070E"/>
+    <w:rsid w:val="00240C25"/>
+    <w:rsid w:val="00241790"/>
+    <w:rsid w:val="00241ED4"/>
+    <w:rsid w:val="002424B1"/>
+    <w:rsid w:val="00244881"/>
+    <w:rsid w:val="00246B0A"/>
+    <w:rsid w:val="00246B28"/>
+    <w:rsid w:val="00250345"/>
+    <w:rsid w:val="00253A46"/>
+    <w:rsid w:val="0025579D"/>
+    <w:rsid w:val="002558D9"/>
+    <w:rsid w:val="00256B82"/>
+    <w:rsid w:val="0025711F"/>
+    <w:rsid w:val="00257AD5"/>
+    <w:rsid w:val="00260378"/>
     <w:rsid w:val="002604E1"/>
-    <w:rsid w:val="00262B28"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00265B08"/>
+    <w:rsid w:val="00260F79"/>
+    <w:rsid w:val="00264E47"/>
     <w:rsid w:val="00266D04"/>
-    <w:rsid w:val="00272ABD"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002B1F8C"/>
+    <w:rsid w:val="00267DE9"/>
+    <w:rsid w:val="002701F1"/>
+    <w:rsid w:val="00270ECB"/>
+    <w:rsid w:val="00271D7A"/>
+    <w:rsid w:val="00271D7E"/>
+    <w:rsid w:val="00273245"/>
+    <w:rsid w:val="00275E92"/>
+    <w:rsid w:val="00275EEB"/>
+    <w:rsid w:val="00280DE8"/>
+    <w:rsid w:val="00286298"/>
+    <w:rsid w:val="00290ABC"/>
+    <w:rsid w:val="00292529"/>
+    <w:rsid w:val="00297570"/>
+    <w:rsid w:val="002A067C"/>
+    <w:rsid w:val="002A1AC3"/>
+    <w:rsid w:val="002A487B"/>
+    <w:rsid w:val="002A5170"/>
+    <w:rsid w:val="002A7253"/>
+    <w:rsid w:val="002A7453"/>
+    <w:rsid w:val="002B0871"/>
+    <w:rsid w:val="002B1C3A"/>
+    <w:rsid w:val="002B26E6"/>
+    <w:rsid w:val="002B295E"/>
+    <w:rsid w:val="002B44D8"/>
     <w:rsid w:val="002B4914"/>
-    <w:rsid w:val="002B5B13"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002D79EB"/>
+    <w:rsid w:val="002B64A8"/>
+    <w:rsid w:val="002C0ABE"/>
+    <w:rsid w:val="002C2482"/>
+    <w:rsid w:val="002C4ECE"/>
+    <w:rsid w:val="002C7293"/>
+    <w:rsid w:val="002C77F4"/>
+    <w:rsid w:val="002C78F7"/>
+    <w:rsid w:val="002C7D14"/>
+    <w:rsid w:val="002D2F54"/>
+    <w:rsid w:val="002D3813"/>
+    <w:rsid w:val="002D47D8"/>
+    <w:rsid w:val="002D666D"/>
+    <w:rsid w:val="002E052F"/>
+    <w:rsid w:val="002E0E04"/>
     <w:rsid w:val="002E25EF"/>
-    <w:rsid w:val="002E2671"/>
-[...106 lines deleted...]
-    <w:rsid w:val="004C2933"/>
+    <w:rsid w:val="002E3F17"/>
+    <w:rsid w:val="002E6B1F"/>
+    <w:rsid w:val="002E7FCF"/>
+    <w:rsid w:val="002F2D22"/>
+    <w:rsid w:val="002F2ED4"/>
+    <w:rsid w:val="002F3CD6"/>
+    <w:rsid w:val="002F53F6"/>
+    <w:rsid w:val="002F6B28"/>
+    <w:rsid w:val="00300C0E"/>
+    <w:rsid w:val="003016BC"/>
+    <w:rsid w:val="00301875"/>
+    <w:rsid w:val="003060D6"/>
+    <w:rsid w:val="0030684A"/>
+    <w:rsid w:val="00306DD5"/>
+    <w:rsid w:val="00307C69"/>
+    <w:rsid w:val="003112BE"/>
+    <w:rsid w:val="0031214E"/>
+    <w:rsid w:val="003126B0"/>
+    <w:rsid w:val="00313532"/>
+    <w:rsid w:val="00314899"/>
+    <w:rsid w:val="0031680A"/>
+    <w:rsid w:val="003216C0"/>
+    <w:rsid w:val="00324004"/>
+    <w:rsid w:val="00326BDC"/>
+    <w:rsid w:val="00331664"/>
+    <w:rsid w:val="003324D4"/>
+    <w:rsid w:val="0033362C"/>
+    <w:rsid w:val="003338EC"/>
+    <w:rsid w:val="003340BD"/>
+    <w:rsid w:val="0033509A"/>
+    <w:rsid w:val="003360AA"/>
+    <w:rsid w:val="003401F2"/>
+    <w:rsid w:val="00342D92"/>
+    <w:rsid w:val="00344078"/>
+    <w:rsid w:val="0035120B"/>
+    <w:rsid w:val="00351D8F"/>
+    <w:rsid w:val="003549FB"/>
+    <w:rsid w:val="003550C5"/>
+    <w:rsid w:val="00357A74"/>
+    <w:rsid w:val="00357AEC"/>
+    <w:rsid w:val="003608E4"/>
+    <w:rsid w:val="0036526A"/>
+    <w:rsid w:val="00366E5A"/>
+    <w:rsid w:val="003702F1"/>
+    <w:rsid w:val="00371154"/>
+    <w:rsid w:val="00372A3F"/>
+    <w:rsid w:val="00374749"/>
+    <w:rsid w:val="00374F06"/>
+    <w:rsid w:val="00377C7F"/>
+    <w:rsid w:val="00381B00"/>
+    <w:rsid w:val="003825AE"/>
+    <w:rsid w:val="00383204"/>
+    <w:rsid w:val="003850F6"/>
+    <w:rsid w:val="003852FD"/>
+    <w:rsid w:val="00391526"/>
+    <w:rsid w:val="0039189E"/>
+    <w:rsid w:val="00393567"/>
+    <w:rsid w:val="003A053D"/>
+    <w:rsid w:val="003A19CD"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rsid w:val="003A3636"/>
+    <w:rsid w:val="003A5422"/>
+    <w:rsid w:val="003B269E"/>
+    <w:rsid w:val="003B2AD7"/>
+    <w:rsid w:val="003B4DA2"/>
+    <w:rsid w:val="003B6E11"/>
+    <w:rsid w:val="003C0177"/>
+    <w:rsid w:val="003C0512"/>
+    <w:rsid w:val="003C127A"/>
+    <w:rsid w:val="003C17AC"/>
+    <w:rsid w:val="003C1FF6"/>
+    <w:rsid w:val="003C2AAE"/>
+    <w:rsid w:val="003C398F"/>
+    <w:rsid w:val="003C6A85"/>
+    <w:rsid w:val="003C71D6"/>
+    <w:rsid w:val="003D0EA1"/>
+    <w:rsid w:val="003D1C08"/>
+    <w:rsid w:val="003D5262"/>
+    <w:rsid w:val="003D5B44"/>
+    <w:rsid w:val="003D6F1D"/>
+    <w:rsid w:val="003E293B"/>
+    <w:rsid w:val="003E3334"/>
+    <w:rsid w:val="003E3337"/>
+    <w:rsid w:val="003E4E79"/>
+    <w:rsid w:val="003F0FA7"/>
+    <w:rsid w:val="003F1162"/>
+    <w:rsid w:val="003F21A0"/>
+    <w:rsid w:val="003F414D"/>
+    <w:rsid w:val="003F481A"/>
+    <w:rsid w:val="003F59F6"/>
+    <w:rsid w:val="003F7B8D"/>
+    <w:rsid w:val="003F7BA3"/>
+    <w:rsid w:val="003F7D6E"/>
+    <w:rsid w:val="0040072F"/>
+    <w:rsid w:val="0040203A"/>
+    <w:rsid w:val="0040340C"/>
+    <w:rsid w:val="00404777"/>
+    <w:rsid w:val="00404AA3"/>
+    <w:rsid w:val="0041100B"/>
+    <w:rsid w:val="004118A6"/>
+    <w:rsid w:val="004215C5"/>
+    <w:rsid w:val="004219E9"/>
+    <w:rsid w:val="00422C9B"/>
+    <w:rsid w:val="00425ECC"/>
+    <w:rsid w:val="00427418"/>
+    <w:rsid w:val="004275F1"/>
+    <w:rsid w:val="00427D56"/>
+    <w:rsid w:val="00434EB3"/>
+    <w:rsid w:val="00435266"/>
+    <w:rsid w:val="00435A84"/>
+    <w:rsid w:val="00437B79"/>
+    <w:rsid w:val="004405F3"/>
+    <w:rsid w:val="00444190"/>
+    <w:rsid w:val="00445A03"/>
+    <w:rsid w:val="00445D49"/>
+    <w:rsid w:val="00445D94"/>
+    <w:rsid w:val="004465D8"/>
+    <w:rsid w:val="00451CEB"/>
+    <w:rsid w:val="00454199"/>
+    <w:rsid w:val="00454265"/>
+    <w:rsid w:val="00454300"/>
+    <w:rsid w:val="00455A7B"/>
+    <w:rsid w:val="00460F11"/>
+    <w:rsid w:val="004624DA"/>
+    <w:rsid w:val="00467491"/>
+    <w:rsid w:val="00467FC1"/>
+    <w:rsid w:val="00472171"/>
+    <w:rsid w:val="004732D1"/>
+    <w:rsid w:val="004733D1"/>
+    <w:rsid w:val="00474696"/>
+    <w:rsid w:val="004773C4"/>
+    <w:rsid w:val="0047771E"/>
+    <w:rsid w:val="00483C4B"/>
+    <w:rsid w:val="00485402"/>
+    <w:rsid w:val="00485562"/>
+    <w:rsid w:val="00486633"/>
+    <w:rsid w:val="00486EF2"/>
+    <w:rsid w:val="0048704E"/>
+    <w:rsid w:val="00490E93"/>
+    <w:rsid w:val="0049290A"/>
+    <w:rsid w:val="00493290"/>
+    <w:rsid w:val="00494F9D"/>
+    <w:rsid w:val="0049646F"/>
+    <w:rsid w:val="004A04F3"/>
+    <w:rsid w:val="004A2A08"/>
+    <w:rsid w:val="004A33A8"/>
+    <w:rsid w:val="004A479F"/>
+    <w:rsid w:val="004A646C"/>
+    <w:rsid w:val="004B14BD"/>
+    <w:rsid w:val="004B1D38"/>
+    <w:rsid w:val="004B5BB3"/>
+    <w:rsid w:val="004B6FCC"/>
+    <w:rsid w:val="004B7551"/>
+    <w:rsid w:val="004C157A"/>
     <w:rsid w:val="004C3144"/>
-    <w:rsid w:val="004C5C51"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004F6DCB"/>
+    <w:rsid w:val="004C3A7F"/>
+    <w:rsid w:val="004D0265"/>
+    <w:rsid w:val="004D16EB"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rsid w:val="004D2745"/>
+    <w:rsid w:val="004D46AD"/>
+    <w:rsid w:val="004D5185"/>
+    <w:rsid w:val="004D5F12"/>
+    <w:rsid w:val="004D72E6"/>
+    <w:rsid w:val="004D7426"/>
+    <w:rsid w:val="004E2718"/>
+    <w:rsid w:val="004E4AF8"/>
+    <w:rsid w:val="004E4CBF"/>
+    <w:rsid w:val="004E5711"/>
+    <w:rsid w:val="004F5579"/>
+    <w:rsid w:val="004F6BC9"/>
     <w:rsid w:val="004F765C"/>
-    <w:rsid w:val="00504A41"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00562627"/>
+    <w:rsid w:val="0050017B"/>
+    <w:rsid w:val="0050153E"/>
+    <w:rsid w:val="005027A9"/>
+    <w:rsid w:val="00503D2E"/>
+    <w:rsid w:val="00506EC5"/>
+    <w:rsid w:val="0050731D"/>
+    <w:rsid w:val="005074EC"/>
+    <w:rsid w:val="00510C25"/>
+    <w:rsid w:val="00511D43"/>
+    <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="00513783"/>
+    <w:rsid w:val="0051582B"/>
+    <w:rsid w:val="00516056"/>
+    <w:rsid w:val="005178E7"/>
+    <w:rsid w:val="00520709"/>
+    <w:rsid w:val="00520B98"/>
+    <w:rsid w:val="00521DF3"/>
+    <w:rsid w:val="005238D1"/>
+    <w:rsid w:val="00526197"/>
+    <w:rsid w:val="00526E2E"/>
+    <w:rsid w:val="00530030"/>
+    <w:rsid w:val="00530298"/>
+    <w:rsid w:val="0053154E"/>
+    <w:rsid w:val="00532E18"/>
+    <w:rsid w:val="00534932"/>
+    <w:rsid w:val="00536CAD"/>
+    <w:rsid w:val="00540DA0"/>
+    <w:rsid w:val="00542905"/>
+    <w:rsid w:val="005433C2"/>
+    <w:rsid w:val="00544F21"/>
+    <w:rsid w:val="005461CC"/>
+    <w:rsid w:val="00546978"/>
+    <w:rsid w:val="00547363"/>
+    <w:rsid w:val="00552A71"/>
+    <w:rsid w:val="00553637"/>
+    <w:rsid w:val="00553686"/>
+    <w:rsid w:val="00554926"/>
+    <w:rsid w:val="00555D28"/>
+    <w:rsid w:val="00562208"/>
+    <w:rsid w:val="00562696"/>
+    <w:rsid w:val="00564D4D"/>
+    <w:rsid w:val="00567BA6"/>
+    <w:rsid w:val="00570569"/>
     <w:rsid w:val="0057056E"/>
-    <w:rsid w:val="005709DF"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005A2973"/>
+    <w:rsid w:val="005708C6"/>
+    <w:rsid w:val="0057273A"/>
+    <w:rsid w:val="0057282F"/>
+    <w:rsid w:val="00574EAB"/>
+    <w:rsid w:val="005751E9"/>
+    <w:rsid w:val="00575F40"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rsid w:val="00581EC6"/>
+    <w:rsid w:val="005823F4"/>
+    <w:rsid w:val="0058277E"/>
+    <w:rsid w:val="00586F23"/>
+    <w:rsid w:val="00587E90"/>
+    <w:rsid w:val="005900F4"/>
+    <w:rsid w:val="00592C67"/>
+    <w:rsid w:val="00592D70"/>
+    <w:rsid w:val="00593329"/>
+    <w:rsid w:val="00593A5A"/>
+    <w:rsid w:val="00593BD7"/>
+    <w:rsid w:val="005A2507"/>
     <w:rsid w:val="005A3B17"/>
-    <w:rsid w:val="005A3F5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B62AB"/>
+    <w:rsid w:val="005A4500"/>
+    <w:rsid w:val="005A4575"/>
+    <w:rsid w:val="005A503B"/>
+    <w:rsid w:val="005A759C"/>
+    <w:rsid w:val="005B258A"/>
+    <w:rsid w:val="005B2A0D"/>
+    <w:rsid w:val="005B3933"/>
+    <w:rsid w:val="005B5C38"/>
     <w:rsid w:val="005B69F7"/>
-    <w:rsid w:val="005B6B07"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005D421E"/>
+    <w:rsid w:val="005C0078"/>
+    <w:rsid w:val="005C00B4"/>
+    <w:rsid w:val="005C0330"/>
+    <w:rsid w:val="005C05E3"/>
+    <w:rsid w:val="005C237D"/>
+    <w:rsid w:val="005C53BC"/>
+    <w:rsid w:val="005C5D53"/>
+    <w:rsid w:val="005C66D4"/>
+    <w:rsid w:val="005C7B07"/>
+    <w:rsid w:val="005D398C"/>
+    <w:rsid w:val="005D444F"/>
+    <w:rsid w:val="005D6FAB"/>
+    <w:rsid w:val="005D7214"/>
+    <w:rsid w:val="005D775D"/>
     <w:rsid w:val="005D7788"/>
-    <w:rsid w:val="005D7C00"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00602057"/>
+    <w:rsid w:val="005E0D6D"/>
+    <w:rsid w:val="005E2A77"/>
+    <w:rsid w:val="005E333C"/>
+    <w:rsid w:val="005E3680"/>
+    <w:rsid w:val="005E4B76"/>
+    <w:rsid w:val="005F11D6"/>
+    <w:rsid w:val="0060063B"/>
+    <w:rsid w:val="006006DA"/>
+    <w:rsid w:val="0060248A"/>
     <w:rsid w:val="00602A0B"/>
-    <w:rsid w:val="00604658"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0061751D"/>
+    <w:rsid w:val="00602DAD"/>
+    <w:rsid w:val="0060329C"/>
+    <w:rsid w:val="006062F7"/>
+    <w:rsid w:val="00610023"/>
+    <w:rsid w:val="00610D46"/>
+    <w:rsid w:val="00611080"/>
+    <w:rsid w:val="00614D63"/>
+    <w:rsid w:val="00616613"/>
+    <w:rsid w:val="006166AF"/>
+    <w:rsid w:val="006166BA"/>
+    <w:rsid w:val="0061780A"/>
     <w:rsid w:val="00617F6E"/>
-    <w:rsid w:val="006230E6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0063190F"/>
+    <w:rsid w:val="006231D3"/>
+    <w:rsid w:val="00624492"/>
+    <w:rsid w:val="00624611"/>
+    <w:rsid w:val="006252F6"/>
+    <w:rsid w:val="00626210"/>
+    <w:rsid w:val="00631567"/>
+    <w:rsid w:val="00631D26"/>
     <w:rsid w:val="00635BD1"/>
-    <w:rsid w:val="00640715"/>
-[...30 lines deleted...]
-    <w:rsid w:val="006D7214"/>
+    <w:rsid w:val="00636125"/>
+    <w:rsid w:val="0063798E"/>
+    <w:rsid w:val="00641EE8"/>
+    <w:rsid w:val="0064454E"/>
+    <w:rsid w:val="006446B9"/>
+    <w:rsid w:val="006515B8"/>
+    <w:rsid w:val="00652E41"/>
+    <w:rsid w:val="0065353E"/>
+    <w:rsid w:val="00655020"/>
+    <w:rsid w:val="00663360"/>
+    <w:rsid w:val="00665AFA"/>
+    <w:rsid w:val="0066693E"/>
+    <w:rsid w:val="006679F4"/>
+    <w:rsid w:val="00672D7E"/>
+    <w:rsid w:val="006730DE"/>
+    <w:rsid w:val="006737F1"/>
+    <w:rsid w:val="00673934"/>
+    <w:rsid w:val="00675C61"/>
+    <w:rsid w:val="0068154F"/>
+    <w:rsid w:val="00682F55"/>
+    <w:rsid w:val="00683110"/>
+    <w:rsid w:val="006839E2"/>
+    <w:rsid w:val="00683AC8"/>
+    <w:rsid w:val="00683C1F"/>
+    <w:rsid w:val="006865D5"/>
+    <w:rsid w:val="0069476A"/>
+    <w:rsid w:val="0069570E"/>
+    <w:rsid w:val="00696459"/>
+    <w:rsid w:val="00697517"/>
+    <w:rsid w:val="006A485B"/>
+    <w:rsid w:val="006B0C42"/>
+    <w:rsid w:val="006B6496"/>
+    <w:rsid w:val="006B65F6"/>
+    <w:rsid w:val="006B6818"/>
+    <w:rsid w:val="006C2788"/>
+    <w:rsid w:val="006C2AF3"/>
+    <w:rsid w:val="006C367B"/>
+    <w:rsid w:val="006C3946"/>
+    <w:rsid w:val="006C5B2A"/>
+    <w:rsid w:val="006C5C60"/>
+    <w:rsid w:val="006D298A"/>
+    <w:rsid w:val="006D2B37"/>
+    <w:rsid w:val="006D4494"/>
+    <w:rsid w:val="006D61DB"/>
+    <w:rsid w:val="006D7799"/>
+    <w:rsid w:val="006E031B"/>
     <w:rsid w:val="006E1608"/>
-    <w:rsid w:val="006E252C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00724837"/>
+    <w:rsid w:val="006E2677"/>
+    <w:rsid w:val="006F1734"/>
+    <w:rsid w:val="006F2506"/>
+    <w:rsid w:val="006F2852"/>
+    <w:rsid w:val="006F3760"/>
+    <w:rsid w:val="006F62D0"/>
+    <w:rsid w:val="006F66F2"/>
+    <w:rsid w:val="00700675"/>
+    <w:rsid w:val="007030E6"/>
+    <w:rsid w:val="00710E17"/>
+    <w:rsid w:val="007119B3"/>
+    <w:rsid w:val="00711D25"/>
+    <w:rsid w:val="00712FB0"/>
+    <w:rsid w:val="007151CD"/>
+    <w:rsid w:val="00716363"/>
+    <w:rsid w:val="007177CB"/>
+    <w:rsid w:val="0072059F"/>
+    <w:rsid w:val="00721A7D"/>
+    <w:rsid w:val="007230F2"/>
+    <w:rsid w:val="00726F77"/>
+    <w:rsid w:val="0073064E"/>
+    <w:rsid w:val="00733CDA"/>
+    <w:rsid w:val="00734838"/>
     <w:rsid w:val="00735898"/>
-    <w:rsid w:val="007402BD"/>
-[...23 lines deleted...]
-    <w:rsid w:val="007A59A5"/>
+    <w:rsid w:val="007366B3"/>
+    <w:rsid w:val="007400A4"/>
+    <w:rsid w:val="007451FC"/>
+    <w:rsid w:val="00750F76"/>
+    <w:rsid w:val="007526AF"/>
+    <w:rsid w:val="0075642E"/>
+    <w:rsid w:val="00761FA6"/>
+    <w:rsid w:val="00762F06"/>
+    <w:rsid w:val="00765B36"/>
+    <w:rsid w:val="00766923"/>
+    <w:rsid w:val="00766C9B"/>
+    <w:rsid w:val="007673BB"/>
+    <w:rsid w:val="0076762C"/>
+    <w:rsid w:val="00767B5F"/>
+    <w:rsid w:val="00773363"/>
+    <w:rsid w:val="00774BE3"/>
+    <w:rsid w:val="00774F41"/>
+    <w:rsid w:val="007802B6"/>
+    <w:rsid w:val="00781BD9"/>
+    <w:rsid w:val="007832F9"/>
+    <w:rsid w:val="00783EFB"/>
+    <w:rsid w:val="007854FA"/>
+    <w:rsid w:val="007875BF"/>
+    <w:rsid w:val="00787F66"/>
+    <w:rsid w:val="00790BF8"/>
+    <w:rsid w:val="007917A2"/>
+    <w:rsid w:val="00795C16"/>
+    <w:rsid w:val="0079665B"/>
+    <w:rsid w:val="0079730E"/>
+    <w:rsid w:val="00797EA2"/>
+    <w:rsid w:val="007A219E"/>
+    <w:rsid w:val="007A31CD"/>
+    <w:rsid w:val="007A4F23"/>
+    <w:rsid w:val="007A608B"/>
     <w:rsid w:val="007A6290"/>
-    <w:rsid w:val="007C03A0"/>
-[...16 lines deleted...]
-    <w:rsid w:val="0081484F"/>
+    <w:rsid w:val="007A6AAE"/>
+    <w:rsid w:val="007B121F"/>
+    <w:rsid w:val="007B2641"/>
+    <w:rsid w:val="007B3AC2"/>
+    <w:rsid w:val="007B4D53"/>
+    <w:rsid w:val="007B684F"/>
+    <w:rsid w:val="007C03F8"/>
+    <w:rsid w:val="007C4253"/>
+    <w:rsid w:val="007D6718"/>
+    <w:rsid w:val="007E07DD"/>
+    <w:rsid w:val="007E07F1"/>
+    <w:rsid w:val="007E1ADA"/>
+    <w:rsid w:val="007E4369"/>
+    <w:rsid w:val="007E76A2"/>
+    <w:rsid w:val="007F2C63"/>
+    <w:rsid w:val="007F4ADB"/>
+    <w:rsid w:val="007F7677"/>
+    <w:rsid w:val="00800C86"/>
+    <w:rsid w:val="00800F2F"/>
+    <w:rsid w:val="00802D00"/>
+    <w:rsid w:val="00803611"/>
+    <w:rsid w:val="00806761"/>
+    <w:rsid w:val="00806A81"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rsid w:val="008104A9"/>
+    <w:rsid w:val="008105EC"/>
+    <w:rsid w:val="00810BFB"/>
+    <w:rsid w:val="008119AF"/>
+    <w:rsid w:val="00812965"/>
+    <w:rsid w:val="00812BB8"/>
+    <w:rsid w:val="008142D7"/>
+    <w:rsid w:val="00815157"/>
+    <w:rsid w:val="00816643"/>
+    <w:rsid w:val="00817678"/>
+    <w:rsid w:val="00817FB3"/>
     <w:rsid w:val="008201DA"/>
-    <w:rsid w:val="00826133"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00851FD2"/>
+    <w:rsid w:val="00820D9E"/>
+    <w:rsid w:val="00821219"/>
+    <w:rsid w:val="00821E41"/>
+    <w:rsid w:val="00823149"/>
+    <w:rsid w:val="008239B5"/>
+    <w:rsid w:val="008247A7"/>
+    <w:rsid w:val="00824B43"/>
+    <w:rsid w:val="00825BD2"/>
+    <w:rsid w:val="008270C6"/>
+    <w:rsid w:val="008303B4"/>
+    <w:rsid w:val="008303DD"/>
+    <w:rsid w:val="00830B2D"/>
+    <w:rsid w:val="008322BE"/>
+    <w:rsid w:val="0083344D"/>
+    <w:rsid w:val="00835D6B"/>
+    <w:rsid w:val="00836E42"/>
+    <w:rsid w:val="00836EB7"/>
+    <w:rsid w:val="00836F72"/>
+    <w:rsid w:val="00841A47"/>
+    <w:rsid w:val="00841A8C"/>
+    <w:rsid w:val="00841FA3"/>
+    <w:rsid w:val="00842493"/>
+    <w:rsid w:val="008427D2"/>
+    <w:rsid w:val="00846F02"/>
+    <w:rsid w:val="0085068A"/>
     <w:rsid w:val="0085348A"/>
-    <w:rsid w:val="00855A18"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00882E97"/>
+    <w:rsid w:val="008536E4"/>
+    <w:rsid w:val="00854685"/>
+    <w:rsid w:val="00856BC9"/>
+    <w:rsid w:val="00857280"/>
+    <w:rsid w:val="00861076"/>
+    <w:rsid w:val="0086132C"/>
+    <w:rsid w:val="00861C62"/>
+    <w:rsid w:val="00861CE5"/>
+    <w:rsid w:val="00862DED"/>
+    <w:rsid w:val="00864B2F"/>
+    <w:rsid w:val="00867DC1"/>
+    <w:rsid w:val="008712F0"/>
+    <w:rsid w:val="00871F02"/>
+    <w:rsid w:val="008721D8"/>
+    <w:rsid w:val="00877588"/>
+    <w:rsid w:val="008800ED"/>
+    <w:rsid w:val="008809C7"/>
+    <w:rsid w:val="00880DAE"/>
+    <w:rsid w:val="008830EA"/>
+    <w:rsid w:val="00885021"/>
+    <w:rsid w:val="008862E4"/>
+    <w:rsid w:val="0088650C"/>
     <w:rsid w:val="008904A4"/>
-    <w:rsid w:val="0089153B"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00946BE7"/>
+    <w:rsid w:val="00891BD0"/>
+    <w:rsid w:val="00893C9B"/>
+    <w:rsid w:val="00894D27"/>
+    <w:rsid w:val="00896BD2"/>
+    <w:rsid w:val="00896E29"/>
+    <w:rsid w:val="00897500"/>
+    <w:rsid w:val="008A12F4"/>
+    <w:rsid w:val="008A30D8"/>
+    <w:rsid w:val="008A572A"/>
+    <w:rsid w:val="008A58F9"/>
+    <w:rsid w:val="008A5AE0"/>
+    <w:rsid w:val="008B00C3"/>
+    <w:rsid w:val="008B0E8E"/>
+    <w:rsid w:val="008B3DF4"/>
+    <w:rsid w:val="008B5F51"/>
+    <w:rsid w:val="008B7394"/>
+    <w:rsid w:val="008B7A87"/>
+    <w:rsid w:val="008C0FCF"/>
+    <w:rsid w:val="008C3605"/>
+    <w:rsid w:val="008C4DBB"/>
+    <w:rsid w:val="008C6358"/>
+    <w:rsid w:val="008C6593"/>
+    <w:rsid w:val="008D220A"/>
+    <w:rsid w:val="008D5D34"/>
+    <w:rsid w:val="008D7DF7"/>
+    <w:rsid w:val="008D7EA4"/>
+    <w:rsid w:val="008E0304"/>
+    <w:rsid w:val="008E1D45"/>
+    <w:rsid w:val="008E38F2"/>
+    <w:rsid w:val="008E3B62"/>
+    <w:rsid w:val="008E6D3B"/>
+    <w:rsid w:val="008F0414"/>
+    <w:rsid w:val="008F246F"/>
+    <w:rsid w:val="008F2B28"/>
+    <w:rsid w:val="008F43BE"/>
+    <w:rsid w:val="008F5193"/>
+    <w:rsid w:val="008F7E83"/>
+    <w:rsid w:val="00901239"/>
+    <w:rsid w:val="00902004"/>
+    <w:rsid w:val="009044A0"/>
+    <w:rsid w:val="00910ABC"/>
+    <w:rsid w:val="00913A17"/>
+    <w:rsid w:val="00913BEE"/>
+    <w:rsid w:val="00914F72"/>
+    <w:rsid w:val="00916207"/>
+    <w:rsid w:val="009165D0"/>
+    <w:rsid w:val="00920C0D"/>
+    <w:rsid w:val="00920C71"/>
+    <w:rsid w:val="0092165C"/>
+    <w:rsid w:val="00922054"/>
+    <w:rsid w:val="00923819"/>
+    <w:rsid w:val="00930ED6"/>
+    <w:rsid w:val="0093525C"/>
+    <w:rsid w:val="00940A1F"/>
+    <w:rsid w:val="00940ED7"/>
+    <w:rsid w:val="00942559"/>
+    <w:rsid w:val="0094348E"/>
+    <w:rsid w:val="00943738"/>
+    <w:rsid w:val="0094394C"/>
     <w:rsid w:val="00946D85"/>
-    <w:rsid w:val="00960301"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009714F7"/>
+    <w:rsid w:val="0095000D"/>
+    <w:rsid w:val="009518BB"/>
+    <w:rsid w:val="0095303E"/>
+    <w:rsid w:val="00953236"/>
+    <w:rsid w:val="009537B9"/>
+    <w:rsid w:val="00956CFF"/>
+    <w:rsid w:val="009615D5"/>
+    <w:rsid w:val="00961B73"/>
+    <w:rsid w:val="00964834"/>
+    <w:rsid w:val="00965794"/>
+    <w:rsid w:val="00967C71"/>
+    <w:rsid w:val="0097097D"/>
+    <w:rsid w:val="00971642"/>
     <w:rsid w:val="00971879"/>
-    <w:rsid w:val="00971B26"/>
+    <w:rsid w:val="00971B85"/>
+    <w:rsid w:val="00972381"/>
+    <w:rsid w:val="009723EA"/>
     <w:rsid w:val="00974546"/>
-    <w:rsid w:val="009855D1"/>
-    <w:rsid w:val="00990B9C"/>
+    <w:rsid w:val="00975317"/>
+    <w:rsid w:val="00981991"/>
+    <w:rsid w:val="00981B7B"/>
+    <w:rsid w:val="00983368"/>
+    <w:rsid w:val="009869FC"/>
+    <w:rsid w:val="00987A4B"/>
     <w:rsid w:val="00990F16"/>
-    <w:rsid w:val="00993BBF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A3A76"/>
+    <w:rsid w:val="00994A59"/>
+    <w:rsid w:val="00997777"/>
+    <w:rsid w:val="009A2143"/>
     <w:rsid w:val="009A49E5"/>
-    <w:rsid w:val="009B1EA3"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A13DB8"/>
+    <w:rsid w:val="009A79EC"/>
+    <w:rsid w:val="009B009E"/>
+    <w:rsid w:val="009B1E8D"/>
+    <w:rsid w:val="009B23D2"/>
+    <w:rsid w:val="009B2C0D"/>
+    <w:rsid w:val="009B3CF7"/>
+    <w:rsid w:val="009B41AB"/>
+    <w:rsid w:val="009B43B9"/>
+    <w:rsid w:val="009B76ED"/>
+    <w:rsid w:val="009C02CB"/>
+    <w:rsid w:val="009C0322"/>
+    <w:rsid w:val="009C34D3"/>
+    <w:rsid w:val="009C489A"/>
+    <w:rsid w:val="009C4E50"/>
+    <w:rsid w:val="009C5D04"/>
+    <w:rsid w:val="009C73B6"/>
+    <w:rsid w:val="009D17F8"/>
+    <w:rsid w:val="009D38CF"/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rsid w:val="009D5E2F"/>
+    <w:rsid w:val="009D6012"/>
+    <w:rsid w:val="009D7FD5"/>
+    <w:rsid w:val="009E714E"/>
+    <w:rsid w:val="009E7CFC"/>
+    <w:rsid w:val="009F020F"/>
+    <w:rsid w:val="009F16C7"/>
+    <w:rsid w:val="009F5C71"/>
+    <w:rsid w:val="009F5CEF"/>
+    <w:rsid w:val="009F77E1"/>
+    <w:rsid w:val="009F7A7E"/>
+    <w:rsid w:val="00A007DB"/>
+    <w:rsid w:val="00A02E5E"/>
+    <w:rsid w:val="00A04663"/>
+    <w:rsid w:val="00A04EC6"/>
+    <w:rsid w:val="00A0638E"/>
+    <w:rsid w:val="00A116AC"/>
+    <w:rsid w:val="00A11F10"/>
+    <w:rsid w:val="00A14251"/>
+    <w:rsid w:val="00A14EDB"/>
+    <w:rsid w:val="00A1519C"/>
+    <w:rsid w:val="00A1532F"/>
+    <w:rsid w:val="00A1796B"/>
     <w:rsid w:val="00A201F7"/>
-    <w:rsid w:val="00A24013"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00A7231B"/>
+    <w:rsid w:val="00A212B6"/>
+    <w:rsid w:val="00A22451"/>
+    <w:rsid w:val="00A27570"/>
+    <w:rsid w:val="00A4029F"/>
+    <w:rsid w:val="00A4098C"/>
+    <w:rsid w:val="00A4162F"/>
+    <w:rsid w:val="00A41819"/>
+    <w:rsid w:val="00A420F6"/>
+    <w:rsid w:val="00A44AA7"/>
+    <w:rsid w:val="00A4683E"/>
+    <w:rsid w:val="00A47F6E"/>
+    <w:rsid w:val="00A50A9B"/>
+    <w:rsid w:val="00A51AEE"/>
+    <w:rsid w:val="00A52A4B"/>
+    <w:rsid w:val="00A53B6B"/>
+    <w:rsid w:val="00A5427C"/>
+    <w:rsid w:val="00A547C4"/>
+    <w:rsid w:val="00A55731"/>
+    <w:rsid w:val="00A562B6"/>
+    <w:rsid w:val="00A570A1"/>
+    <w:rsid w:val="00A62999"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:rsid w:val="00A67CFC"/>
+    <w:rsid w:val="00A708DD"/>
+    <w:rsid w:val="00A73542"/>
+    <w:rsid w:val="00A74EF9"/>
+    <w:rsid w:val="00A75B3C"/>
+    <w:rsid w:val="00A80845"/>
+    <w:rsid w:val="00A81AB7"/>
     <w:rsid w:val="00A83C5F"/>
-    <w:rsid w:val="00A85AD3"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00AC36AD"/>
+    <w:rsid w:val="00A85B03"/>
+    <w:rsid w:val="00A86CA5"/>
+    <w:rsid w:val="00A86DBD"/>
+    <w:rsid w:val="00A92EA7"/>
+    <w:rsid w:val="00A95573"/>
+    <w:rsid w:val="00A96747"/>
+    <w:rsid w:val="00A96819"/>
+    <w:rsid w:val="00A96ACF"/>
+    <w:rsid w:val="00A97C63"/>
+    <w:rsid w:val="00AA06DF"/>
+    <w:rsid w:val="00AA3225"/>
+    <w:rsid w:val="00AA335F"/>
+    <w:rsid w:val="00AA5309"/>
+    <w:rsid w:val="00AA61F0"/>
+    <w:rsid w:val="00AA6E3E"/>
+    <w:rsid w:val="00AB0A68"/>
+    <w:rsid w:val="00AB1868"/>
+    <w:rsid w:val="00AB1DF8"/>
+    <w:rsid w:val="00AB4967"/>
+    <w:rsid w:val="00AC18A6"/>
+    <w:rsid w:val="00AC4029"/>
+    <w:rsid w:val="00AC53A4"/>
     <w:rsid w:val="00AC6964"/>
-    <w:rsid w:val="00AD0497"/>
-    <w:rsid w:val="00AD0C4E"/>
     <w:rsid w:val="00AD13E8"/>
-    <w:rsid w:val="00AD527B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00AF7A04"/>
+    <w:rsid w:val="00AD2EC2"/>
+    <w:rsid w:val="00AD4576"/>
+    <w:rsid w:val="00AD5826"/>
+    <w:rsid w:val="00AD616A"/>
+    <w:rsid w:val="00AD7C5A"/>
+    <w:rsid w:val="00AE0592"/>
+    <w:rsid w:val="00AE0AEE"/>
+    <w:rsid w:val="00AE0B66"/>
+    <w:rsid w:val="00AE426E"/>
+    <w:rsid w:val="00AF20F5"/>
+    <w:rsid w:val="00AF3251"/>
+    <w:rsid w:val="00AF370C"/>
+    <w:rsid w:val="00AF6448"/>
+    <w:rsid w:val="00B00A59"/>
     <w:rsid w:val="00B01442"/>
-    <w:rsid w:val="00B03071"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00BD16D5"/>
+    <w:rsid w:val="00B03744"/>
+    <w:rsid w:val="00B04099"/>
+    <w:rsid w:val="00B04CEC"/>
+    <w:rsid w:val="00B076EC"/>
+    <w:rsid w:val="00B07BE8"/>
+    <w:rsid w:val="00B108EF"/>
+    <w:rsid w:val="00B10E88"/>
+    <w:rsid w:val="00B1322A"/>
+    <w:rsid w:val="00B14819"/>
+    <w:rsid w:val="00B168AD"/>
+    <w:rsid w:val="00B204C0"/>
+    <w:rsid w:val="00B21BE0"/>
+    <w:rsid w:val="00B240B7"/>
+    <w:rsid w:val="00B2728F"/>
+    <w:rsid w:val="00B272B1"/>
+    <w:rsid w:val="00B31F16"/>
+    <w:rsid w:val="00B34F9D"/>
+    <w:rsid w:val="00B359DD"/>
+    <w:rsid w:val="00B35DB6"/>
+    <w:rsid w:val="00B362AB"/>
+    <w:rsid w:val="00B404C9"/>
+    <w:rsid w:val="00B42D7F"/>
+    <w:rsid w:val="00B43C01"/>
+    <w:rsid w:val="00B501B0"/>
+    <w:rsid w:val="00B50838"/>
+    <w:rsid w:val="00B517EF"/>
+    <w:rsid w:val="00B52055"/>
+    <w:rsid w:val="00B52FEF"/>
+    <w:rsid w:val="00B548FC"/>
+    <w:rsid w:val="00B564B7"/>
+    <w:rsid w:val="00B56E81"/>
+    <w:rsid w:val="00B60855"/>
+    <w:rsid w:val="00B60B01"/>
+    <w:rsid w:val="00B6195C"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rsid w:val="00B6266F"/>
+    <w:rsid w:val="00B62CEA"/>
+    <w:rsid w:val="00B631A1"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rsid w:val="00B70063"/>
+    <w:rsid w:val="00B717F5"/>
+    <w:rsid w:val="00B74C8A"/>
+    <w:rsid w:val="00B75176"/>
+    <w:rsid w:val="00B75DC9"/>
+    <w:rsid w:val="00B80E20"/>
+    <w:rsid w:val="00B811F6"/>
+    <w:rsid w:val="00B8232D"/>
+    <w:rsid w:val="00B85CAD"/>
+    <w:rsid w:val="00B875A7"/>
+    <w:rsid w:val="00B932E4"/>
+    <w:rsid w:val="00B9431D"/>
+    <w:rsid w:val="00B97903"/>
+    <w:rsid w:val="00BA054B"/>
+    <w:rsid w:val="00BA1092"/>
+    <w:rsid w:val="00BA1758"/>
+    <w:rsid w:val="00BA2367"/>
+    <w:rsid w:val="00BA326C"/>
+    <w:rsid w:val="00BA559E"/>
+    <w:rsid w:val="00BA653A"/>
+    <w:rsid w:val="00BA6D94"/>
+    <w:rsid w:val="00BA7E0E"/>
+    <w:rsid w:val="00BB0EE1"/>
+    <w:rsid w:val="00BB63F8"/>
+    <w:rsid w:val="00BB744E"/>
+    <w:rsid w:val="00BC1474"/>
+    <w:rsid w:val="00BC3CF3"/>
+    <w:rsid w:val="00BC74B9"/>
+    <w:rsid w:val="00BC79B0"/>
+    <w:rsid w:val="00BC7C88"/>
+    <w:rsid w:val="00BD19F6"/>
+    <w:rsid w:val="00BD1A0C"/>
+    <w:rsid w:val="00BD2685"/>
+    <w:rsid w:val="00BD601A"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rsid w:val="00BD645D"/>
+    <w:rsid w:val="00BD64CC"/>
     <w:rsid w:val="00BD7B24"/>
-    <w:rsid w:val="00BE0608"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00C457AB"/>
+    <w:rsid w:val="00BE115E"/>
+    <w:rsid w:val="00BE3394"/>
+    <w:rsid w:val="00BE35A2"/>
+    <w:rsid w:val="00BE4B1E"/>
+    <w:rsid w:val="00BE4BFC"/>
+    <w:rsid w:val="00BE6245"/>
+    <w:rsid w:val="00BF1964"/>
+    <w:rsid w:val="00BF2950"/>
+    <w:rsid w:val="00BF60A1"/>
+    <w:rsid w:val="00BF71F2"/>
+    <w:rsid w:val="00BF77F1"/>
+    <w:rsid w:val="00BF7FAA"/>
+    <w:rsid w:val="00C00947"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rsid w:val="00C02932"/>
+    <w:rsid w:val="00C03367"/>
+    <w:rsid w:val="00C037F2"/>
+    <w:rsid w:val="00C03BEF"/>
+    <w:rsid w:val="00C0479E"/>
+    <w:rsid w:val="00C07A6B"/>
+    <w:rsid w:val="00C1011D"/>
+    <w:rsid w:val="00C12FE0"/>
+    <w:rsid w:val="00C1444E"/>
+    <w:rsid w:val="00C1471C"/>
+    <w:rsid w:val="00C1713E"/>
+    <w:rsid w:val="00C213A8"/>
+    <w:rsid w:val="00C26A01"/>
+    <w:rsid w:val="00C27439"/>
+    <w:rsid w:val="00C33787"/>
+    <w:rsid w:val="00C36EEC"/>
+    <w:rsid w:val="00C37259"/>
+    <w:rsid w:val="00C41AF8"/>
+    <w:rsid w:val="00C426CA"/>
+    <w:rsid w:val="00C45F88"/>
     <w:rsid w:val="00C473A4"/>
-    <w:rsid w:val="00C53D6F"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00D23595"/>
+    <w:rsid w:val="00C51419"/>
+    <w:rsid w:val="00C5160E"/>
+    <w:rsid w:val="00C5464C"/>
+    <w:rsid w:val="00C575E7"/>
+    <w:rsid w:val="00C6288A"/>
+    <w:rsid w:val="00C63F92"/>
+    <w:rsid w:val="00C653A7"/>
+    <w:rsid w:val="00C66353"/>
+    <w:rsid w:val="00C66A16"/>
+    <w:rsid w:val="00C708D7"/>
+    <w:rsid w:val="00C70D32"/>
+    <w:rsid w:val="00C724E3"/>
+    <w:rsid w:val="00C75C98"/>
+    <w:rsid w:val="00C76542"/>
+    <w:rsid w:val="00C76CAF"/>
+    <w:rsid w:val="00C81DAE"/>
+    <w:rsid w:val="00C8207D"/>
+    <w:rsid w:val="00C82689"/>
+    <w:rsid w:val="00C829AC"/>
+    <w:rsid w:val="00C82A65"/>
+    <w:rsid w:val="00C82F9B"/>
+    <w:rsid w:val="00C82FDE"/>
+    <w:rsid w:val="00C8472E"/>
+    <w:rsid w:val="00C84FBE"/>
+    <w:rsid w:val="00C85C03"/>
+    <w:rsid w:val="00C872C0"/>
+    <w:rsid w:val="00C92E29"/>
+    <w:rsid w:val="00C96217"/>
+    <w:rsid w:val="00C96951"/>
+    <w:rsid w:val="00CA0059"/>
+    <w:rsid w:val="00CA0836"/>
+    <w:rsid w:val="00CA3953"/>
+    <w:rsid w:val="00CA4E2B"/>
+    <w:rsid w:val="00CA6C8C"/>
+    <w:rsid w:val="00CA7927"/>
+    <w:rsid w:val="00CB1551"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:rsid w:val="00CB4061"/>
+    <w:rsid w:val="00CB42BE"/>
+    <w:rsid w:val="00CB570F"/>
+    <w:rsid w:val="00CB59F9"/>
+    <w:rsid w:val="00CB6E90"/>
+    <w:rsid w:val="00CB6EB4"/>
+    <w:rsid w:val="00CC06D8"/>
+    <w:rsid w:val="00CC0719"/>
+    <w:rsid w:val="00CC0FD5"/>
+    <w:rsid w:val="00CC727E"/>
+    <w:rsid w:val="00CC7564"/>
+    <w:rsid w:val="00CC79F1"/>
+    <w:rsid w:val="00CD0CB1"/>
+    <w:rsid w:val="00CD3333"/>
+    <w:rsid w:val="00CD5499"/>
+    <w:rsid w:val="00CD5C42"/>
+    <w:rsid w:val="00CD5C91"/>
+    <w:rsid w:val="00CD5CE0"/>
+    <w:rsid w:val="00CD6EE6"/>
+    <w:rsid w:val="00CE015B"/>
+    <w:rsid w:val="00CE06A3"/>
+    <w:rsid w:val="00CE0854"/>
+    <w:rsid w:val="00CE1BF6"/>
+    <w:rsid w:val="00CE1C71"/>
+    <w:rsid w:val="00CE320F"/>
+    <w:rsid w:val="00CE39FE"/>
+    <w:rsid w:val="00CE416C"/>
+    <w:rsid w:val="00CE500B"/>
+    <w:rsid w:val="00CF02C4"/>
+    <w:rsid w:val="00CF20C8"/>
+    <w:rsid w:val="00CF6B28"/>
+    <w:rsid w:val="00CF7230"/>
+    <w:rsid w:val="00CF7FE2"/>
+    <w:rsid w:val="00D022E4"/>
+    <w:rsid w:val="00D027D2"/>
+    <w:rsid w:val="00D04E31"/>
+    <w:rsid w:val="00D05345"/>
+    <w:rsid w:val="00D072F6"/>
+    <w:rsid w:val="00D078C9"/>
+    <w:rsid w:val="00D10EFD"/>
+    <w:rsid w:val="00D12287"/>
+    <w:rsid w:val="00D131BE"/>
+    <w:rsid w:val="00D14BD4"/>
+    <w:rsid w:val="00D15D1C"/>
+    <w:rsid w:val="00D16185"/>
+    <w:rsid w:val="00D16C96"/>
+    <w:rsid w:val="00D17AAA"/>
+    <w:rsid w:val="00D2270B"/>
+    <w:rsid w:val="00D22E5D"/>
     <w:rsid w:val="00D259F5"/>
-    <w:rsid w:val="00D25E68"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D44CC5"/>
+    <w:rsid w:val="00D25DE2"/>
+    <w:rsid w:val="00D3130E"/>
+    <w:rsid w:val="00D338C1"/>
+    <w:rsid w:val="00D33E18"/>
+    <w:rsid w:val="00D35118"/>
+    <w:rsid w:val="00D3526C"/>
+    <w:rsid w:val="00D35761"/>
+    <w:rsid w:val="00D36F2C"/>
+    <w:rsid w:val="00D3725D"/>
+    <w:rsid w:val="00D416AF"/>
+    <w:rsid w:val="00D41920"/>
+    <w:rsid w:val="00D41C94"/>
+    <w:rsid w:val="00D42269"/>
+    <w:rsid w:val="00D431E0"/>
     <w:rsid w:val="00D450FA"/>
-    <w:rsid w:val="00D470E8"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D57B29"/>
+    <w:rsid w:val="00D4604F"/>
+    <w:rsid w:val="00D46184"/>
+    <w:rsid w:val="00D46FA5"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rsid w:val="00D54BB5"/>
+    <w:rsid w:val="00D55158"/>
+    <w:rsid w:val="00D57F3D"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rsid w:val="00D617DA"/>
     <w:rsid w:val="00D61AE4"/>
-    <w:rsid w:val="00D63DB8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D7440E"/>
+    <w:rsid w:val="00D651D3"/>
+    <w:rsid w:val="00D6630E"/>
+    <w:rsid w:val="00D6643C"/>
+    <w:rsid w:val="00D667A0"/>
+    <w:rsid w:val="00D70779"/>
+    <w:rsid w:val="00D714E9"/>
+    <w:rsid w:val="00D718E4"/>
+    <w:rsid w:val="00D73EEF"/>
+    <w:rsid w:val="00D74450"/>
     <w:rsid w:val="00D7472F"/>
-    <w:rsid w:val="00D80903"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00E34F41"/>
+    <w:rsid w:val="00D75642"/>
+    <w:rsid w:val="00D76FC2"/>
+    <w:rsid w:val="00D80343"/>
+    <w:rsid w:val="00D83C7B"/>
+    <w:rsid w:val="00D85D96"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rsid w:val="00D91EBD"/>
+    <w:rsid w:val="00D91F2B"/>
+    <w:rsid w:val="00D92798"/>
+    <w:rsid w:val="00D95600"/>
+    <w:rsid w:val="00D961E7"/>
+    <w:rsid w:val="00D97B03"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rsid w:val="00DA0BE1"/>
+    <w:rsid w:val="00DA10A6"/>
+    <w:rsid w:val="00DA208C"/>
+    <w:rsid w:val="00DA3665"/>
+    <w:rsid w:val="00DA3762"/>
+    <w:rsid w:val="00DA5019"/>
+    <w:rsid w:val="00DB0B8C"/>
+    <w:rsid w:val="00DB15B3"/>
+    <w:rsid w:val="00DB1F02"/>
+    <w:rsid w:val="00DB1F26"/>
+    <w:rsid w:val="00DB3D4F"/>
+    <w:rsid w:val="00DB3E16"/>
+    <w:rsid w:val="00DB453B"/>
+    <w:rsid w:val="00DC19A6"/>
+    <w:rsid w:val="00DC21E7"/>
+    <w:rsid w:val="00DC5EDA"/>
+    <w:rsid w:val="00DC78E1"/>
+    <w:rsid w:val="00DD0AB9"/>
+    <w:rsid w:val="00DD19C7"/>
+    <w:rsid w:val="00DD3DA2"/>
+    <w:rsid w:val="00DD423A"/>
+    <w:rsid w:val="00DD5839"/>
+    <w:rsid w:val="00DD6D8E"/>
+    <w:rsid w:val="00DE076A"/>
+    <w:rsid w:val="00DE105A"/>
+    <w:rsid w:val="00DE19FD"/>
+    <w:rsid w:val="00DE3D45"/>
+    <w:rsid w:val="00DE4B04"/>
+    <w:rsid w:val="00DE4BC5"/>
+    <w:rsid w:val="00DF2624"/>
+    <w:rsid w:val="00DF4ED1"/>
+    <w:rsid w:val="00DF7D5E"/>
+    <w:rsid w:val="00E01CAA"/>
+    <w:rsid w:val="00E02257"/>
+    <w:rsid w:val="00E03669"/>
+    <w:rsid w:val="00E0470B"/>
+    <w:rsid w:val="00E0611B"/>
+    <w:rsid w:val="00E12875"/>
+    <w:rsid w:val="00E1329B"/>
+    <w:rsid w:val="00E13AA3"/>
+    <w:rsid w:val="00E14963"/>
+    <w:rsid w:val="00E1677D"/>
+    <w:rsid w:val="00E177E6"/>
+    <w:rsid w:val="00E17AE5"/>
+    <w:rsid w:val="00E20695"/>
+    <w:rsid w:val="00E206D3"/>
+    <w:rsid w:val="00E21F16"/>
+    <w:rsid w:val="00E23780"/>
+    <w:rsid w:val="00E2558D"/>
+    <w:rsid w:val="00E311D8"/>
+    <w:rsid w:val="00E32C03"/>
+    <w:rsid w:val="00E3364D"/>
+    <w:rsid w:val="00E34C27"/>
     <w:rsid w:val="00E3512D"/>
-    <w:rsid w:val="00E36F58"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00F71FB0"/>
+    <w:rsid w:val="00E35F85"/>
+    <w:rsid w:val="00E416E4"/>
+    <w:rsid w:val="00E43BFE"/>
+    <w:rsid w:val="00E43C71"/>
+    <w:rsid w:val="00E44A3F"/>
+    <w:rsid w:val="00E501D5"/>
+    <w:rsid w:val="00E62742"/>
+    <w:rsid w:val="00E66821"/>
+    <w:rsid w:val="00E67828"/>
+    <w:rsid w:val="00E703CB"/>
+    <w:rsid w:val="00E70A1D"/>
+    <w:rsid w:val="00E737A4"/>
+    <w:rsid w:val="00E74613"/>
+    <w:rsid w:val="00E7560C"/>
+    <w:rsid w:val="00E75C1F"/>
+    <w:rsid w:val="00E76606"/>
+    <w:rsid w:val="00E81BA3"/>
+    <w:rsid w:val="00E8337E"/>
+    <w:rsid w:val="00E90D27"/>
+    <w:rsid w:val="00E931A9"/>
+    <w:rsid w:val="00E94CCB"/>
+    <w:rsid w:val="00EA11A7"/>
+    <w:rsid w:val="00EA164C"/>
+    <w:rsid w:val="00EA3510"/>
+    <w:rsid w:val="00EA5060"/>
+    <w:rsid w:val="00EA5B6A"/>
+    <w:rsid w:val="00EB1C92"/>
+    <w:rsid w:val="00EB2CDB"/>
+    <w:rsid w:val="00EB611C"/>
+    <w:rsid w:val="00EB6AA7"/>
+    <w:rsid w:val="00EB7626"/>
+    <w:rsid w:val="00EC0355"/>
+    <w:rsid w:val="00EC6A37"/>
+    <w:rsid w:val="00EC7F39"/>
+    <w:rsid w:val="00ED1CB4"/>
+    <w:rsid w:val="00ED51D3"/>
+    <w:rsid w:val="00EE10AE"/>
+    <w:rsid w:val="00EE1588"/>
+    <w:rsid w:val="00EE3E2B"/>
+    <w:rsid w:val="00EE6FE1"/>
+    <w:rsid w:val="00EF1856"/>
+    <w:rsid w:val="00EF2C99"/>
+    <w:rsid w:val="00EF5695"/>
+    <w:rsid w:val="00EF694D"/>
+    <w:rsid w:val="00EF7A4E"/>
+    <w:rsid w:val="00F00393"/>
+    <w:rsid w:val="00F022E9"/>
+    <w:rsid w:val="00F0280C"/>
+    <w:rsid w:val="00F0388D"/>
+    <w:rsid w:val="00F03FCE"/>
+    <w:rsid w:val="00F1077F"/>
+    <w:rsid w:val="00F13853"/>
+    <w:rsid w:val="00F15465"/>
+    <w:rsid w:val="00F15A8F"/>
+    <w:rsid w:val="00F15BBC"/>
+    <w:rsid w:val="00F175E8"/>
+    <w:rsid w:val="00F20D8C"/>
+    <w:rsid w:val="00F211D6"/>
+    <w:rsid w:val="00F27538"/>
+    <w:rsid w:val="00F361C9"/>
+    <w:rsid w:val="00F41FFC"/>
+    <w:rsid w:val="00F421F0"/>
+    <w:rsid w:val="00F425EB"/>
+    <w:rsid w:val="00F42B7E"/>
+    <w:rsid w:val="00F42BEA"/>
+    <w:rsid w:val="00F43548"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rsid w:val="00F44495"/>
+    <w:rsid w:val="00F45DE5"/>
+    <w:rsid w:val="00F46B7F"/>
+    <w:rsid w:val="00F46E19"/>
+    <w:rsid w:val="00F500C6"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:rsid w:val="00F530B8"/>
+    <w:rsid w:val="00F6100C"/>
+    <w:rsid w:val="00F619B7"/>
+    <w:rsid w:val="00F6272B"/>
+    <w:rsid w:val="00F66B75"/>
+    <w:rsid w:val="00F702B6"/>
+    <w:rsid w:val="00F71AC4"/>
     <w:rsid w:val="00F72CF1"/>
-    <w:rsid w:val="00F74A1F"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00FF7997"/>
+    <w:rsid w:val="00F76B99"/>
+    <w:rsid w:val="00F7702D"/>
+    <w:rsid w:val="00F82AB1"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rsid w:val="00F84BB5"/>
+    <w:rsid w:val="00F84C99"/>
+    <w:rsid w:val="00F84FCB"/>
+    <w:rsid w:val="00F863E7"/>
+    <w:rsid w:val="00F87C12"/>
+    <w:rsid w:val="00F94132"/>
+    <w:rsid w:val="00F9586D"/>
+    <w:rsid w:val="00F95BE8"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F971F7"/>
+    <w:rsid w:val="00FA13E1"/>
+    <w:rsid w:val="00FA15EA"/>
+    <w:rsid w:val="00FA52AA"/>
+    <w:rsid w:val="00FA77DC"/>
+    <w:rsid w:val="00FB1404"/>
+    <w:rsid w:val="00FB2DDE"/>
+    <w:rsid w:val="00FB2F64"/>
+    <w:rsid w:val="00FC0DE9"/>
+    <w:rsid w:val="00FC2422"/>
+    <w:rsid w:val="00FC2564"/>
+    <w:rsid w:val="00FC30D5"/>
+    <w:rsid w:val="00FC4894"/>
+    <w:rsid w:val="00FC4A5D"/>
+    <w:rsid w:val="00FC5100"/>
+    <w:rsid w:val="00FC58B0"/>
+    <w:rsid w:val="00FC6511"/>
+    <w:rsid w:val="00FC7F8F"/>
+    <w:rsid w:val="00FD23AF"/>
+    <w:rsid w:val="00FD5479"/>
+    <w:rsid w:val="00FE260D"/>
+    <w:rsid w:val="00FE30E8"/>
+    <w:rsid w:val="00FE540B"/>
+    <w:rsid w:val="00FE5B53"/>
+    <w:rsid w:val="00FE71CE"/>
+    <w:rsid w:val="00FF03E2"/>
+    <w:rsid w:val="00FF1730"/>
+    <w:rsid w:val="00FF664A"/>
+    <w:rsid w:val="00FF6BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36479D71"/>
+  <w14:docId w14:val="73BE7AF7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1C6CB360-111F-470E-94E9-D68E26BBF7FC}"/>
+  <w15:docId w15:val="{90986D02-CD8F-4B28-B5D7-062826DF7027}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4897,2044 +43582,3581 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Char,Char Char Char Char,Char1,Char8,Char9,Знак Char Char,Знак Char Char Char Char Char,Знак Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:u w:val="single"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:firstLine="318"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="-142" w:firstLine="4962"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char, Char8"/>
+    <w:aliases w:val=" Char8,Header Char Char Char Char Char Char,Header Char Char Char Char,Char1 Char Char Char,Char8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar1"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val=" Char8 Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1,Char1 Char Char Char Char,Char8 Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Char3,Footer1, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char, Char Char1 Char Char Char, Char3,Char3 Char Char Char Char, Char Char1 Char Char,Char Char1 Char Char,Char Char1 Char,Char Char1 Char Char Char Char,Char3 Char Ch"/>
+    <w:aliases w:val=" Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3,Char,Char Char1 Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:aliases w:val=" Char Char, Char3 Char,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char,Char3 Char Char Char,Body Text 21 Char Char Char,Body Text 21 Char Char Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char Char1 Char Char1"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00971B85"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:aliases w:val="Char4"/>
+    <w:aliases w:val=" Char4,Char4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val=" Char4 Char,Char4 Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:aliases w:val=" Char Char,Char Char Char Char Char Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae,Ciae Ciae Ciae,Ciae + Tahoma,Oaio?e?aii,Ioaynii:  0 Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-    <w:rsid w:val="006C5947"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00C0286B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:aliases w:val=" Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:aliases w:val=" Char1 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="006C5947"/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00971B85"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char, Знак,Знак Знак Зна Знак,C,Char Char"/>
+    <w:aliases w:val=" Знак,Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char,Знак Знак Зна Знак,Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B559FF"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00F52BB5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
-[...1 lines deleted...]
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,06 cm Знак Знак Знак Знак Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:aliases w:val=" Знак Char,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак Знак Зна Знак Char"/>
     <w:link w:val="PlainText"/>
-    <w:rsid w:val="00B559FF"/>
+    <w:rsid w:val="00DA058D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="x-none" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="1418" w:hanging="1418"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="2552" w:right="1354"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
+    <w:name w:val="CM15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:after="223"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
+    <w:name w:val="Comment Subject Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
+    <w:name w:val="Style"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="140" w:right="140" w:firstLine="840"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitemselected1">
+    <w:name w:val="historyitemselected1"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0086C6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title1">
+    <w:name w:val="title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title10">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0081484F"/>
+    <w:rsid w:val="00427418"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00323C8C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-PlainText">
+    <w:name w:val="WW-Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
-[...5 lines deleted...]
-    <w:rsid w:val="00671F03"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Знак Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:u w:val="none"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2Italic">
-    <w:name w:val="Body text (2) + Italic"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00671F03"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-      <w:u w:val="none"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2Bold">
-[...126 lines deleted...]
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00427418"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rsid w:val="00427418"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont">
+    <w:name w:val="WW-Default Paragraph Font"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="AR PL UMing HK" w:hAnsi="Liberation Sans" w:cs="Lohit Hindi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1">
+    <w:name w:val="WW-Default Paragraph Font1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+    <w:name w:val="Шрифт на абзаца по подразбиране3"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont11">
+    <w:name w:val="WW-Default Paragraph Font11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar16">
+    <w:name w:val="Char Char16"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar15">
+    <w:name w:val="Char Char15"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar14">
+    <w:name w:val="Char Char14"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar13">
+    <w:name w:val="Char Char13"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar12">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar11">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar8">
+    <w:name w:val="Char Char8"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar7">
+    <w:name w:val="Char Char7"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar6">
+    <w:name w:val="Char Char6"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar5">
+    <w:name w:val="Char Char5"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
+    <w:name w:val="Char Char4"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
+    <w:name w:val="Char Char Char Char"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar1">
+    <w:name w:val="Char Char1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar9">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="Символи за номериране"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заглавие3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Надпис2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="Указател"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Заглавие1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Надпис1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:link w:val="Date"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
+    <w:name w:val="Таблица - съдържание"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
+    <w:name w:val="Таблица - заглавие"/>
+    <w:basedOn w:val="-"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Обикновен текст1"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle43">
+    <w:name w:val="Font Style43"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
+    <w:name w:val="CM16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gt-icon-text1">
+    <w:name w:val="gt-icon-text1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM44">
+    <w:name w:val="CM44"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM45">
+    <w:name w:val="CM45"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar20">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title2">
+    <w:name w:val="title2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="1155"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitem">
+    <w:name w:val="historyitem"/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style17">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="241" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar120">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar0">
+    <w:name w:val="Char Char Char Char"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar200">
+    <w:name w:val="Char Char20"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar110">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar100">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar90">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+    <w:name w:val="Equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
+    <w:name w:val="No List11"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="protokol">
+    <w:name w:val="protokol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
+    <w:name w:val="No List2"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar60">
+    <w:name w:val="Char Char6"/>
+    <w:locked/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultParagraphFont1CharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Default Paragraph Font1 Char Char Char Char Char Char Знак Знак Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList12">
+    <w:name w:val="No List12"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Header2">
+    <w:name w:val="Header 2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList21">
+    <w:name w:val="No List21"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle19">
+    <w:name w:val="Font Style19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Шрифт на абзаца по подразбиране2"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Шрифт на абзаца по подразбиране1"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Обикновен текст Знак"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Основен текст Знак"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Заглавие2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Блоков текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="-79" w:right="-85"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotations">
+    <w:name w:val="Quotations"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="notranslate">
+    <w:name w:val="notranslate"/>
+    <w:rsid w:val="005027A9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Char1 Char Char Char Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:aliases w:val="Char3 Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
-    <w:rsid w:val="00A33608"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="System" w:hAnsi="System"/>
+      <w:b/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:link w:val="MacroText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
       <w:rFonts w:ascii="System" w:hAnsi="System"/>
       <w:b/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
+    <w:name w:val="Plain Text Char1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char,Знак Char Char,Знак Знак Знак Char Char,Знак + Tahoma Char Char,Центрирано Char Char,Отдясно:  0 Char Char,06 cm Знак Char Char,06 cm Знак Знак Char Char,Знак Char2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
-      <w:rFonts w:ascii="System" w:hAnsi="System"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13CharChar">
+    <w:name w:val="Char13 Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...22 lines deleted...]
-    <w:name w:val="Block Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:ind w:left="2552" w:right="1354"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avto1">
     <w:name w:val="Avto1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
-[...306 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar1">
     <w:name w:val="1 Char Char Char1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
     <w:name w:val="xl69"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:textAlignment w:val="top"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char">
     <w:name w:val="Char5 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
-[...14 lines deleted...]
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-    <w:name w:val="2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="Char5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char10">
-[...7 lines deleted...]
-    <w:name w:val="Char5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1Char">
+    <w:name w:val="Char Char1 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
-[...7 lines deleted...]
-    <w:name w:val="Char Char1 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Знак Знак1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
-[...444 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
     <w:name w:val="Рамка - съдържание"/>
     <w:basedOn w:val="BodyText"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
-[...66 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Списък на абзаци1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="708"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar">
     <w:name w:val="1 Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
     <w:name w:val="Знак Знак3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
-[...3 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="278" w:lineRule="exact"/>
+      <w:ind w:hanging="250"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
+    <w:name w:val="Style6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:hanging="154"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style7">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="269" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="230" w:lineRule="exact"/>
+      <w:ind w:firstLine="144"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style12">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style13">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style14">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="406" w:lineRule="exact"/>
+      <w:ind w:firstLine="576"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style15">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:firstLine="566"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
+    <w:name w:val="Style16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar3CharChar">
+    <w:name w:val="Char Char3 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar">
+    <w:name w:val="Char Char6 Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
+    <w:name w:val="Char Char3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar1">
+    <w:name w:val="Char Char Char1"/>
+    <w:aliases w:val="06 cm Знак Знак Знак Знак Char1,Char Char Char11,Знак Char3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar2">
+    <w:name w:val="Char Char Char2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
+    <w:name w:val="Char7"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
+    <w:name w:val="Char9"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char15">
+    <w:name w:val="Char15"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1Char">
+    <w:name w:val="Char1 Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z1">
+    <w:name w:val="WW8Num25z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z2">
+    <w:name w:val="WW8Num25z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle26">
+    <w:name w:val="Font Style26"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle27">
+    <w:name w:val="Font Style27"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle28">
+    <w:name w:val="Font Style28"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="-30"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
+    <w:name w:val="tlid-translation"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
+    <w:name w:val="alt-edited"/>
+    <w:rsid w:val="00D606F1"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects1">
     <w:name w:val="Table 3D effects 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6991,5865 +47213,742 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
-[...414 lines deleted...]
-    <w:name w:val="Table Grid12"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-[...3777 lines deleted...]
-    <w:rsid w:val="00296DD7"/>
+    <w:rsid w:val="00D606F1"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid21">
-    <w:name w:val="Table Grid21"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00296DD7"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00296DD7"/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1111">
-    <w:name w:val="Table Grid1111"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00296DD7"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
-[...795 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00CC727E"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
+    <w:name w:val="No List3"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00806D09"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
+    <w:name w:val="No List4"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84BB5"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle29">
     <w:name w:val="Font Style29"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle30">
     <w:name w:val="Font Style30"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle31">
     <w:name w:val="Font Style31"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText15">
     <w:name w:val="Body Text15"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="002C0ABE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tablecaption">
-[...2 lines deleted...]
-    <w:rsid w:val="009D66C0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext20">
+    <w:name w:val="Body text (2)"/>
+    <w:rsid w:val="002B295E"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption0">
-    <w:name w:val="Table caption"/>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Tablecaption"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B64034"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Other">
+    <w:name w:val="Other_"/>
+    <w:link w:val="Other0"/>
+    <w:rsid w:val="008E6D3B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Other0">
+    <w:name w:val="Other"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Other"/>
+    <w:rsid w:val="008E6D3B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext22">
+    <w:name w:val="Body text (2)_"/>
+    <w:rsid w:val="008E6D3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading20">
+    <w:name w:val="Heading #2_"/>
+    <w:link w:val="Heading21"/>
+    <w:rsid w:val="008E6D3B"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:u w:val="single"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext30">
-[...11 lines deleted...]
-    <w:name w:val="Body text (3)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
+    <w:name w:val="Heading #2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Bodytext30"/>
-    <w:rsid w:val="007402BD"/>
+    <w:link w:val="Heading20"/>
+    <w:rsid w:val="008E6D3B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:line="254" w:lineRule="auto"/>
-      <w:ind w:left="840" w:firstLine="20"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Greek">
+    <w:name w:val="Greek"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00151012"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="el-GR" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText1">
-[...27 lines deleted...]
-    <w:rsid w:val="00504A41"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Заглавие на изображение (3)_"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00914F72"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...2 lines deleted...]
-    <w:rsid w:val="00504A41"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Заглавие на изображение (3)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00914F72"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="180" w:line="479" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption6">
+    <w:name w:val="Picture caption (6)_"/>
+    <w:link w:val="Picturecaption61"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00914F72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption60">
+    <w:name w:val="Picture caption (6)"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00914F72"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Picturecaption61">
+    <w:name w:val="Picture caption (6)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Picturecaption6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00914F72"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="300" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption">
+    <w:name w:val="Picture caption_"/>
+    <w:link w:val="Picturecaption1"/>
+    <w:locked/>
+    <w:rsid w:val="00914F72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PicturecaptionBold">
+    <w:name w:val="Picture caption + Bold"/>
+    <w:rsid w:val="00914F72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption0">
+    <w:name w:val="Picture caption"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00914F72"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Picturecaption1">
+    <w:name w:val="Picture caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Picturecaption"/>
+    <w:rsid w:val="00914F72"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="235" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext17">
+    <w:name w:val="Body text (17)_"/>
+    <w:link w:val="Bodytext170"/>
+    <w:locked/>
+    <w:rsid w:val="008A12F4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext170">
+    <w:name w:val="Body text (17)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bodytext17"/>
+    <w:rsid w:val="008A12F4"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:hanging="500"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2Bold">
+    <w:name w:val="Body text (2) + Bold"/>
+    <w:rsid w:val="00841A8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext285ptBold">
+    <w:name w:val="Body text (2) + 8;5 pt;Bold"/>
+    <w:rsid w:val="00841A8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
-      <w:sz w:val="19"/>
-[...50 lines deleted...]
-      <w:position w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
-[...59 lines deleted...]
-      <w:szCs w:val="15"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="70783582">
+    <w:div w:id="184254175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="126701085">
+    <w:div w:id="397170984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="272513988">
+    <w:div w:id="563756269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="436020703">
-[...159 lines deleted...]
-    <w:div w:id="806818566">
+    <w:div w:id="632759172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1047220794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1347637695">
+    <w:div w:id="1141773335">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1385255796">
+    <w:div w:id="1426342848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1393769063">
+    <w:div w:id="1431589491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1414008690">
-[...77 lines deleted...]
-    <w:div w:id="1518156291">
+    <w:div w:id="1479809544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1578904542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1808352162">
-[...51 lines deleted...]
-    <w:div w:id="2074690885">
+    <w:div w:id="2140415884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -13117,88 +48216,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2856A3-94D4-4078-AE69-8857B6040648}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0C3AEC6-27C1-4F83-8C2D-8FE484919D1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1180</Characters>
+  <Pages>9</Pages>
+  <Words>2096</Words>
+  <Characters>14139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1384</CharactersWithSpaces>
+  <CharactersWithSpaces>16203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>