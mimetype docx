--- v0 (2025-10-22)
+++ v1 (2026-07-28)
@@ -5,10521 +5,8939 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3DF802C7" w14:textId="7EBC7A52" w:rsidR="00D76FC2" w:rsidRPr="00BF48E8" w:rsidRDefault="00BF48E8" w:rsidP="00D749CC">
+    <w:p w14:paraId="3DF802C7" w14:textId="6A2132E5" w:rsidR="00D76FC2" w:rsidRPr="0041112E" w:rsidRDefault="0041112E" w:rsidP="00AE1A54">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SCOPE 188 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ЛИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D87A0F3" w14:textId="3BE428BF" w:rsidR="003B4DA2" w:rsidRPr="0023629D" w:rsidRDefault="00D76FC2" w:rsidP="00D749CC">
+    <w:p w14:paraId="0D87A0F3" w14:textId="7F019A4D" w:rsidR="003B4DA2" w:rsidRPr="0023629D" w:rsidRDefault="00D76FC2" w:rsidP="00AE1A54">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023629D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sofia, </w:t>
       </w:r>
+      <w:r w:rsidR="00CD112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
       <w:r w:rsidR="006F26CE" w:rsidRPr="006F26CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>03.04.2025</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006F26CE" w:rsidRPr="006F26CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C64B368" w14:textId="25529DB2" w:rsidR="00882B7C" w:rsidRPr="00882B7C" w:rsidRDefault="009D65FB" w:rsidP="00E55356">
+    <w:p w14:paraId="1DDADC68" w14:textId="77777777" w:rsidR="00CD112B" w:rsidRPr="00CD112B" w:rsidRDefault="00CD112B" w:rsidP="00CD112B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882B7C">
+      <w:r w:rsidRPr="00CD112B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>BU</w:t>
+        <w:t>BUILD LAB LTD.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="70464C55" w14:textId="77777777" w:rsidR="00CD112B" w:rsidRPr="00CD112B" w:rsidRDefault="00CD112B" w:rsidP="00CD112B">
+      <w:pPr>
+        <w:pStyle w:val="50"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-59"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ROAD CONSTRUCTION TESTING LABORATORY, MRAMOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EB4ED1" w14:textId="77777777" w:rsidR="00CD112B" w:rsidRPr="00CD112B" w:rsidRDefault="00CD112B" w:rsidP="00CD112B">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>I</w:t>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E437FE8" w14:textId="22D6C913" w:rsidR="00882B7C" w:rsidRPr="00882B7C" w:rsidRDefault="009D65FB" w:rsidP="00E55356">
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="053B7E2C" w14:textId="77777777" w:rsidR="00CD112B" w:rsidRPr="00CD112B" w:rsidRDefault="00CD112B" w:rsidP="00CD112B">
+      <w:pPr>
+        <w:ind w:left="-90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882B7C">
+      <w:r w:rsidRPr="00CD112B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>ROAD CONSTRUCTION TESTING LABORATORY, BOTEVGRAD</w:t>
+        <w:t xml:space="preserve">Management address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1261, Mramor, 96, Vasil Levski Str.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5052375F" w14:textId="77777777" w:rsidR="009D65FB" w:rsidRDefault="00882B7C" w:rsidP="00E55356">
-[...24 lines deleted...]
-    <w:p w14:paraId="4D1C5D4E" w14:textId="42F872A0" w:rsidR="00EA206B" w:rsidRDefault="00882B7C" w:rsidP="00E55356">
+    <w:p w14:paraId="4D1C5D4E" w14:textId="56641415" w:rsidR="00EA206B" w:rsidRPr="00CD112B" w:rsidRDefault="00CD112B" w:rsidP="00CD112B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00882B7C">
+      <w:r w:rsidRPr="00CD112B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">2163 </w:t>
+        <w:t xml:space="preserve">Laboratory address: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00882B7C">
+      <w:r w:rsidRPr="00CD112B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Skravena</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Complex</w:t>
+        <w:t>1261, Mramor, 96, Vasil Levski Str.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54345DAA" w14:textId="77777777" w:rsidR="005F3E65" w:rsidRPr="00882B7C" w:rsidRDefault="005F3E65" w:rsidP="00882B7C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77FA24E9" w14:textId="53F81E75" w:rsidR="00AA69E9" w:rsidRDefault="00CD52E1" w:rsidP="00AD4E8F">
+    <w:p w14:paraId="0591B3B7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-99"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023629D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>To perform testing of:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9353" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3264"/>
         <w:gridCol w:w="3257"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541233" w:rsidRPr="009D65FB" w14:paraId="1E16B16B" w14:textId="77777777" w:rsidTr="00A34B93">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="6941E9D0" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9353" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A6EF76B" w14:textId="09D5E78D" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="003B3527">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+          <w:p w14:paraId="41A81BDE" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle20"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of the scope: </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle20"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>flexible</w:t>
+              <w:t>flexible*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="6CB8D547" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="733101F5" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A11EC6" w14:textId="504B1A5F" w:rsidR="00D51FE8" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="00D51FE8">
+          <w:p w14:paraId="20B3CC6C" w14:textId="7DFE8667" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003CE57D" w14:textId="5E4FFFFE" w:rsidR="00D51FE8" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="00D51FE8">
+          <w:p w14:paraId="2CB60861" w14:textId="7E75BA89" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tested Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3C8C55" w14:textId="6AB4484E" w:rsidR="00D51FE8" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="00D51FE8">
+          <w:p w14:paraId="5E6C2D1B" w14:textId="057832D7" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Type of Test/Characteristic</w:t>
+              <w:t>Type of test/ Characteristic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E2CF58" w14:textId="77777777" w:rsidR="00D51FE8" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="00D51FE8">
+          <w:p w14:paraId="0E2E2A3A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Testing methods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="660BC607" w14:textId="1F392B21" w:rsidR="00D51FE8" w:rsidRPr="009D65FB" w:rsidRDefault="00D51FE8" w:rsidP="00D51FE8">
+          <w:p w14:paraId="062FCF51" w14:textId="37612BE0" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(standard / validated method)</w:t>
+              <w:t>(standard/ validated method)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="68704F03" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="6CB20FC6" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09DB03BA" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="003B3527">
+          <w:p w14:paraId="3A25024D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:iCs/>
-[...5 lines deleted...]
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="322A9EA8" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="003B3527">
+          <w:p w14:paraId="38D605D6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:ind w:left="917"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="281573B1" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="003B3527">
+          <w:p w14:paraId="05AAAF9F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:ind w:left="1819"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:iCs/>
-[...5 lines deleted...]
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A040CEA" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="003B3527">
+          <w:p w14:paraId="0020282E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:ind w:left="1238"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:iCs/>
-[...5 lines deleted...]
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="1E441322" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1FE65F48" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:trPr>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B2968C3" w14:textId="115692B6" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="06141F70" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D06BAF7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Bituminous mixtures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A32235" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="163F872D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A64241E" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="1E317CFA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4ECA7D12" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="6B943C10" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="492D0424" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="30D12953" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F04A26E" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="632B2433" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FD84F7E" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="0918AA92" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="386E8671" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="1254680D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03286596" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="4B28795D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FCDD860" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="6AC4B8ED" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56F2AD26" w14:textId="0627A0F9" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="17F75BA1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="81" w:hanging="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:iCs/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Soluble binder content</w:t>
+              </w:rPr>
+              <w:t>1.1. Soluble binder content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36E96638" w14:textId="396826B9" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
+          <w:p w14:paraId="0782E8D0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>БДС</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00541233" w:rsidRPr="009D65FB">
+              <w:t xml:space="preserve">БДС EN 12697-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442A2551" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EN 12697-1 </w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+              <w:t>Annex В, cl. 1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="44FDB4BF" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E2123D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annex В, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00912495">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72E29A21" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cl.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A3FDA5F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="337" w:hanging="332"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particle size distribution </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EA96E69" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="48BD0AC9" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="540BCDF1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1.7</w:t>
-[...7 lines deleted...]
-            <w:tcW w:w="564" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="349EAF15" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="63E8661F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65A2AFB7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.3. Maximum density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D3BF45F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="10" w:hanging="10"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701AA1C6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="10" w:hanging="10"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Procedure А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="35A09DB7" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46AF8727" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="1753A38E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3264" w:type="dxa"/>
-[...161 lines deleted...]
-            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BBA21F2" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="7EB62C97" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59147EA4" w14:textId="23601005" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="2DD98AED" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1.3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A51C6">
+              <w:t>1.4. Bulk density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DB3797F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="10" w:hanging="10"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN12697-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3948B6FB" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="10" w:hanging="10"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+              <w:t>А</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Maximum density</w:t>
-[...186 lines deleted...]
-              <w:ind w:left="10" w:hanging="10"/>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...82 lines deleted...]
-              </w:rPr>
               <w:t>, D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="36FEA660" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="7D270E98" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31F0183A" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="6DCF49D9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62DE38A4" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="4450F7E7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="022FE80A" w14:textId="3FE055A1" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="71432C4F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="5"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1.5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A51C6">
+              <w:t>1.5. Air void characteristics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3907D945" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Void characteristics</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>БДС EN 12697-8, cl. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="1E6B6071" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2371BE57" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6241835D" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="5E67D7F3" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06597ED3" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="50D4737F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="326317AE" w14:textId="6DDFDAF8" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="015FB066" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="150" w:firstLine="5"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1.6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A51C6">
+              <w:t xml:space="preserve">1.6. Degree of compaction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EFEE3B0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Compaction degree</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> EN 12697-9</w:t>
+              <w:t>**БДС EN 12697-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="0B046665" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="001EC6C3" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="185F9B08" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="5D9FE805" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26CB3C6D" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="5A94EE8B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DC3B28B" w14:textId="30134236" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="1E902576" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="5"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1.7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A51C6">
+              <w:t xml:space="preserve">1.7. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Marshall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+              <w:t>(strength; conditional plasticity)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AF9E6FA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Stability by Marshall test method</w:t>
-[...61 lines deleted...]
-              <w:t xml:space="preserve"> EN 12697-34</w:t>
+              <w:t>БДС EN 12697-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D65FB" w:rsidRPr="009D65FB" w14:paraId="1874AA38" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="62B43F50" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42D8E9F0" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="37BBD452" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16936D56" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="3BCD3172" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30D64B38" w14:textId="708B6E4C" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...3 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="49EEBA9B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.8. D</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>imensions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bituminous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>specimen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66799E21" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2CC4D16E" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37EDCC69" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38C7A4A6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E04393D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D65FB">
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.9. A</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ffinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>between aggregate and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bitumen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (degree of retention of the bituminous coating)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6314B731" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-11, cl. 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="15D28BE6" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15A341C1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="331E45F5" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Bitumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E8E5D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2.1. Penetration of the reminder at 25°С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B584EC4" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Style14"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>БДС EN 1426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="44EB69D5" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="494DB019" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44699C1A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2296764D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Softening point </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01452E2F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>- Ring and Ball method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56097C1E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="57B687D7" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1647FB01" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62751B0B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="419B725A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="037EBC1E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30038113" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117B75E5" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48668A50" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D4FAC7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25A5645C" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5507DC83" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29A3652F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction soils (1) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C6D7C82" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Rock materials (2) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4E8F86" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/Unbound and hydraulically bound mixtures (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E4CABD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B42A44F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A6108A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BD54D8E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410D2F1B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D4F5A7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51E0CF26" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3877C996" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="667D3EBB" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DDC7175" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.1. Particle size distribution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CF99A6D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1 (2) (3);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA62A6D" w14:textId="51301B67" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN ISO 17892-4, cl.5.2 (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="26215EB8" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="108620B2" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04A0FB20" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ECE9F6B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.2. Fine fraction (material passing through a sieve with openings 0,063 mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47C68677" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1 (2),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="379E16B0" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="693B8A5D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C38039A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BEF0169" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.3. Flakiness index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B160A83" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-3 (2),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="732A7642" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46D92246" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1304A416" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34178C80" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.4. Shape index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0675E04C" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-4 (2),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2FF719A4" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F07BA16" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="267ABE6D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DE82CAB" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.5. Content of:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F068A7D" w14:textId="52C9A604" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B26D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>completely crushed grains,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18FBCC9B" w14:textId="2B60BB38" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B26D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>crushed grains,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE51F11" w14:textId="15B3C4C0" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B26D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>totally rounded grains</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06E590F7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-5 (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="5147726B" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="359F6E1D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40501797" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BA5D984" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.6. Sand equivalent value</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049678BF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BA2D80F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-8+А1 (2), (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="3108210F" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CFD4AD6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C2CD705" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F41CE82" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.7. Methylene blue value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A9C1616" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-9 (2), (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="3533E1A9" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FE918D7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C6AA228" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31DBBF42" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.8. Loose bulk density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="564521F0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-З (2),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0A277F67" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2264D255" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10E5DABA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D04CEDC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.9. Water content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C80BE18" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-5 (2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+              </w:rPr>
+              <w:t>(3);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12094EFA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN ISO 17892-1+А1 (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="7A0C26B0" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="284F36D6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01F76DDD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C3E5AA8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.10. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Particle density:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F288852" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>- particle mass density,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61027F7B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>- bulk density of particles in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E16A1A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>dry condition,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB027CF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>- bulk density of particles in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F40B29" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>saturated surface-dry condition,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325D115E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>- pre-dried particle mass density,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37700516" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- bulk density of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>watersaturated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5F7FF0D6" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>particles to a constant mass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A472566" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-6, (2) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267283DC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. 7, cl. 8, cl. 9, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1239658B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex А (2),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF93813" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. А.З Annex А (2), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E8FBAD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl. A.4 Annex В (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1B43829F" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F351E1B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D0C87F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BA8B669" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.11. Water absorption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="026AA0CE" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA7BD53" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. 7; cl. 8, cl. 9 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711705B9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex В (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="12660F58" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07F6BD58" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA998F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A71CC74" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Stability in Мg2SO4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABD5F40" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>solution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DFBDD50" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1367-2 (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="57D0F3AB" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70676F2B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B20BA68" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="419C164D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.13. Humus content</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C105EBE" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B0F5F8A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1744-1+А1, cl. 15.1 (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="3DEDD7BF" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0620CC5A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="334C5B62" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="135A8B68" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.14. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Determination of an elastic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A2CF3A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>modulus using a circular loading</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67F4B19E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>plate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="314EFA87" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 15130 (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="4155697A" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="687A97E5" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42222068" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3242050E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.15. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Determination of an</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C8CAAC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>deformation modulus using a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1713E122" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>circular loading plate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70B0951D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 15130 (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0FE468E9" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04BC558D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="482AA8BC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27981C13" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.16. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Ratio of the modules of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1179CE56" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>deformation Е2:Е1 using a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08ED6D05" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>circular loading plate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="177C2000" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 15130 (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2E53C5A2" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48995C01" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E6B7665" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BA9C6FA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.17. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Maximum Dry Density</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4326D4" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>(Proctor)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A359431" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13286-2, cl. 7.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5482FB55" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl. 7.2, cl. 7.4, cl. 7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF0DC6C" w14:textId="24E2082F" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1644EE55" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 17146, cl. 3.3.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D77F736" w14:textId="2F43A57B" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl. 3.3.2 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="71FF4756" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ED1AACC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C9230DF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F69AFE7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.18. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Optimal moisture content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="148E2968" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13286-2, cl. 7.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD73141" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. 7.2, cl.7.4, cl. 7.5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56896679" w14:textId="0D915D0B" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702D2451" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 17146, cl.3.3.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED73B01" w14:textId="6B05FCC2" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl. 3.3.2 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="544580E4" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6960B45D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF43305" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C561B7C" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.19. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Dry density determined by</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6947A0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>the sand replacement method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57EDAE53" w14:textId="2C4DC83E" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex № 18 to Art. 168, item 1 of Ordinance № РД-02-20-2, SG 79/2018 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="4D211E08" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="096E8366" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FB387FD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5574EDFE" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.20. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Degree of compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01DB177F" w14:textId="259D26F9" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex № 18** to Art. 168, item 1 of Ordinance № РД-02-20-2, SG 79/2018 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="415F3E6A" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A89E9E9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67DF4152" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD9D109" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.21. Compressive strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="113535D7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-41 (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0C346BB3" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DEA4305" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F1A00D8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="439F12D8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.22. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Aggregate’s resistance to</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A2C109" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>fragmentation – Los Angeles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D44492" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:pStyle w:val="Heading5"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4013 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(LA) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-              <w:t>esistance</w:t>
+              </w:rPr>
+              <w:t>coefficient</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009D65FB">
-[...118 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EF05B8A" w14:textId="1E921884" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 1097-2 (2)</w:t>
+          <w:p w14:paraId="385767C3" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-2 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="285ECA31" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1302892C" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2208EEE0" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="52146CEC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BC0C3D7" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="74A36ABB" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D25FF59" w14:textId="591F6AA2" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> California bearing ratio (CBR)</w:t>
+          <w:p w14:paraId="3C426F56" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.23. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>California Bearing Ratio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB60331" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>(CBR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75C1D6EA" w14:textId="0EFFF8F6" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 13286-47 (1) (2), (3)</w:t>
+          <w:p w14:paraId="70A55D8B" w14:textId="18ECE3FE" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-47 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="773DEF43" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0E6EA2BA" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="577F84F4" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="63551135" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="521C6599" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="51820F3F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26727A12" w14:textId="0924856D" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Linear swelling</w:t>
+          <w:p w14:paraId="058FBA6F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.24. Linear swelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10C1D610" w14:textId="20A03825" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 13286-47 (1) (2), (3)</w:t>
+          <w:p w14:paraId="75EFDFEE" w14:textId="52F35054" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-47 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="1AD759AF" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="6BC003BB" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E10DA2C" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="45657763" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="078E9524" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="60A1E52F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03FC40AD" w14:textId="3CCC6AA8" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Liquid limits</w:t>
+          <w:p w14:paraId="3DE21C35" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.25. Liquid limits </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F49E1F8" w14:textId="551747D1" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...92 lines deleted...]
-              <w:t>-02-02-2, SG 79/2018 (1) (2)</w:t>
+          <w:p w14:paraId="2660F8D1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 17892-12, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7136426A" w14:textId="5B5D842D" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Casagrande method (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="499ECA34" w14:textId="2DA48E23" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex № 15 to Art. 160, item 3 of Ordinance № РД-02-02-2, SG 79/2018 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="2416B7BD" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0C364912" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52985994" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="405C0AC7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39B155C9" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="26165939" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6334E3BF" w14:textId="5E5D4FD4" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Plastic limits</w:t>
+          <w:p w14:paraId="4269ACE2" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.26. Plastic limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F120D85" w14:textId="03ECE4FA" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...78 lines deleted...]
-              <w:t>-02-02-2, SG 79/2018 (1) (2)</w:t>
+          <w:p w14:paraId="6B1A3763" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 17892-12 (1), (2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67CBB046" w14:textId="1CED9BC0" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex № 16 to art. 160, item 3 of Ordinance № РД-02-02-2, SG 79/2018 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="7E8BC6E9" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="03D311B2" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16939BF7" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="199DF0A3" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37D2FF17" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="5B25606D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3490DD36" w14:textId="0C4F6EE0" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Plasticity index</w:t>
+          <w:p w14:paraId="43F10CD0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.27. Plasticity index</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="348341E0" w14:textId="04F46EDF" w:rsidR="00A34B93" w:rsidRPr="00912495" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...78 lines deleted...]
-              <w:t>-02-02-2, SG 79/2018 (1) (2)</w:t>
+          <w:p w14:paraId="118571E4" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 17892-12 (1), (2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476EE1A3" w14:textId="627CCFB7" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Annex № 16 to Art. 160, item 3 of Ordinance № РД-02-02-2, SG 79/2018 (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="000F69AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="17FD92AA" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="29ECFE0A" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CCDCE56" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="535A8738" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E718DD7" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="530259F7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="055B275C" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="1C4244C8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15019505" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...7 lines deleted...]
-          <w:p w14:paraId="535ACBF5" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="35555D49" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E88EF1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E3886DB" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="42C069B9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Mineral filler (fine filler)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="735B7F96" w14:textId="6223A3CA" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Particle size distribution</w:t>
+          <w:p w14:paraId="6AA4C48F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.1. Particle size distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="183A8499" w14:textId="3C97A68D" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 933-1</w:t>
+          <w:p w14:paraId="4E15806F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="1232120C" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="577BA87E" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B5E6C27" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="03DA85B3" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1067D67C" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="7147E31D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A9BFD01" w14:textId="267B4570" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="6DE0CD7D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Methylene blue value</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.2. Methylene blue value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D4604C7" w14:textId="63404861" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 933-9</w:t>
+          <w:p w14:paraId="64381B49" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="1340C586" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="58A155E4" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48911E20" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="3DFBD5F8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="023D8626" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="014C7007" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D500F16" w14:textId="6D530F35" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t>Water content</w:t>
+          <w:p w14:paraId="6C72635A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.3. Water content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="535F8A12" w14:textId="24575643" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 1097-5</w:t>
+          <w:p w14:paraId="7B5A7758" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="44BADE56" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2E971AAE" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40EE0310" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="4068ED76" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05F8486B" w14:textId="77777777" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
+          <w:p w14:paraId="146A9559" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20FEEEEA" w14:textId="6FEDB4E3" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00A34B93" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Particles density</w:t>
+          <w:p w14:paraId="57F023C3" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.4. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Particles</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> density</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F2049C4" w14:textId="00004D6E" w:rsidR="00A34B93" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 1097-7</w:t>
+          <w:p w14:paraId="3298E507" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="38800181" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1CDEE66F" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B426ED1" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="75E75695" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA22F54" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="46F17602" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Grout for prestressing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38490983" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>tendons (elements)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EFE7678" w14:textId="0FF61E1B" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Compressive strength</w:t>
+          <w:p w14:paraId="64FEB7CF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.1. Compressive strength</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4313A1FA" w14:textId="7400F6CB" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
+          <w:p w14:paraId="1ADE7C82" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="6339B921" w14:textId="3C4FEE08" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 445, cl. 4.6; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645B47D0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> EN 196-1</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 196-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="7E3EBF1A" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="7D81A5C3" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21C67587" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="2E3AEB12" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55977058" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="2558D49A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Grouted anchors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DBDB191" w14:textId="062D3926" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...36 lines deleted...]
-              <w:t>displacement/elongation at specified tensile force</w:t>
+          <w:p w14:paraId="5BE0E139" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Load-bearing capacity of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2D3A45" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>anchors: elongation/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B215EDB" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>displacement at a given tensile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A40BFB7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>load</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C28C36E" w14:textId="71F168AC" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
+          <w:p w14:paraId="6107A63F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="62DE1E56" w14:textId="6D12F72A" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN ISO 22477-5, cl. 10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="759AFD7C" w14:textId="77777777" w:rsidTr="004C68C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71C112BD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16F8C1E4" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Waterproofing systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60330A96" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Tensile adhesion to concrete</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212A16A1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 10.4</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>substrate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3257" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66B2D4CF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13596</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="2FC81A88" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="2ADB221E" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48363DEF" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="55FB7AA7" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...3 lines deleted...]
-              <w:t>7.</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63F2CC78" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...10 lines deleted...]
-              <w:t>Waterproofing</w:t>
+          <w:p w14:paraId="2B9D3535" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Road pavements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="749AFED8" w14:textId="00062104" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="490EF23E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Deflection (Benkelman beam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D701302" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Adhesion to the concrete base under tensile loading</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>method)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="792F89D8" w14:textId="7F9542E5" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 13596</w:t>
+          <w:p w14:paraId="2F960F71" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 15131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="04A4402D" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="59DBEF44" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AAE9F03" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="33B897FD" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...3 lines deleted...]
-              <w:t>8.</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0816F422" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...10 lines deleted...]
-              <w:t>Road pavements</w:t>
+          <w:p w14:paraId="4BAB9C80" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Concrete mixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73A07F1C" w14:textId="5AD6DDC1" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="119FC14E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Deflection (using the Benkelman Beam)</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Slump-test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F394F4D" w14:textId="1B406A68" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 15131</w:t>
+          <w:p w14:paraId="38C788E8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12350-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="1E89CF2A" w14:textId="77777777" w:rsidTr="00F613CD">
-[...113 lines deleted...]
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="66C36E0A" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="68C8AD3D" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27DD449E" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="6576EC60" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E9E2A60" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...10 lines deleted...]
-              <w:t>Hardened concrete</w:t>
+          <w:p w14:paraId="1E571590" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hardened concrete </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44CCA1EE" w14:textId="5880793E" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="0DE3045D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10.1</w:t>
             </w:r>
-            <w:r w:rsidR="009A51C6">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Compressive strength</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Compressive strength</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="796D0771" w14:textId="435759CF" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 12390-3</w:t>
+          <w:p w14:paraId="592B2F76" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="6ABA1936" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="0B400103" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7261565D" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="75AAE229" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B3B1ABC" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="37B33967" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="457D55F8" w14:textId="53F0D0A0" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="71ADFDA8" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2. Compressive strength of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>core specimens drilled from</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE8FCAF" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="5" w:hanging="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Compressive strength of cylindrical concrete specimens (cored specimens) removed from structures</w:t>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>concrete test cylinders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7457E35B" w14:textId="3D51789C" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 12504-1</w:t>
+          <w:p w14:paraId="173299B9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12504-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34B93" w:rsidRPr="009D65FB" w14:paraId="1838349E" w14:textId="77777777" w:rsidTr="00F613CD">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="46A1A0F2" w14:textId="77777777" w:rsidTr="004C68C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00660FE7" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
+          <w:p w14:paraId="31738969" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D65FB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="667CB7E1" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00D749CC">
-[...10 lines deleted...]
-              <w:t>Young sprayed concrete</w:t>
+          <w:p w14:paraId="386B5943" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Shotcrete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B354BD1" w14:textId="3CC6CF00" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00541233" w:rsidP="00801507">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00A34B93">
+          <w:p w14:paraId="094C2A32" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...122 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Compressive strength</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FB853F" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>of early-age shotcrete</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3257" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46AA8EE1" w14:textId="2C438871" w:rsidR="00541233" w:rsidRPr="009D65FB" w:rsidRDefault="00912495" w:rsidP="00D749CC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> EN 14488-2 Method A: needle penetration</w:t>
+          <w:p w14:paraId="5133ADDC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00A42DD8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 14488-2, Method A: needle penetration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62662A38" w14:textId="0927BA5B" w:rsidR="00AD4E8F" w:rsidRDefault="00AD4E8F" w:rsidP="00CD52E1">
+    <w:p w14:paraId="41A83D74" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:ind w:right="-99"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5424FC64" w14:textId="77777777" w:rsidR="00D749CC" w:rsidRDefault="00D749CC" w:rsidP="00CD52E1">
-[...9 lines deleted...]
-    <w:p w14:paraId="046E85F5" w14:textId="77777777" w:rsidR="00AD4E8F" w:rsidRDefault="00AD4E8F" w:rsidP="00AD4E8F">
+    <w:p w14:paraId="6E4A674D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-99"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="bookmark10"/>
       <w:r w:rsidRPr="0023629D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">To perform </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>sampl</w:t>
       </w:r>
       <w:r w:rsidRPr="0023629D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>ing of:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3776"/>
         <w:gridCol w:w="5013"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A5369E" w:rsidRPr="00A5369E" w14:paraId="1E78BE5C" w14:textId="77777777" w:rsidTr="006F26CE">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="7396F7A1" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F15B2CA" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00A5369E" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3769DED9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Type of the scope</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00A5369E">
+              <w:t xml:space="preserve">Type of the scope: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">flexible </w:t>
+              <w:t xml:space="preserve">flexible* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5369E" w:rsidRPr="00A5369E" w14:paraId="02C6357F" w14:textId="77777777" w:rsidTr="00801507">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="6CBACA9A" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192B9422" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00AD4E8F" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+          <w:p w14:paraId="01A6E2AA" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD4E8F">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG" w:bidi="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37DEA57B" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00AD4E8F" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+          <w:p w14:paraId="7A523AF1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD4E8F">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Product</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5013" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737F444F" w14:textId="77777777" w:rsidR="006B682C" w:rsidRPr="00AD4E8F" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+          <w:p w14:paraId="3FAC2FAE" w14:textId="3F1A6BE2" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD4E8F">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling </w:t>
             </w:r>
-            <w:r w:rsidR="006B682C" w:rsidRPr="00AD4E8F">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Testing methods</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="746C88BA" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00AD4E8F" w:rsidRDefault="006B682C" w:rsidP="006B682C">
+              <w:t>methods</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BADFC74" w14:textId="73A99703" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD4E8F">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(standard / validated method)</w:t>
+              <w:t>(standard/ validated method)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5369E" w:rsidRPr="00A5369E" w14:paraId="4C46B7CC" w14:textId="77777777" w:rsidTr="00801507">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="666B6B6B" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...1 lines deleted...]
-          <w:p w14:paraId="08FEE83C" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00D749CC" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54FB5554" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D749CC">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...1 lines deleted...]
-          <w:p w14:paraId="362007E3" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00D749CC" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49055A32" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D749CC">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5013" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...1 lines deleted...]
-          <w:p w14:paraId="05DB61E1" w14:textId="77777777" w:rsidR="00A5369E" w:rsidRPr="00D749CC" w:rsidRDefault="00A5369E" w:rsidP="006B682C">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D621278" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D749CC">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541233" w:rsidRPr="00A5369E" w14:paraId="00C0C15B" w14:textId="77777777" w:rsidTr="00801507">
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="5BD57B2A" w14:textId="77777777" w:rsidTr="00BC2FEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...2 lines deleted...]
-          <w:p w14:paraId="5005FCC0" w14:textId="342AAB31" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00541233">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4204E261" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00541233">
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00541233">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="506D7C67" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bituminous mixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5013" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="85" w:type="dxa"/>
-            </w:tcMar>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FE71B96" w14:textId="77777777" w:rsidR="00E141C7" w:rsidRDefault="00D51FE8" w:rsidP="00541233">
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="134A5B1B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:r w:rsidR="00541233" w:rsidRPr="00541233">
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12697-27, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E4FA6D9" w14:textId="1A349FE7" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00D51FE8" w:rsidP="00541233">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2695CC90" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00541233" w:rsidRPr="00541233">
+              <w:t>cl. 4.1, cl. 4.3, cl. 4.4, cl. 4.6, cl. 4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="56F787BD" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27E2E5B5" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4693165D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Bitumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13CDBDD0" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.1, </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>58, cl. 8.1, cl.  8.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="04B2C0D0" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="711F39D2" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55FA1729" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction soils (1) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7657730E" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Rock materials (2) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E5E742" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/Unbound and hydraulically bound mixtures (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75E59C86" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 932-1 (1) (2), (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1F167E3F" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="589B900D" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62F22E2B" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mineral filler (fine filler)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FE21397" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cl.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00541233" w:rsidRPr="00541233">
+              <w:t>932-1, cl. 8.3, cl. 8.4, cl. 8.5, cl. 8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="1F89369C" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CF5EA10" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="412143F9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Concrete mixtures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34399155" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.3, </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>12350-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w14:paraId="24B62616" w14:textId="77777777" w:rsidTr="00BC2FEC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E00B225" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF2D7A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Hardened concrete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60407ADC" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC2FEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2FEC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle38"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cl.</w:t>
-[...721 lines deleted...]
-              </w:rPr>
               <w:t>12504-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EE3C917" w14:textId="77777777" w:rsidR="00F02FAF" w:rsidRDefault="00F02FAF" w:rsidP="00D51FE8">
+    <w:p w14:paraId="7ADFDD80" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00BC2FEC">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3277E014" w14:textId="7CF6B0A6" w:rsidR="00A5369E" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="79416A96" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>БДС</w:t>
       </w:r>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN 12697-9 - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Repealed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
         </w:rPr>
         <w:t>replaced</w:t>
       </w:r>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>standard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>regard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>method</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D51FE8" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D156828" w14:textId="7949A430" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="5DA2FCB1" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDC3489" w14:textId="7539DA2C" w:rsidR="000D1E41" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="50C50A69" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t xml:space="preserve">*Flexible scope: </w:t>
       </w:r>
-      <w:r w:rsidR="000D1E41" w:rsidRPr="00541233">
-[...8 lines deleted...]
-      <w:r w:rsidR="000D1E41" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Implementing a new version of standards/documents or standards/ documents replacing them is allowed. An updated list of standards/documents and their dated versions is provided by the </w:t>
+        <w:t>Implementing a new version of standards/documents or standards/ documents replacing them is allowed. An updated list of standards/documents and their dated versions is provided by the laboratory</w:t>
       </w:r>
-      <w:r w:rsidR="00213FB4" w:rsidRPr="00541233">
-[...6 lines deleted...]
-      <w:r w:rsidR="000D1E41" w:rsidRPr="00541233">
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7896E276" w14:textId="77777777" w:rsidR="00D749CC" w:rsidRPr="00541233" w:rsidRDefault="00D749CC" w:rsidP="00D51FE8">
-[...1 lines deleted...]
-        <w:ind w:right="-48"/>
+    <w:p w14:paraId="322D3E81" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
+      <w:pPr>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="681B238C" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
-[...1 lines deleted...]
-        <w:ind w:left="125" w:right="-48" w:hanging="125"/>
+    <w:p w14:paraId="0CC3A4F9" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
+      <w:pPr>
+        <w:ind w:left="125" w:right="94" w:hanging="125"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reference:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742F924A" w14:textId="09F4AD50" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
-[...1 lines deleted...]
-        <w:ind w:right="-48"/>
+    <w:p w14:paraId="489C8A38" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
+      <w:pPr>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15 to Art. 160, Para. 3 of Regulation </w:t>
+        <w:t xml:space="preserve"> 15 to Art. 160, </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Ordinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>РД</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>-02-20-2, SG 79/2018 - Method for determining the soil liquid limit.</w:t>
+        <w:t>-02-20-2, SG 79/2018 - Method for determining the liquid limit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of soil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600C1851" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="386F752A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0DC9F2" w14:textId="1A311F73" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="26EE9889" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16 to Art. 160, Para. 3 of Regulation </w:t>
+        <w:t xml:space="preserve"> 16 to Art. 160, </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Ordinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>РД</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>-02-20-2, SG 79/2018 - Method for determining the soil plastic limit and plasticity index.</w:t>
+        <w:t>-02-20-2, SG 79/2018 - Method for determining the plastic limit and plasticity index</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of soil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B091FAE" w14:textId="77777777" w:rsidR="00541233" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
+    <w:p w14:paraId="2A5E962A" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRPr="00541233" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:right="-48"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCFC276" w14:textId="108D5CE3" w:rsidR="00486541" w:rsidRPr="00541233" w:rsidRDefault="00541233" w:rsidP="00D51FE8">
-[...1 lines deleted...]
-        <w:ind w:right="-48"/>
+    <w:p w14:paraId="1BBAC1CC" w14:textId="09B38D4C" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18 to Art. 168, Para. 1 of Regulation </w:t>
+        <w:t xml:space="preserve"> 18 </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 160, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Ordinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D1960">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>РД</w:t>
       </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">-02-20-2, SG 79/2018 - Method for determining the bulk density of construction soils in situ by replacement </w:t>
+        <w:t xml:space="preserve">-02-20-2, SG 79/2018 - Method for determining the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-situ </w:t>
+      </w:r>
       <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>sand.</w:t>
+        <w:t xml:space="preserve">bulk density of construction soils </w:t>
       </w:r>
-      <w:r w:rsidR="00486541" w:rsidRPr="00541233">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sand replacement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541233">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3663FD50" w14:textId="77777777" w:rsidR="00486541" w:rsidRDefault="00486541" w:rsidP="00D51FE8">
+    <w:p w14:paraId="0FD55104" w14:textId="77777777" w:rsidR="00BC2FEC" w:rsidRDefault="00BC2FEC" w:rsidP="00FC3C79">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="-48"/>
-        <w:jc w:val="both"/>
+        <w:ind w:right="94"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00486541" w:rsidSect="00A224DC">
+    <w:sectPr w:rsidR="00BC2FEC" w:rsidSect="00A224DC">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1096" w:right="1017" w:bottom="567" w:left="1440" w:header="851" w:footer="422" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="201474EA" w14:textId="77777777" w:rsidR="00BF559B" w:rsidRDefault="00BF559B">
+    <w:p w14:paraId="255A7424" w14:textId="77777777" w:rsidR="009459B5" w:rsidRDefault="009459B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A0AA94" w14:textId="77777777" w:rsidR="00BF559B" w:rsidRDefault="00BF559B">
+    <w:p w14:paraId="4BBF3949" w14:textId="77777777" w:rsidR="009459B5" w:rsidRDefault="009459B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Liberation Serif">
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Sorts">
     <w:altName w:val="Symbol"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AR PL UMing HK">
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HebarU">
+    <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Reference Sans Serif">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10543,135 +8961,137 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2CA18AEE" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRPr="006839E2" w:rsidRDefault="00C2453B" w:rsidP="002C7293">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4C5B9823" w14:textId="538CCB14" w:rsidR="00C2453B" w:rsidRPr="00D36F2C" w:rsidRDefault="00C2453B" w:rsidP="00D36F2C">
+  <w:p w14:paraId="4C5B9823" w14:textId="1201A3DC" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00D36F2C">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00B46EC1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">EA </w:t>
     </w:r>
     <w:r w:rsidRPr="00222AB0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>BAS</w:t>
     </w:r>
     <w:r w:rsidRPr="00222AB0">
       <w:t xml:space="preserve">                                      </w:t>
     </w:r>
-    <w:r w:rsidR="00560AFB">
+    <w:r w:rsidR="00CD112B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
-      <w:t>03</w:t>
+      <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00222AB0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00560AFB">
+    <w:r w:rsidR="00CD112B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00222AB0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="00560AFB">
+    <w:r w:rsidR="00CD112B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001B68C1">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="001B68C1">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10765,50 +9185,59 @@
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AD4E8F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00D36F2C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="63F7FB0C" w14:textId="77777777" w:rsidR="0041112E" w:rsidRPr="00D36F2C" w:rsidRDefault="0041112E" w:rsidP="00D36F2C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6C682A5D" w14:textId="77777777" w:rsidR="00C2453B" w:rsidRDefault="00C2453B" w:rsidP="00946D85">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="66055F86" w14:textId="0AAC64A7" w:rsidR="00BD38CB" w:rsidRPr="00C27C54" w:rsidRDefault="000B02B9" w:rsidP="000B02B9">
@@ -10982,58 +9411,58 @@
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">; </w:t>
     </w:r>
     <w:r w:rsidRPr="00C27C54">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>web: www.nab-bas.bg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="616E4E3F" w14:textId="77777777" w:rsidR="00BF559B" w:rsidRDefault="00BF559B">
+    <w:p w14:paraId="4BDF8130" w14:textId="77777777" w:rsidR="009459B5" w:rsidRDefault="009459B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62BF4D9F" w14:textId="77777777" w:rsidR="00BF559B" w:rsidRDefault="00BF559B">
+    <w:p w14:paraId="41C89A4A" w14:textId="77777777" w:rsidR="009459B5" w:rsidRDefault="009459B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
         <w:ind w:left="3231" w:hanging="360"/>
       </w:pPr>
@@ -14437,62 +12866,65 @@
     <w:rsid w:val="00080AD5"/>
     <w:rsid w:val="00082A04"/>
     <w:rsid w:val="00082A4C"/>
     <w:rsid w:val="000830DE"/>
     <w:rsid w:val="000841E5"/>
     <w:rsid w:val="000844AF"/>
     <w:rsid w:val="00086A65"/>
     <w:rsid w:val="00086D56"/>
     <w:rsid w:val="000908B0"/>
     <w:rsid w:val="000928D4"/>
     <w:rsid w:val="00092CE6"/>
     <w:rsid w:val="00093BC0"/>
     <w:rsid w:val="00094549"/>
     <w:rsid w:val="000A1C66"/>
     <w:rsid w:val="000A57B7"/>
     <w:rsid w:val="000A6E90"/>
     <w:rsid w:val="000A70C7"/>
     <w:rsid w:val="000A75AE"/>
     <w:rsid w:val="000B02B9"/>
     <w:rsid w:val="000B2941"/>
     <w:rsid w:val="000B349B"/>
     <w:rsid w:val="000B369F"/>
     <w:rsid w:val="000B6E2E"/>
     <w:rsid w:val="000C7D8C"/>
     <w:rsid w:val="000D1E41"/>
+    <w:rsid w:val="000D46F2"/>
+    <w:rsid w:val="000D7C9B"/>
     <w:rsid w:val="000E0ABD"/>
     <w:rsid w:val="000E0FD9"/>
     <w:rsid w:val="000E3E5B"/>
     <w:rsid w:val="000E3F1A"/>
     <w:rsid w:val="000E4176"/>
     <w:rsid w:val="000E50BA"/>
     <w:rsid w:val="000E560C"/>
     <w:rsid w:val="000E6684"/>
     <w:rsid w:val="000E72A0"/>
     <w:rsid w:val="000E7D4E"/>
     <w:rsid w:val="000F3187"/>
     <w:rsid w:val="000F3330"/>
+    <w:rsid w:val="000F69AE"/>
     <w:rsid w:val="000F7A4A"/>
     <w:rsid w:val="0010256F"/>
     <w:rsid w:val="00106FFE"/>
     <w:rsid w:val="00107AE1"/>
     <w:rsid w:val="001120BE"/>
     <w:rsid w:val="001129FC"/>
     <w:rsid w:val="00112A6F"/>
     <w:rsid w:val="00115B94"/>
     <w:rsid w:val="00116A38"/>
     <w:rsid w:val="00117184"/>
     <w:rsid w:val="00117FD8"/>
     <w:rsid w:val="00120738"/>
     <w:rsid w:val="00120B23"/>
     <w:rsid w:val="00120B24"/>
     <w:rsid w:val="001236B0"/>
     <w:rsid w:val="00123C3B"/>
     <w:rsid w:val="0012457F"/>
     <w:rsid w:val="00124839"/>
     <w:rsid w:val="001252CE"/>
     <w:rsid w:val="00127241"/>
     <w:rsid w:val="001273A3"/>
     <w:rsid w:val="0013033F"/>
     <w:rsid w:val="00130CCF"/>
     <w:rsid w:val="0013294C"/>
     <w:rsid w:val="00135DD8"/>
@@ -14589,50 +13021,51 @@
     <w:rsid w:val="00244881"/>
     <w:rsid w:val="00244971"/>
     <w:rsid w:val="00244A08"/>
     <w:rsid w:val="00246B28"/>
     <w:rsid w:val="00253A46"/>
     <w:rsid w:val="002558D9"/>
     <w:rsid w:val="00256B82"/>
     <w:rsid w:val="0025711F"/>
     <w:rsid w:val="00257AD5"/>
     <w:rsid w:val="00260378"/>
     <w:rsid w:val="002604E1"/>
     <w:rsid w:val="00260F79"/>
     <w:rsid w:val="00260FF9"/>
     <w:rsid w:val="00261064"/>
     <w:rsid w:val="00264E47"/>
     <w:rsid w:val="002663E9"/>
     <w:rsid w:val="00266D04"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="002701F1"/>
     <w:rsid w:val="00270ECB"/>
     <w:rsid w:val="00271D7A"/>
     <w:rsid w:val="00271D7E"/>
     <w:rsid w:val="00273245"/>
     <w:rsid w:val="00275E92"/>
     <w:rsid w:val="00280DE8"/>
+    <w:rsid w:val="00281B2F"/>
     <w:rsid w:val="00282896"/>
     <w:rsid w:val="00286298"/>
     <w:rsid w:val="00290ABC"/>
     <w:rsid w:val="00292529"/>
     <w:rsid w:val="00297570"/>
     <w:rsid w:val="002A067C"/>
     <w:rsid w:val="002A0A86"/>
     <w:rsid w:val="002A1AC3"/>
     <w:rsid w:val="002A487B"/>
     <w:rsid w:val="002A5170"/>
     <w:rsid w:val="002A540B"/>
     <w:rsid w:val="002A7253"/>
     <w:rsid w:val="002A7453"/>
     <w:rsid w:val="002B0871"/>
     <w:rsid w:val="002B1AB8"/>
     <w:rsid w:val="002B26E6"/>
     <w:rsid w:val="002B295E"/>
     <w:rsid w:val="002B44D8"/>
     <w:rsid w:val="002B4914"/>
     <w:rsid w:val="002B64A8"/>
     <w:rsid w:val="002C0ABE"/>
     <w:rsid w:val="002C2482"/>
     <w:rsid w:val="002C7293"/>
     <w:rsid w:val="002C77F4"/>
     <w:rsid w:val="002C78F7"/>
@@ -14737,50 +13170,51 @@
     <w:rsid w:val="003C6A85"/>
     <w:rsid w:val="003C6D5A"/>
     <w:rsid w:val="003C71D6"/>
     <w:rsid w:val="003D0728"/>
     <w:rsid w:val="003D0EA1"/>
     <w:rsid w:val="003D1C08"/>
     <w:rsid w:val="003D3050"/>
     <w:rsid w:val="003D64A4"/>
     <w:rsid w:val="003E3337"/>
     <w:rsid w:val="003E4E79"/>
     <w:rsid w:val="003F0FA7"/>
     <w:rsid w:val="003F1162"/>
     <w:rsid w:val="003F21A0"/>
     <w:rsid w:val="003F414D"/>
     <w:rsid w:val="003F481A"/>
     <w:rsid w:val="003F59F6"/>
     <w:rsid w:val="003F7B8D"/>
     <w:rsid w:val="003F7D6E"/>
     <w:rsid w:val="0040072F"/>
     <w:rsid w:val="0040340C"/>
     <w:rsid w:val="00404560"/>
     <w:rsid w:val="00404777"/>
     <w:rsid w:val="00404AA3"/>
     <w:rsid w:val="004105E6"/>
     <w:rsid w:val="0041100B"/>
+    <w:rsid w:val="0041112E"/>
     <w:rsid w:val="004118A6"/>
     <w:rsid w:val="00414054"/>
     <w:rsid w:val="00414BF3"/>
     <w:rsid w:val="004215C5"/>
     <w:rsid w:val="004219E9"/>
     <w:rsid w:val="00425A0C"/>
     <w:rsid w:val="00425ECC"/>
     <w:rsid w:val="00427418"/>
     <w:rsid w:val="00434EB3"/>
     <w:rsid w:val="00435266"/>
     <w:rsid w:val="00435A84"/>
     <w:rsid w:val="00437B79"/>
     <w:rsid w:val="00445D49"/>
     <w:rsid w:val="00454199"/>
     <w:rsid w:val="00454265"/>
     <w:rsid w:val="00454300"/>
     <w:rsid w:val="00455A7B"/>
     <w:rsid w:val="004607E5"/>
     <w:rsid w:val="00460F11"/>
     <w:rsid w:val="00461B2B"/>
     <w:rsid w:val="004624DA"/>
     <w:rsid w:val="004665CB"/>
     <w:rsid w:val="00467FC1"/>
     <w:rsid w:val="004732D1"/>
     <w:rsid w:val="00474696"/>
@@ -14819,50 +13253,51 @@
     <w:rsid w:val="004D6C5D"/>
     <w:rsid w:val="004D72E6"/>
     <w:rsid w:val="004E4AF8"/>
     <w:rsid w:val="004E4CBF"/>
     <w:rsid w:val="004E5711"/>
     <w:rsid w:val="004F4506"/>
     <w:rsid w:val="004F5579"/>
     <w:rsid w:val="004F6BC9"/>
     <w:rsid w:val="004F765C"/>
     <w:rsid w:val="00501503"/>
     <w:rsid w:val="00501627"/>
     <w:rsid w:val="005027A9"/>
     <w:rsid w:val="00506EC5"/>
     <w:rsid w:val="005074EC"/>
     <w:rsid w:val="00510C25"/>
     <w:rsid w:val="00510DEF"/>
     <w:rsid w:val="00511D43"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513783"/>
     <w:rsid w:val="0051582B"/>
     <w:rsid w:val="005178E7"/>
     <w:rsid w:val="00520B98"/>
     <w:rsid w:val="00521DF3"/>
     <w:rsid w:val="0052244C"/>
     <w:rsid w:val="00526E2E"/>
+    <w:rsid w:val="005273D3"/>
     <w:rsid w:val="005277A4"/>
     <w:rsid w:val="00530030"/>
     <w:rsid w:val="00530298"/>
     <w:rsid w:val="00532E18"/>
     <w:rsid w:val="00534932"/>
     <w:rsid w:val="00535E5E"/>
     <w:rsid w:val="00536CAD"/>
     <w:rsid w:val="00541233"/>
     <w:rsid w:val="00542905"/>
     <w:rsid w:val="005433C2"/>
     <w:rsid w:val="0054460D"/>
     <w:rsid w:val="005459F5"/>
     <w:rsid w:val="00546978"/>
     <w:rsid w:val="0055000C"/>
     <w:rsid w:val="0055081A"/>
     <w:rsid w:val="00553070"/>
     <w:rsid w:val="00553686"/>
     <w:rsid w:val="00554CCA"/>
     <w:rsid w:val="0055589A"/>
     <w:rsid w:val="00555D28"/>
     <w:rsid w:val="005567F2"/>
     <w:rsid w:val="00557883"/>
     <w:rsid w:val="0056071E"/>
     <w:rsid w:val="00560AFB"/>
     <w:rsid w:val="00561D2F"/>
@@ -14900,79 +13335,79 @@
     <w:rsid w:val="005A3B17"/>
     <w:rsid w:val="005A4500"/>
     <w:rsid w:val="005A4575"/>
     <w:rsid w:val="005B169F"/>
     <w:rsid w:val="005B258A"/>
     <w:rsid w:val="005B3933"/>
     <w:rsid w:val="005B69F7"/>
     <w:rsid w:val="005C0078"/>
     <w:rsid w:val="005C53BC"/>
     <w:rsid w:val="005C5D53"/>
     <w:rsid w:val="005C66D4"/>
     <w:rsid w:val="005C7B07"/>
     <w:rsid w:val="005D398C"/>
     <w:rsid w:val="005D6FAB"/>
     <w:rsid w:val="005D775D"/>
     <w:rsid w:val="005D7788"/>
     <w:rsid w:val="005D7906"/>
     <w:rsid w:val="005E1EDB"/>
     <w:rsid w:val="005E1FD0"/>
     <w:rsid w:val="005E2A77"/>
     <w:rsid w:val="005E333C"/>
     <w:rsid w:val="005E6D1D"/>
     <w:rsid w:val="005F11D6"/>
     <w:rsid w:val="005F3D99"/>
     <w:rsid w:val="005F3E65"/>
+    <w:rsid w:val="005F750A"/>
     <w:rsid w:val="0060035F"/>
     <w:rsid w:val="006004B7"/>
     <w:rsid w:val="006006DA"/>
     <w:rsid w:val="00601B43"/>
     <w:rsid w:val="0060248A"/>
     <w:rsid w:val="0060257D"/>
     <w:rsid w:val="00602A0B"/>
     <w:rsid w:val="0060329C"/>
     <w:rsid w:val="006062F7"/>
     <w:rsid w:val="00610D46"/>
     <w:rsid w:val="00614D63"/>
     <w:rsid w:val="00616176"/>
     <w:rsid w:val="00616613"/>
     <w:rsid w:val="006166BA"/>
     <w:rsid w:val="0061780A"/>
     <w:rsid w:val="00617F6E"/>
     <w:rsid w:val="006215E3"/>
     <w:rsid w:val="00624492"/>
     <w:rsid w:val="00624611"/>
     <w:rsid w:val="00631567"/>
     <w:rsid w:val="00631D26"/>
     <w:rsid w:val="00635908"/>
     <w:rsid w:val="00635BD1"/>
     <w:rsid w:val="00636125"/>
     <w:rsid w:val="0063798E"/>
     <w:rsid w:val="00641EE8"/>
     <w:rsid w:val="006446B9"/>
     <w:rsid w:val="006447F5"/>
-    <w:rsid w:val="00645106"/>
     <w:rsid w:val="00652E41"/>
     <w:rsid w:val="0065353E"/>
     <w:rsid w:val="00654BF1"/>
     <w:rsid w:val="00655020"/>
     <w:rsid w:val="0066693E"/>
     <w:rsid w:val="006679F4"/>
     <w:rsid w:val="00672D7E"/>
     <w:rsid w:val="006730DE"/>
     <w:rsid w:val="006737F1"/>
     <w:rsid w:val="00673934"/>
     <w:rsid w:val="00675C61"/>
     <w:rsid w:val="00676AAF"/>
     <w:rsid w:val="0068154F"/>
     <w:rsid w:val="00682F55"/>
     <w:rsid w:val="00683110"/>
     <w:rsid w:val="006839E2"/>
     <w:rsid w:val="00683AC8"/>
     <w:rsid w:val="00683C1F"/>
     <w:rsid w:val="006856FE"/>
     <w:rsid w:val="006861D1"/>
     <w:rsid w:val="006865D5"/>
     <w:rsid w:val="006873FE"/>
     <w:rsid w:val="00687670"/>
     <w:rsid w:val="00691C6C"/>
     <w:rsid w:val="0069476A"/>
@@ -15040,50 +13475,51 @@
     <w:rsid w:val="00762B8A"/>
     <w:rsid w:val="00762F06"/>
     <w:rsid w:val="00765B36"/>
     <w:rsid w:val="007679EF"/>
     <w:rsid w:val="00773363"/>
     <w:rsid w:val="0077447D"/>
     <w:rsid w:val="00774F41"/>
     <w:rsid w:val="007801C5"/>
     <w:rsid w:val="0078147E"/>
     <w:rsid w:val="00781BD9"/>
     <w:rsid w:val="00782135"/>
     <w:rsid w:val="00782B12"/>
     <w:rsid w:val="007832F9"/>
     <w:rsid w:val="00783EFB"/>
     <w:rsid w:val="007843CC"/>
     <w:rsid w:val="00784A15"/>
     <w:rsid w:val="007854FA"/>
     <w:rsid w:val="007867A7"/>
     <w:rsid w:val="007875BF"/>
     <w:rsid w:val="00790BF8"/>
     <w:rsid w:val="00795C16"/>
     <w:rsid w:val="0079665B"/>
     <w:rsid w:val="0079730E"/>
     <w:rsid w:val="00797EA2"/>
     <w:rsid w:val="007A0F6D"/>
+    <w:rsid w:val="007A1B9E"/>
     <w:rsid w:val="007A219E"/>
     <w:rsid w:val="007A28B9"/>
     <w:rsid w:val="007A31CD"/>
     <w:rsid w:val="007A4F23"/>
     <w:rsid w:val="007A6290"/>
     <w:rsid w:val="007A6A32"/>
     <w:rsid w:val="007A6AAE"/>
     <w:rsid w:val="007A7347"/>
     <w:rsid w:val="007B0FFE"/>
     <w:rsid w:val="007B121F"/>
     <w:rsid w:val="007B2641"/>
     <w:rsid w:val="007B3AC2"/>
     <w:rsid w:val="007B4BB0"/>
     <w:rsid w:val="007B4D53"/>
     <w:rsid w:val="007B5EFE"/>
     <w:rsid w:val="007B7DD1"/>
     <w:rsid w:val="007C03F8"/>
     <w:rsid w:val="007C0730"/>
     <w:rsid w:val="007C2701"/>
     <w:rsid w:val="007D01F9"/>
     <w:rsid w:val="007D2E49"/>
     <w:rsid w:val="007D38A6"/>
     <w:rsid w:val="007D5670"/>
     <w:rsid w:val="007D6718"/>
     <w:rsid w:val="007E07DD"/>
@@ -15147,50 +13583,51 @@
     <w:rsid w:val="00857280"/>
     <w:rsid w:val="0086132C"/>
     <w:rsid w:val="00861C62"/>
     <w:rsid w:val="00862DED"/>
     <w:rsid w:val="00864B2F"/>
     <w:rsid w:val="00867A11"/>
     <w:rsid w:val="00867DC1"/>
     <w:rsid w:val="00871F02"/>
     <w:rsid w:val="008721D8"/>
     <w:rsid w:val="00875918"/>
     <w:rsid w:val="00877588"/>
     <w:rsid w:val="00880DAE"/>
     <w:rsid w:val="00880FC9"/>
     <w:rsid w:val="00882B7C"/>
     <w:rsid w:val="008830EA"/>
     <w:rsid w:val="00883A71"/>
     <w:rsid w:val="00883AA9"/>
     <w:rsid w:val="00885021"/>
     <w:rsid w:val="008862E4"/>
     <w:rsid w:val="008904A4"/>
     <w:rsid w:val="00891BD0"/>
     <w:rsid w:val="00893C9B"/>
     <w:rsid w:val="00894D27"/>
     <w:rsid w:val="00896BD2"/>
     <w:rsid w:val="00897500"/>
+    <w:rsid w:val="0089785D"/>
     <w:rsid w:val="008A30D8"/>
     <w:rsid w:val="008A572A"/>
     <w:rsid w:val="008A5AE0"/>
     <w:rsid w:val="008A73BE"/>
     <w:rsid w:val="008B3DF4"/>
     <w:rsid w:val="008B6416"/>
     <w:rsid w:val="008B7394"/>
     <w:rsid w:val="008B7A87"/>
     <w:rsid w:val="008C0C96"/>
     <w:rsid w:val="008C0FCF"/>
     <w:rsid w:val="008C160E"/>
     <w:rsid w:val="008C4DBB"/>
     <w:rsid w:val="008C6593"/>
     <w:rsid w:val="008D220A"/>
     <w:rsid w:val="008D3367"/>
     <w:rsid w:val="008D5D34"/>
     <w:rsid w:val="008D703D"/>
     <w:rsid w:val="008D7DF7"/>
     <w:rsid w:val="008E0304"/>
     <w:rsid w:val="008E0D4B"/>
     <w:rsid w:val="008E1D45"/>
     <w:rsid w:val="008E2F49"/>
     <w:rsid w:val="008E3577"/>
     <w:rsid w:val="008E38F2"/>
     <w:rsid w:val="008E3B62"/>
@@ -15198,50 +13635,51 @@
     <w:rsid w:val="008F0414"/>
     <w:rsid w:val="008F1E6C"/>
     <w:rsid w:val="008F2358"/>
     <w:rsid w:val="008F246F"/>
     <w:rsid w:val="008F43BE"/>
     <w:rsid w:val="008F49F9"/>
     <w:rsid w:val="008F7E83"/>
     <w:rsid w:val="00901239"/>
     <w:rsid w:val="00902004"/>
     <w:rsid w:val="00903A59"/>
     <w:rsid w:val="009044A0"/>
     <w:rsid w:val="00910ABC"/>
     <w:rsid w:val="00912495"/>
     <w:rsid w:val="00912B20"/>
     <w:rsid w:val="00913A17"/>
     <w:rsid w:val="00914ACF"/>
     <w:rsid w:val="00916207"/>
     <w:rsid w:val="009165D0"/>
     <w:rsid w:val="00920C0D"/>
     <w:rsid w:val="00920C71"/>
     <w:rsid w:val="0092165C"/>
     <w:rsid w:val="00922054"/>
     <w:rsid w:val="00923819"/>
     <w:rsid w:val="00930ED6"/>
     <w:rsid w:val="0093525C"/>
+    <w:rsid w:val="00936CDF"/>
     <w:rsid w:val="00940ED7"/>
     <w:rsid w:val="00942559"/>
     <w:rsid w:val="00942B63"/>
     <w:rsid w:val="0094348E"/>
     <w:rsid w:val="00943738"/>
     <w:rsid w:val="0094394C"/>
     <w:rsid w:val="009459B5"/>
     <w:rsid w:val="00946D85"/>
     <w:rsid w:val="0095000D"/>
     <w:rsid w:val="009518BB"/>
     <w:rsid w:val="0095303E"/>
     <w:rsid w:val="009537B9"/>
     <w:rsid w:val="00956CFF"/>
     <w:rsid w:val="009614F6"/>
     <w:rsid w:val="009615D5"/>
     <w:rsid w:val="00961B73"/>
     <w:rsid w:val="00964834"/>
     <w:rsid w:val="00965794"/>
     <w:rsid w:val="00967C71"/>
     <w:rsid w:val="0097097D"/>
     <w:rsid w:val="00970B92"/>
     <w:rsid w:val="00971642"/>
     <w:rsid w:val="00971879"/>
     <w:rsid w:val="00971B85"/>
     <w:rsid w:val="00972381"/>
@@ -15298,194 +13736,198 @@
     <w:rsid w:val="00A0325E"/>
     <w:rsid w:val="00A04EC6"/>
     <w:rsid w:val="00A0638E"/>
     <w:rsid w:val="00A072D7"/>
     <w:rsid w:val="00A1098B"/>
     <w:rsid w:val="00A115D2"/>
     <w:rsid w:val="00A116AC"/>
     <w:rsid w:val="00A11F10"/>
     <w:rsid w:val="00A14251"/>
     <w:rsid w:val="00A14DF9"/>
     <w:rsid w:val="00A14EDB"/>
     <w:rsid w:val="00A1626B"/>
     <w:rsid w:val="00A201F7"/>
     <w:rsid w:val="00A21149"/>
     <w:rsid w:val="00A212B6"/>
     <w:rsid w:val="00A22451"/>
     <w:rsid w:val="00A224DC"/>
     <w:rsid w:val="00A22E74"/>
     <w:rsid w:val="00A27570"/>
     <w:rsid w:val="00A34B93"/>
     <w:rsid w:val="00A35F76"/>
     <w:rsid w:val="00A3712D"/>
     <w:rsid w:val="00A4098C"/>
     <w:rsid w:val="00A4162F"/>
     <w:rsid w:val="00A41819"/>
+    <w:rsid w:val="00A42DD8"/>
     <w:rsid w:val="00A4683E"/>
     <w:rsid w:val="00A47F6E"/>
     <w:rsid w:val="00A50A9B"/>
     <w:rsid w:val="00A5192B"/>
     <w:rsid w:val="00A51AEE"/>
     <w:rsid w:val="00A5369E"/>
     <w:rsid w:val="00A5427C"/>
     <w:rsid w:val="00A547C4"/>
     <w:rsid w:val="00A55731"/>
     <w:rsid w:val="00A570A1"/>
     <w:rsid w:val="00A62999"/>
     <w:rsid w:val="00A65D29"/>
     <w:rsid w:val="00A677D9"/>
     <w:rsid w:val="00A708DD"/>
     <w:rsid w:val="00A72197"/>
     <w:rsid w:val="00A7291F"/>
     <w:rsid w:val="00A73542"/>
     <w:rsid w:val="00A75B3C"/>
+    <w:rsid w:val="00A767D6"/>
     <w:rsid w:val="00A81AB7"/>
     <w:rsid w:val="00A83C5F"/>
     <w:rsid w:val="00A84546"/>
     <w:rsid w:val="00A85B03"/>
     <w:rsid w:val="00A86CA5"/>
     <w:rsid w:val="00A94B60"/>
     <w:rsid w:val="00A95573"/>
     <w:rsid w:val="00A97C63"/>
     <w:rsid w:val="00AA06DF"/>
     <w:rsid w:val="00AA3225"/>
     <w:rsid w:val="00AA394A"/>
     <w:rsid w:val="00AA5309"/>
     <w:rsid w:val="00AA61F0"/>
     <w:rsid w:val="00AA69E9"/>
     <w:rsid w:val="00AA6CB6"/>
     <w:rsid w:val="00AB0A68"/>
     <w:rsid w:val="00AB1868"/>
     <w:rsid w:val="00AB4967"/>
     <w:rsid w:val="00AC2036"/>
     <w:rsid w:val="00AC272C"/>
     <w:rsid w:val="00AC4029"/>
     <w:rsid w:val="00AC53A4"/>
     <w:rsid w:val="00AC567D"/>
     <w:rsid w:val="00AC6964"/>
     <w:rsid w:val="00AC6AF4"/>
     <w:rsid w:val="00AD09F3"/>
     <w:rsid w:val="00AD0B99"/>
     <w:rsid w:val="00AD13E8"/>
     <w:rsid w:val="00AD4576"/>
     <w:rsid w:val="00AD4E8F"/>
     <w:rsid w:val="00AD5FDE"/>
     <w:rsid w:val="00AE0592"/>
+    <w:rsid w:val="00AE1A54"/>
     <w:rsid w:val="00AE426E"/>
     <w:rsid w:val="00AF2096"/>
     <w:rsid w:val="00AF2607"/>
     <w:rsid w:val="00AF3251"/>
     <w:rsid w:val="00B00A59"/>
     <w:rsid w:val="00B01442"/>
     <w:rsid w:val="00B03744"/>
     <w:rsid w:val="00B04CEC"/>
     <w:rsid w:val="00B05E54"/>
     <w:rsid w:val="00B076EC"/>
     <w:rsid w:val="00B07BE8"/>
     <w:rsid w:val="00B12D88"/>
     <w:rsid w:val="00B12E57"/>
     <w:rsid w:val="00B136DF"/>
     <w:rsid w:val="00B14819"/>
     <w:rsid w:val="00B168AD"/>
     <w:rsid w:val="00B204C0"/>
     <w:rsid w:val="00B21BE0"/>
     <w:rsid w:val="00B23E41"/>
     <w:rsid w:val="00B2409C"/>
     <w:rsid w:val="00B240B7"/>
+    <w:rsid w:val="00B26D2C"/>
+    <w:rsid w:val="00B2720F"/>
     <w:rsid w:val="00B2728F"/>
     <w:rsid w:val="00B31184"/>
     <w:rsid w:val="00B31F16"/>
     <w:rsid w:val="00B34F9D"/>
     <w:rsid w:val="00B359DD"/>
     <w:rsid w:val="00B362AB"/>
     <w:rsid w:val="00B404C9"/>
     <w:rsid w:val="00B42D7F"/>
     <w:rsid w:val="00B43021"/>
     <w:rsid w:val="00B501B0"/>
     <w:rsid w:val="00B50838"/>
     <w:rsid w:val="00B517EF"/>
     <w:rsid w:val="00B52055"/>
     <w:rsid w:val="00B52FEF"/>
     <w:rsid w:val="00B548FC"/>
     <w:rsid w:val="00B554D5"/>
     <w:rsid w:val="00B564B7"/>
     <w:rsid w:val="00B56E81"/>
     <w:rsid w:val="00B60855"/>
     <w:rsid w:val="00B6195C"/>
     <w:rsid w:val="00B622B8"/>
     <w:rsid w:val="00B6266F"/>
     <w:rsid w:val="00B631A1"/>
     <w:rsid w:val="00B64034"/>
     <w:rsid w:val="00B66500"/>
     <w:rsid w:val="00B70063"/>
     <w:rsid w:val="00B717F5"/>
     <w:rsid w:val="00B74C8A"/>
     <w:rsid w:val="00B8232D"/>
     <w:rsid w:val="00B92BD3"/>
     <w:rsid w:val="00B932E4"/>
     <w:rsid w:val="00B93CFF"/>
     <w:rsid w:val="00B9691E"/>
     <w:rsid w:val="00B96F4D"/>
     <w:rsid w:val="00B97903"/>
     <w:rsid w:val="00BA054B"/>
     <w:rsid w:val="00BA1092"/>
     <w:rsid w:val="00BA326C"/>
     <w:rsid w:val="00BA462A"/>
     <w:rsid w:val="00BA559E"/>
     <w:rsid w:val="00BA6D94"/>
     <w:rsid w:val="00BA7BA5"/>
     <w:rsid w:val="00BA7E0E"/>
     <w:rsid w:val="00BB3D06"/>
     <w:rsid w:val="00BB63F8"/>
     <w:rsid w:val="00BB744E"/>
     <w:rsid w:val="00BC1D22"/>
     <w:rsid w:val="00BC2489"/>
+    <w:rsid w:val="00BC2FEC"/>
     <w:rsid w:val="00BC3CF3"/>
     <w:rsid w:val="00BC401C"/>
     <w:rsid w:val="00BC79B0"/>
     <w:rsid w:val="00BC7C88"/>
     <w:rsid w:val="00BD19F6"/>
     <w:rsid w:val="00BD38CB"/>
     <w:rsid w:val="00BD428B"/>
     <w:rsid w:val="00BD601A"/>
     <w:rsid w:val="00BD641A"/>
     <w:rsid w:val="00BD6446"/>
     <w:rsid w:val="00BD645D"/>
     <w:rsid w:val="00BD64CC"/>
     <w:rsid w:val="00BD7B24"/>
     <w:rsid w:val="00BE00EF"/>
     <w:rsid w:val="00BE115E"/>
     <w:rsid w:val="00BE141D"/>
     <w:rsid w:val="00BE19FC"/>
     <w:rsid w:val="00BE3394"/>
     <w:rsid w:val="00BE35A2"/>
     <w:rsid w:val="00BE47A3"/>
     <w:rsid w:val="00BE4BFC"/>
     <w:rsid w:val="00BE6DC8"/>
     <w:rsid w:val="00BF2950"/>
-    <w:rsid w:val="00BF48E8"/>
-    <w:rsid w:val="00BF559B"/>
     <w:rsid w:val="00BF7FAA"/>
     <w:rsid w:val="00C00947"/>
     <w:rsid w:val="00C0286B"/>
     <w:rsid w:val="00C02932"/>
     <w:rsid w:val="00C0346E"/>
     <w:rsid w:val="00C03BEF"/>
     <w:rsid w:val="00C0479E"/>
     <w:rsid w:val="00C07A6B"/>
     <w:rsid w:val="00C12FE0"/>
     <w:rsid w:val="00C1444E"/>
     <w:rsid w:val="00C1471C"/>
     <w:rsid w:val="00C15D4A"/>
     <w:rsid w:val="00C1713E"/>
     <w:rsid w:val="00C177C8"/>
     <w:rsid w:val="00C22488"/>
     <w:rsid w:val="00C22F14"/>
     <w:rsid w:val="00C2453B"/>
     <w:rsid w:val="00C25CE4"/>
     <w:rsid w:val="00C26A01"/>
     <w:rsid w:val="00C27439"/>
     <w:rsid w:val="00C33787"/>
     <w:rsid w:val="00C35041"/>
     <w:rsid w:val="00C36B29"/>
     <w:rsid w:val="00C37259"/>
     <w:rsid w:val="00C41AF8"/>
@@ -15521,63 +13963,65 @@
     <w:rsid w:val="00C95E29"/>
     <w:rsid w:val="00C96217"/>
     <w:rsid w:val="00C96951"/>
     <w:rsid w:val="00CA0059"/>
     <w:rsid w:val="00CA0836"/>
     <w:rsid w:val="00CA2F11"/>
     <w:rsid w:val="00CA3953"/>
     <w:rsid w:val="00CA4E2B"/>
     <w:rsid w:val="00CA6C8C"/>
     <w:rsid w:val="00CB1551"/>
     <w:rsid w:val="00CB2A77"/>
     <w:rsid w:val="00CB4061"/>
     <w:rsid w:val="00CB42BE"/>
     <w:rsid w:val="00CB570F"/>
     <w:rsid w:val="00CB57BA"/>
     <w:rsid w:val="00CB59F9"/>
     <w:rsid w:val="00CB6EB4"/>
     <w:rsid w:val="00CB6EE2"/>
     <w:rsid w:val="00CC06D8"/>
     <w:rsid w:val="00CC0FD5"/>
     <w:rsid w:val="00CC24EE"/>
     <w:rsid w:val="00CC727E"/>
     <w:rsid w:val="00CC79F1"/>
     <w:rsid w:val="00CD0BDB"/>
     <w:rsid w:val="00CD0CB1"/>
+    <w:rsid w:val="00CD112B"/>
     <w:rsid w:val="00CD3827"/>
     <w:rsid w:val="00CD52E1"/>
     <w:rsid w:val="00CD5499"/>
     <w:rsid w:val="00CD5C42"/>
     <w:rsid w:val="00CD5C91"/>
     <w:rsid w:val="00CD6EE6"/>
     <w:rsid w:val="00CE015B"/>
     <w:rsid w:val="00CE1BF6"/>
     <w:rsid w:val="00CE1C71"/>
     <w:rsid w:val="00CE320F"/>
     <w:rsid w:val="00CE39FE"/>
     <w:rsid w:val="00CE416C"/>
     <w:rsid w:val="00CE500B"/>
+    <w:rsid w:val="00CE7713"/>
     <w:rsid w:val="00CF20C8"/>
     <w:rsid w:val="00CF2294"/>
     <w:rsid w:val="00CF2701"/>
     <w:rsid w:val="00CF7230"/>
     <w:rsid w:val="00CF7FE2"/>
     <w:rsid w:val="00D022E4"/>
     <w:rsid w:val="00D027D2"/>
     <w:rsid w:val="00D03278"/>
     <w:rsid w:val="00D04E31"/>
     <w:rsid w:val="00D05345"/>
     <w:rsid w:val="00D072F6"/>
     <w:rsid w:val="00D07382"/>
     <w:rsid w:val="00D078C9"/>
     <w:rsid w:val="00D10378"/>
     <w:rsid w:val="00D12287"/>
     <w:rsid w:val="00D14BD4"/>
     <w:rsid w:val="00D15B30"/>
     <w:rsid w:val="00D16185"/>
     <w:rsid w:val="00D16C96"/>
     <w:rsid w:val="00D17AAA"/>
     <w:rsid w:val="00D22781"/>
     <w:rsid w:val="00D22E5D"/>
     <w:rsid w:val="00D234AE"/>
     <w:rsid w:val="00D244DB"/>
     <w:rsid w:val="00D259F5"/>
@@ -15602,73 +14046,75 @@
     <w:rsid w:val="00D47E35"/>
     <w:rsid w:val="00D51FE8"/>
     <w:rsid w:val="00D5224E"/>
     <w:rsid w:val="00D54BB5"/>
     <w:rsid w:val="00D5671B"/>
     <w:rsid w:val="00D57F3D"/>
     <w:rsid w:val="00D606F1"/>
     <w:rsid w:val="00D617DA"/>
     <w:rsid w:val="00D61AE4"/>
     <w:rsid w:val="00D651D3"/>
     <w:rsid w:val="00D6630E"/>
     <w:rsid w:val="00D6643C"/>
     <w:rsid w:val="00D667A0"/>
     <w:rsid w:val="00D718E4"/>
     <w:rsid w:val="00D74450"/>
     <w:rsid w:val="00D7472F"/>
     <w:rsid w:val="00D749CC"/>
     <w:rsid w:val="00D75642"/>
     <w:rsid w:val="00D762B9"/>
     <w:rsid w:val="00D76FC2"/>
     <w:rsid w:val="00D80343"/>
     <w:rsid w:val="00D83C7B"/>
     <w:rsid w:val="00D851D2"/>
     <w:rsid w:val="00D86007"/>
     <w:rsid w:val="00D86D96"/>
+    <w:rsid w:val="00D92C2E"/>
     <w:rsid w:val="00D93620"/>
     <w:rsid w:val="00D949B9"/>
     <w:rsid w:val="00D95600"/>
     <w:rsid w:val="00D9671E"/>
     <w:rsid w:val="00D970B3"/>
     <w:rsid w:val="00D97A70"/>
     <w:rsid w:val="00D97B03"/>
     <w:rsid w:val="00DA058D"/>
     <w:rsid w:val="00DA208C"/>
     <w:rsid w:val="00DA3762"/>
     <w:rsid w:val="00DA5019"/>
     <w:rsid w:val="00DB0083"/>
     <w:rsid w:val="00DB08F1"/>
     <w:rsid w:val="00DB0B8C"/>
     <w:rsid w:val="00DB15B3"/>
     <w:rsid w:val="00DB1F02"/>
     <w:rsid w:val="00DB1F26"/>
     <w:rsid w:val="00DB3D4F"/>
     <w:rsid w:val="00DB6D15"/>
     <w:rsid w:val="00DC07D8"/>
     <w:rsid w:val="00DC19A6"/>
     <w:rsid w:val="00DC4948"/>
     <w:rsid w:val="00DC5EDA"/>
+    <w:rsid w:val="00DC6E07"/>
     <w:rsid w:val="00DC729B"/>
     <w:rsid w:val="00DC78E1"/>
     <w:rsid w:val="00DD3DA2"/>
     <w:rsid w:val="00DD423A"/>
     <w:rsid w:val="00DD5080"/>
     <w:rsid w:val="00DD5839"/>
     <w:rsid w:val="00DE076A"/>
     <w:rsid w:val="00DE105A"/>
     <w:rsid w:val="00DE10E6"/>
     <w:rsid w:val="00DE15F9"/>
     <w:rsid w:val="00DE19FD"/>
     <w:rsid w:val="00DE3D45"/>
     <w:rsid w:val="00DE4291"/>
     <w:rsid w:val="00DE4B04"/>
     <w:rsid w:val="00DE4BC5"/>
     <w:rsid w:val="00DE6BAC"/>
     <w:rsid w:val="00DF2624"/>
     <w:rsid w:val="00DF7C9B"/>
     <w:rsid w:val="00DF7D5E"/>
     <w:rsid w:val="00E01CAA"/>
     <w:rsid w:val="00E02257"/>
     <w:rsid w:val="00E03669"/>
     <w:rsid w:val="00E0470B"/>
     <w:rsid w:val="00E0611B"/>
     <w:rsid w:val="00E1329B"/>
@@ -15792,58 +14238,61 @@
     <w:rsid w:val="00F7702D"/>
     <w:rsid w:val="00F82AB1"/>
     <w:rsid w:val="00F84517"/>
     <w:rsid w:val="00F84BB5"/>
     <w:rsid w:val="00F84C99"/>
     <w:rsid w:val="00F84FCB"/>
     <w:rsid w:val="00F87285"/>
     <w:rsid w:val="00F87C12"/>
     <w:rsid w:val="00F90805"/>
     <w:rsid w:val="00F90F67"/>
     <w:rsid w:val="00F94132"/>
     <w:rsid w:val="00F9586D"/>
     <w:rsid w:val="00F95BE8"/>
     <w:rsid w:val="00F971F7"/>
     <w:rsid w:val="00FA0399"/>
     <w:rsid w:val="00FA13E1"/>
     <w:rsid w:val="00FA24D6"/>
     <w:rsid w:val="00FA52AA"/>
     <w:rsid w:val="00FA5DAE"/>
     <w:rsid w:val="00FA77DC"/>
     <w:rsid w:val="00FA7D01"/>
     <w:rsid w:val="00FB2DDE"/>
     <w:rsid w:val="00FB2F64"/>
     <w:rsid w:val="00FB4080"/>
     <w:rsid w:val="00FB6DF3"/>
+    <w:rsid w:val="00FB78A9"/>
     <w:rsid w:val="00FC0DE9"/>
     <w:rsid w:val="00FC1852"/>
     <w:rsid w:val="00FC2422"/>
     <w:rsid w:val="00FC30D5"/>
+    <w:rsid w:val="00FC3C79"/>
     <w:rsid w:val="00FC4A5D"/>
     <w:rsid w:val="00FC5124"/>
     <w:rsid w:val="00FC7F8F"/>
     <w:rsid w:val="00FD23AF"/>
+    <w:rsid w:val="00FD665A"/>
     <w:rsid w:val="00FE260D"/>
     <w:rsid w:val="00FE5B53"/>
     <w:rsid w:val="00FE71CE"/>
     <w:rsid w:val="00FF664A"/>
     <w:rsid w:val="00FF6BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -16583,51 +15032,51 @@
     <w:aliases w:val=" Char8,Header Char Char Char Char Char Char,Header Char Char Char Char,Char1 Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:aliases w:val=" Char8 Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1,Char1 Char Char Char Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DA058D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val=" Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3,Char,Char Char1 Char Char"/>
+    <w:aliases w:val=" Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3,Char,Char Char1 Char Char,Char Char1 Char1,Ciae"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:aliases w:val=" Char Char, Char3 Char,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char,Char3 Char Char Char,Body Text 21 Char Char Char,Body Text 21 Char Char Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char Char1 Char Char1"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00971B85"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -20764,76 +19213,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0223AEB5-7757-4170-A269-93ABE9E63BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>888</Words>
-  <Characters>5062</Characters>
+  <Words>993</Words>
+  <Characters>5100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5939</CharactersWithSpaces>
+  <CharactersWithSpaces>6081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>