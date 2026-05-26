--- v0 (2025-10-22)
+++ v1 (2026-05-26)
@@ -5,15069 +5,12070 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="717D97D0" w14:textId="6AE2FEBA" w:rsidR="00995A34" w:rsidRPr="00FD0592" w:rsidRDefault="005D2D68" w:rsidP="00654813">
-[...6 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="4A639CB6" w14:textId="77777777" w:rsidR="00F16F03" w:rsidRDefault="00F16F03" w:rsidP="00C33464">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749590D2" w14:textId="6B69D205" w:rsidR="001C2620" w:rsidRPr="0025060B" w:rsidRDefault="001B139E" w:rsidP="001C2620">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ОБХВАТ 188 ЛИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0566DB" w14:textId="77777777" w:rsidR="000C3A19" w:rsidRDefault="000C3A19" w:rsidP="00654813">
-      <w:pPr>
+    <w:p w14:paraId="28E1BE74" w14:textId="77777777" w:rsidR="001C2620" w:rsidRPr="00D67F7C" w:rsidRDefault="001C2620" w:rsidP="001C2620">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="1134" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77542CD9" w14:textId="77777777" w:rsidR="001C2620" w:rsidRPr="00D67F7C" w:rsidRDefault="00CA0755" w:rsidP="00CA0755">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="9072"/>
+          <w:tab w:val="center" w:pos="4725"/>
+          <w:tab w:val="left" w:pos="6595"/>
         </w:tabs>
-        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C2620" w:rsidRPr="00D67F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>София,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6B89" w:rsidRPr="00B108C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0025060B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="0025060B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.05</w:t>
+      </w:r>
+      <w:r w:rsidR="004178BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2620" w:rsidRPr="00D67F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009264FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0059480E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0025060B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2620" w:rsidRPr="00D67F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73497053" w14:textId="77777777" w:rsidR="001C2620" w:rsidRDefault="001C2620" w:rsidP="001C2620">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="-100" w:right="82"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02812569" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6472"/>
+        </w:tabs>
+        <w:ind w:right="-283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>БИЛД ЛАБ ЕООД</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CC494DA" w14:textId="77777777" w:rsidR="00336C22" w:rsidRDefault="00336C22" w:rsidP="00654813">
-[...4 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="2F84DF6C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:ind w:right="-283"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ПЪТНОСТРОИТЕЛНА ИЗПИТВАТЕЛНА ЛАБОРАТОРИЯ МРАМОР</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28293E85" w14:textId="267760AD" w:rsidR="00CB6CAD" w:rsidRDefault="00551B43" w:rsidP="00654813">
-[...4 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="177C0782" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:ind w:right="-283"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
+    </w:p>
+    <w:p w14:paraId="0C38C578" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:ind w:right="-283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F057E0">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Адрес на управление</w:t>
       </w:r>
-      <w:r w:rsidR="00CB6CAD" w:rsidRPr="00CB6CAD">
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>1261,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с. Мрамор, ул. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Васил </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Левски</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FC4BC1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:ind w:right="-283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Адрес на лаборатория:</w:t>
       </w:r>
-      <w:r w:rsidR="00CB6CAD">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">и на </w:t>
+        <w:t>1261,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB6CAD" w:rsidRPr="00F057E0">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>лаборатория</w:t>
+        <w:t xml:space="preserve">с. Мрамор, ул. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F057E0">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">Васил </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Левски</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8119F4" w14:textId="210E86EF" w:rsidR="00F057E0" w:rsidRDefault="00551B43" w:rsidP="00654813">
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="01F3300A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:ind w:left="-340" w:right="-283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="455B373F" w14:textId="77777777" w:rsidR="00817172" w:rsidRPr="00F057E0" w:rsidRDefault="00817172" w:rsidP="00654813">
-[...13 lines deleted...]
-    <w:p w14:paraId="56CD69F9" w14:textId="77777777" w:rsidR="00CB6CAD" w:rsidRPr="00CB6CAD" w:rsidRDefault="00CB6CAD" w:rsidP="00654813">
+    <w:p w14:paraId="6986AC19" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:ind w:left="-142" w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB6CAD">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Да извършва изпитвания на:</w:t>
+        <w:t>Да извършва изпитване на:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9356" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="822"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2722"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="171FBCD5" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="05DC03BF" w14:textId="77777777" w:rsidTr="00E2562D">
         <w:trPr>
+          <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21676879" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="6E852B53" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk124612161"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Тип обхват:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>гъвкав*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="5D91AF7E" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0BBCD1CB" w14:textId="77777777" w:rsidTr="00E2562D">
         <w:trPr>
+          <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="379BE6CF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="64885BC6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F26C36" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="5E35AD45" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>по ред</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592E4BBA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="4C4510F3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Наименование на изпитваните продукти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601BFF00" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="10A80ECD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Вид на изпитване/ характеристика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D129A70" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="1A4C7DC1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Методи за изпитване</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DBB82B2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="03812032" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(стандартизирани/ валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="6CAA94AA" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1768BF64" w14:textId="77777777" w:rsidTr="00E2562D">
         <w:trPr>
+          <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="390663E5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="65C911FD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="453309FA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="6DC40E6B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5212A817" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="156A1436" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C76641" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="2196207A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="772B1FF8" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="541C8889" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="671641C8" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="2883155A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk124612346"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A0A930" w14:textId="19028455" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="002D344D">
+          <w:p w14:paraId="47D6F61C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Асфалтови смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58876F87" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAC76E7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
-[...33 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Съдържание на разтворимо свързващо вещество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F48FCB7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1F5A3085" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E13C2F6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="6204256C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение В, т.1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="43A71268" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="06643D69" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C766DAC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="65AEC39D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765A2DA2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...16 lines deleted...]
-          <w:p w14:paraId="7C958AFF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7C9341B0" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384BED1B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Разпределение на размера на частиците (зърнометричен състав)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10024F40" w14:textId="302B3634" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="53D3FB80" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="4C3BFE45" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="3E56EC41" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B79F68B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="4E94ABCD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F43FBD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="053DF846" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="388FBC54" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D38A8B8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Максимална  плътност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356A5B44" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-              <w:t>БДС EN 12697-5 Процедура А</w:t>
+          <w:p w14:paraId="01ADA29E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697-5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D443FF7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Процедура А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="49D48CBE" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0B9FCBE3" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34966A3E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="27B25E65" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0976A9D0" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...39 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="00DC07EF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14291AFE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 Обемна плътност </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD9DBDE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-              <w:t>БДС EN12697-6 Процедура А, B, D</w:t>
+          <w:p w14:paraId="07FD3A79" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN12697-6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B8FBC7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Процедури А, B и D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="7811077B" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0B1CEBD4" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A283E98" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0C5D8358" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F64ACC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="27A05E6F" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7A8487D1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495B5200" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Съдържание на въздушни пори</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E539892" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="4F65AFFA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-8, т.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="767E3AC7" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="344304EB" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4058EFD9" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="6F8FEDF8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF61C8B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="32B1C9A1" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7FA927A5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1762DC28" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Степен на уплътняване</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6990E3C0" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="46A49DB5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:rtl/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="7FB84EF6" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="18F50DF5" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A1D210" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0A206EE3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52048DB2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="13BCD65C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="194AA0D5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F08BEDA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Изпитване по </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Maршал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4E784217" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="6D8EA93A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">       (стабилитет;</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+              <w:t>(устойчивост;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> условна пластичност)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768C4ECF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="14FF15D3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>12697</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="5CC7FC76" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="3B1CD710" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA25A2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0C251C5D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4291D7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="50E1C4B7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="06BDE3A5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD2EBD6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>Размери на асфалтово       пробно тяло</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+              <w:t>Размери на асфалтово пробно тяло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004471A2" w14:textId="1E468E80" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...22 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w14:paraId="5FAE41BD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="48140ACE" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0A8691B5" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2D25F0" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="5C734DC3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02156612" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="09F97A03" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="4E7B2095" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649DDFCD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Сцепление с битум</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CA84C8" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="179F95FD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">       (степен на запазване</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+              <w:t xml:space="preserve"> (степен на запазване на битумното покритие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4546CC2F" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="6049CE92" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-11, т.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="2653254A" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="24A83147" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43EF519C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="679077FC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C57F755" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Битуми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B7F6AEF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="45B84A3A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Пенетрация</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> при 25°С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72364071" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="4A045E73" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="782126DC" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="752CDCED" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECA53A2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="63773FEA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F76032" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="70DBED04" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="373218AF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...38 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="402099B4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2.2 Температура на омекване по метод “пръстен-топче“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E615C5C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="3DB573EB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="7CABF8C9" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1C5CF5EB" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADCC66D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="55247924" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B50ADA" w14:textId="77777777" w:rsidR="00032BF3" w:rsidRDefault="00032BF3" w:rsidP="00551B43">
-[...729 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="73483C75" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0905CF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="3544414D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
               <w:t xml:space="preserve">Почви строителни </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /Скални материали </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Несвързани и хидравлично свързани смеси </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4730C3AB" w14:textId="77777777" w:rsidR="00032BF3" w:rsidRDefault="00032BF3" w:rsidP="00551B43">
-[...4 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="1689F6ED" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D28E4E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 Зърнометричен състав </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AA269F" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 933-1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:t>(2), (3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9864E6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN ISO 17892-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24639BCE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т.5.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...709 lines deleted...]
-              </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
-[...32 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="2383CC6E" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0F092B7E" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C743F29" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="3553082C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A809BF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="4D6D449E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438AB5FC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...38 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="73EE49EC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.2 Фина фракция преминаваща през 0,063 mm сито</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79393A70" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1796CB7D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="364E47E1" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="3B56310B" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1246679D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="6DD63346" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3201A8BC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="4D79EE9A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B2FEB4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...20 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="59C3729E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.3 Индекс на плоски зърна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E20107" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="3A110E16" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="32266702" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="14A88C90" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74285083" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="74A43EAC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A5A042" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="5C0537DB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7201E8C1" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="4F3CB1A3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.4 Коефициент на формата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4B19B7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="66779553" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-4 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="654E9FC5" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="69F137AE" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="064A964A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="21252A02" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76745132" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="29C96353" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="675BF3D5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="2DF41D67" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.5 Съдържание на:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA61835" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...2 lines deleted...]
-              <w:adjustRightInd/>
+          <w:p w14:paraId="0918BF61" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:left="180"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - изцяло натрошени зърна,</w:t>
-[...5 lines deleted...]
-              <w:adjustRightInd/>
+              <w:t>- изцяло натрошени зърна,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1572A03E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:left="180"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - натрошени зърна,</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+              <w:t>- натрошени зърна,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697A203F" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:left="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - изцяло заоблени зърна</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+              <w:t>- изцяло заоблени зърна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55D15936" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="0D33F3CC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B584B53" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1D1C8399" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-5 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="67BEC3B5" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="160A905D" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145422A2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="65F209C4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC16110" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="116D9233" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B59633" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="338E7AE1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.6 Стойност на пясъчен еквивалент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C50183E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="7C0CE718" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-8 + А1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="6BAC46E2" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0D548034" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C66F802" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="2E50F104" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="354524DE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="723AE6E4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38A41EB5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="58B89AC2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.7 Стойност на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>метиленово</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> синьо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B3AD93A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="3D15EDE7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933-9 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="2890026A" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="7488AE48" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B282A83" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="7DC6F0BA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF3B855" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="540E055B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F37F6D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...39 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="38F06294" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.8 Плътност в свободно насипно състояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="065290F7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="79029E88" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-3  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="5D17C289" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="010AAC8E" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B95634" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="3A92E922" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2CDD7C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="31068343" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4039BAA9" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="61E666DF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.9 Съдържание на вода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BAAC5B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="5F05686E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-5 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7172D30E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="6D84219E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN ISO 17892-1+A1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="00499CAB" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="2FDBDFB0" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738EFBAD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="118A6455" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5A09FE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="0537D2D2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3E2FB6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...200 lines deleted...]
-            <w:tcW w:w="2722" w:type="dxa"/>
+          <w:p w14:paraId="499F7B46" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.10 Плътност на зърната:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0648F860" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:firstLine="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- специфична плътност на зърната,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386D1EB1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:firstLine="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- обемна плътност на зърната в сухо състояние,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3F3F65" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:firstLine="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- обемна плътност на зърната във водонаситено-повърхностно сухо състояние,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6FF065" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:firstLine="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- специфична плътност на предварително изсушените зърна,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7765F8FA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:firstLine="180"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- обемна плътност на зърната водонаситени до постоянна маса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="762143D2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1E0D880F" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(2)  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т.7; т.8; т.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7533B590" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="08295708" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение А </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC95344" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="34FC8E7F" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">т.А.3 Приложение А </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558C3E94" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="57F367A4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">т.А.4 Приложение В </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="281DD25C" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="4E95E9C0" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230C0AFD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="21212600" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200E4E9A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="0FBB9748" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEA1EC5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="2AA7715C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.11 Абсорбция на вода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B4A5D8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т.7; т.8; т.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE5D4B4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="514B3DFD" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение В </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="4E2E8DB5" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="128AAE80" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1BEC84" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="68355898" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194D364F" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="6194A3FF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42292A93" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1E64533E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.12 Устойчивост в разтвор на Mg</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>SO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA30B1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1367-2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="16726388" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="19D89D37" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFF32F7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="6D5520D1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B53223E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="75D8D43B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A52C144" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.13 Съдържание на хумус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CCFB7B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1744-1 +A1, т.15.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="0AF2F603" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="5A43A7D6" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D610A75" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="26140074" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDB113B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="686221D4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B8AAFE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.14 Еластичен модул при  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF71328" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="2284981C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>натоварване с кръгла плоча</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CC28BC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС 15130 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="5B19156A" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0A15E452" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D48E62" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="708A9A06" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66670F67" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="1043DDDB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A2CFD6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.15 Деформационен модул при натоварване с кръгла плоча</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7524FE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="7F0BFDD6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС 15130 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="4D085F6F" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="601646C4" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5767FC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="04E4CEB9" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703D1EA3" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="58DB33C5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5DFEFB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.16 Отношение на</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257F1335" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="6D0BCB08" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>деформационни модули Е2:Е1 при натоварване с кръгла плоча</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1710A9B4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="7878E8D0" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51887DF4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС 15130 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E85C5F6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7C54E65C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="36F6D54E" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1EE339EF" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554202D5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="51A5A40B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60739997" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="5A9327D7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6C47E2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.17 Максимална плътност на скелета по </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Проктор</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7909615A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="070E8EB5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">т.7.1; т.7.2; т.7.4; т.7.5 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E8BF11" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="548574EB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС 17146  т.3.3.1; т.3.3.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="4E0545E0" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="42686440" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3661DAFE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0E324225" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631B0AF4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="39204163" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2579326E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.18 Оптимално водно съдържание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35907A08" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-2  т.7.1; т.7.2; т.7.4; т.7.5  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084EB1BD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="02A6571B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС 17146  т.3.3.1; т. 3.3.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="08012538" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="69F64432" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B566E47" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="39DAC2FE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD173B4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="18776FA7" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39032A4B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.19 Обемна плътност на скелета чрез заместващ пясък</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497A43CE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение № 18  към чл.168 ал.1 от Наредба № РД-02-20-2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57703DD6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="72881764" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ДВ 79/2018 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="7E0EBD15" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="432A6F53" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFD8D17" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="27A32F85" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501A8A97" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="3A62D6BC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD4C6D4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.20 Степен на уплътнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DCBFBC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение № 18  към чл.168 ал.1 от Наредба № РД-02-20-2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6D742D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="74B44791" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ДВ 79/2018 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>(1),  (2),  (3)</w:t>
+              <w:t>(1), (2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="673730B9" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="52FE2634" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1678CD8F" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="4DFDA17D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3372B566" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="16290630" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDF27BE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.21 Якост на натиск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="422A2E18" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120488BB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13286-41</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (3)</w:t>
+              <w:t xml:space="preserve"> (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="7F4AFF0B" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="11D2F598" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B551986" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="7B0C8289" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC10E3C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="29F8C652" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4BE47E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="47DCF7B4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.22 Устойчивост на раздробяване (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>дробимост</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">) – коефициент </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Los</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Angeles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2989A7AB" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="03178BE9" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20F20232" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="395F231E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="3944F6B2" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="4C3F62E9" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2742C0" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="65247B78" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C38C666" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="43A18DB9" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="191FFA45" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="27C6D7F6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.23 Калифорнийски показател за носимоспособност (CBR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0D9EB" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="1257C579" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-47 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(1), (2), (3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="686B13C8" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="06F3052B" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B8DAEA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="36C26813" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB30B17" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="5B1F7C2A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BD4127" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="61EB3A3D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.24 Линейно набъбване </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4179602A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="18260DFB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-47 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(1), (2), (3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="21DD446E" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="49A64F0A" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE2C867" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="3419F1D4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2F1513" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="625F1620" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624844E7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="74E0A7BB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.25 Граница на протичане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09884B4E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="698FB687" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN ISO 17892-12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CBDACB4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="495A5426" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Метод </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Casagrande</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1), (2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2397462A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="295B205B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№ 15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D6B8BC0" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="27F501C6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">към чл.160 т.3 от Наредба № РД-02-20-2,       ДВ 79/2018 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">към чл.160 т.3 от Наредба № РД-02-20-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D51E40A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДВ 79/2018 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1), (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="15EE2CE3" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1A93513E" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4096F738" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0C3312C5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A96EF37" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="1E63C4C5" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6402F3" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="74806BB1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.26 Граница на източване</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D1E265" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7DB052FE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN ISO 17892-12 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(1),(2) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение № 16  към чл.160 т.3 от Наредба № РД-02-20-2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE7066D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="706CD77A" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> ДВ 79/2018 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1), (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="3DFB144C" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="7A51BD8C" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3CB729" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="20A07CFC" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4B90A9" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="3260" w:type="dxa"/>
+          <w:p w14:paraId="47E791A2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F98B78" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="19CAD5A3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.27 Показател на пластичност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E685FE6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="15728344" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN ISO 17892-12 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1), (2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5533C435" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="006F7111">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="65229241" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение № 16  към чл.160 т.3 от Наредба № РД-02-20-2, ДВ 79/2018 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1), (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="156BC040" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="4F6FEF83" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644688CA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="2CE1A051" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FA9DC8" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="66D01206" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Фини пълнители (минерално брашно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2983A074" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="57505EC6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4.1 Зърнометричен</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> състав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39AF4EB8" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="4150AFAA" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="695EA23D" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="51D3E684" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BB197C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="14445DDE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61CD99C3" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="1DD1C8FE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14188CB8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 Стойност на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>метиленово</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> синьо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="783D792D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB3D86" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="55002EEF" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="2C227A53" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E82F7C4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="493F2F91" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316812D7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="1810B0CF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535BB496" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.3 Съдържание на вода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35E60951" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="002BD1F6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1097-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="0FFEFFDA" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1CFAF44E" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03156936" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...14 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="41BB7F38" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6771DCAF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="510C70FE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65579E75" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.4 Плътност на частиците</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3536BD0A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D66D4B4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1097-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="4EC350A8" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="78B27BD7" w14:textId="77777777" w:rsidTr="00E2562D">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44AA1228" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="627B1200" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8758B4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="266E76A6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Инжекционни разтвори за елементи за предварително напрягане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CA8050" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.1 Якост на натиск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A97E3D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 445, т.4.6;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7384F54C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="6E5CC9B1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 196-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="15766A7A" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="2F2280B0" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="971"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35FA142C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7245E0B6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E4BF57" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="7DCA9ED3" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Инжекционни анкери</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="438D40E6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613BF677" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1 Носеща способност на анкери: преместване/ удължение при зададена </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>опънна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> сила</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="546B3023" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN ISO 22477-5, т.10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="4FAE8F2C" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="7368EDF8" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADF7CD2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="59AFAED6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D32BD9" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Хидроизолации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCE8D8C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="1745F116" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7.1 Адхезия към бетоновата</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B18DDE4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="713E96E1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">основа при натоварване </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>на опън</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34057036" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="092F374B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13596</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="3FF0DEE9" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="6F53E277" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76B776BA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="1B7E2600" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51849ED9" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Настилки пътни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D6C597C" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CEC44B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1 Огъване (чрез уреда </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Бенкелман</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024D6CCF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС 15131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="30CD196E" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0DF51852" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A47115" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="0023E1F4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9FF546" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Бетонни смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47F9E6D3" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42918201" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1 Слягане </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63354717" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12350-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="4B079420" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="7A47F1C2" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47555106" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="0EB2C8E6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1238A2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="7BD1E17D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Втвърден бетон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69137671" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC4729E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>10.1 Якост на натиск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346DFB21" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12390-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="6C5AAFC4" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="09418BCC" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCA78F9" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="35129856" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8FD121" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...17 lines deleted...]
-          <w:p w14:paraId="6E56D5BF" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="256AF4A2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1337B914" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+              <w:t xml:space="preserve">10.2 Якост на натиск на цилиндрични пробни тела </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.2 Якост на натиск на </w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">/ядки/ извадени </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>от конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC40004" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>от конструкции</w:t>
-[...24 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>БДС EN 12504-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00F6596F" w14:paraId="600586E2" w14:textId="77777777" w:rsidTr="00654813">
-[...2 lines deleted...]
-            <w:tcW w:w="822" w:type="dxa"/>
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="62383BD8" w14:textId="77777777" w:rsidTr="00E2562D">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E15F64D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="329CCBA1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B96CACD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443CB402" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Торкретбетон</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42EF0ACA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D2865E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1 Якост на натиск на млад </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>оркретбетон</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2722" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1279B598" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 14488-2 Метод А: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Пенетрация</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> с игла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F147DFE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+    <w:p w14:paraId="225CAD14" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:ind w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="603256B5" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00654813" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+    <w:p w14:paraId="5868A969" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:ind w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00654813">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Да извършва вземане на проби/извадки от:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9321" w:type="dxa"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-112" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="816"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4076"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="458B1265" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="7CC357C1" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:trPr>
           <w:trHeight w:val="198"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9321" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06354B01" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="4238167C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Тип обхват:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>гъвкав*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="0F99D665" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="35292D6F" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:trPr>
           <w:trHeight w:val="198"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="034D8CE7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="6D0A769B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51233616" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="4574FCF0" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>по ред</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDEBE5D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="34185AEE" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Наименование на продукта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5239D47E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+          <w:p w14:paraId="25652AD6" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Методи за вземане на проби/извадки (стандартизирани/ валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="1211A90D" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="0027C99C" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="816" w:type="dxa"/>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC29465" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="07C0BF10" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12C3A6E8" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="086E8416" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76E6DF4E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="12CDE71C" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="099AF0FC" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="50A08AC1" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8F18FC" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="116E0E23" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBE5D67" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="46210B7D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Асфалтови смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18121ACD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7CC29A25" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-27, т.4.1, т.4.3, т.4.4, т.4.6, т.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="5A85F6F5" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="13941F76" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="181BA41A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="39F7FE22" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777347E4" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="79DD2707" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Битуми </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C99FCDA" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="342F3F17" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 58, т.8.1, т. 8.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="121762E6" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="324D7BF1" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="606004F2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="3487BDFF" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAA9FFD" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="5690A817" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Почви строителни </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Скални материали </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">(2) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52C89236" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="068D6D00" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Несвързани и хидравлично свързани смеси </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739E11A2" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="7A9B4907" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 932-1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1),  (2),  (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="46A3A908" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="5DD75441" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2639CC86" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="6198A3B1" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126808A6" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="37CCA0A8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551B43">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Фини пълнители (минерално брашно) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C208539" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00551B43">
+          <w:p w14:paraId="403C2153" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 932-1, т.8.3, 8.4, 8.5, 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="6E9A5B5F" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="1E9A5E61" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F988322" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="28C8190E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EB600E" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="1F7606F4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Бетонни смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D0D579" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="0DF58274" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 12350-1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551B43" w:rsidRPr="00551B43" w14:paraId="17869321" w14:textId="77777777" w:rsidTr="00654813">
+      <w:tr w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w14:paraId="5EDD9C61" w14:textId="77777777" w:rsidTr="00CD37FA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B0323D" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="23237898" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C842933" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
+          <w:p w14:paraId="22D63264" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6596F">
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Втвърден бетон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652D579A" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00F6596F" w:rsidRDefault="00551B43" w:rsidP="00551B43">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F6596F">
+          <w:p w14:paraId="0E57F1A2" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD37FA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 12504-1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37EAA224" w14:textId="77777777" w:rsidR="00336C22" w:rsidRDefault="00336C22" w:rsidP="00E47988">
+    <w:p w14:paraId="76C52ED8" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C706D9" w14:textId="40131A74" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00E47988">
+    <w:p w14:paraId="05A30D1B" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>БДС</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN 12697-9 - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Отменен</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>стандарт</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>незаменен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>по</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>отношение</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>метода</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>изпитване</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5E6C9B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00E47988">
+    <w:p w14:paraId="5B3A895E" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57792B82" w14:textId="25591B3A" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00336C22" w:rsidP="00E47988">
+    <w:p w14:paraId="6FB4BCB4" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гъвкав обхват: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD37FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>* Въвеждането на нова версия на стандарти/документи или стандарти/документи, които ги заменят е разрешено. Лабораторията поддържа актуален списък на стандарти/документи с техните датирани версии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B83244" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="bg-BG"/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5E86F2B7" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00E47988">
+    <w:p w14:paraId="4C6D0B55" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Позоваване:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB64930" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+    <w:p w14:paraId="0E58914D" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:spacing w:after="240"/>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Приложение № 15 към чл.160 т.3 от Наредба № РД-02-20-2, ДВ 79/2018 – Метод за определяне граница на протичане на почви.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5822A45B" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+    <w:p w14:paraId="76CAED25" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:spacing w:after="240"/>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Приложение №16 към чл.160 т.3 от Наредба № РД-02-20-2,  ДВ 79/2018 -  метод за определяне границата на източване и показателя на пластичност на почви.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440822CE" w14:textId="77777777" w:rsidR="00551B43" w:rsidRPr="00551B43" w:rsidRDefault="00551B43" w:rsidP="00654813">
+    <w:p w14:paraId="61F88ACB" w14:textId="77777777" w:rsidR="00CD37FA" w:rsidRPr="00CD37FA" w:rsidRDefault="00CD37FA" w:rsidP="00CD37FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:spacing w:after="240"/>
         <w:ind w:left="-142" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Приложение</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>към</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>чл</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">.168 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>ал</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Наредба</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="00551B43">
+      <w:r w:rsidRPr="00CD37FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> РД-02-20-2, ДВ 79/2018 – Метод за определяне на обемната плътност на строителни почви на място чрез заместващ пясък.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072C1A52" w14:textId="77777777" w:rsidR="00EB7DB3" w:rsidRPr="00EB7DB3" w:rsidRDefault="00EB7DB3" w:rsidP="00654813">
-[...6 lines deleted...]
-        <w:ind w:left="-142" w:right="-142"/>
+    <w:p w14:paraId="1F450B38" w14:textId="77777777" w:rsidR="00AA49CA" w:rsidRPr="00AA49CA" w:rsidRDefault="00AA49CA" w:rsidP="00302CE7">
+      <w:pPr>
+        <w:ind w:left="-90" w:right="-180"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CC1925" w14:textId="77777777" w:rsidR="00203BF7" w:rsidRPr="00F16F03" w:rsidRDefault="00203BF7" w:rsidP="008313A7">
+      <w:pPr>
+        <w:ind w:left="1560" w:right="850" w:hanging="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="A6A6A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E1D14E" w14:textId="2E7A574F" w:rsidR="00654813" w:rsidRDefault="00654813" w:rsidP="00E47988">
-[...258 lines deleted...]
-    <w:sectPr w:rsidR="005D2D68" w:rsidRPr="005D2D68" w:rsidSect="00032BF3">
+    <w:sectPr w:rsidR="00203BF7" w:rsidRPr="00F16F03" w:rsidSect="00E2562D">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="964" w:right="1134" w:bottom="567" w:left="1701" w:header="540" w:footer="327" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1134" w:right="1197" w:bottom="1418" w:left="1260" w:header="810" w:footer="472" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E345378" w14:textId="77777777" w:rsidR="00147217" w:rsidRDefault="00147217">
+    <w:p w14:paraId="122D6785" w14:textId="77777777" w:rsidR="00441207" w:rsidRDefault="00441207">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD5A7D4" w14:textId="77777777" w:rsidR="00147217" w:rsidRDefault="00147217">
+    <w:p w14:paraId="759ECB3F" w14:textId="77777777" w:rsidR="00441207" w:rsidRDefault="00441207">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Liberation Serif">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Monotype Sorts">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="System">
+  <w:font w:name="Univers (WN)">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-[...32 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Reference Sans Serif">
-[...41 lines deleted...]
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E5A6EB5" w14:textId="0341B9A2" w:rsidR="00CB6CAD" w:rsidRPr="00F966DB" w:rsidRDefault="00CB6CAD" w:rsidP="00F966DB">
+  <w:p w14:paraId="4F78CBE6" w14:textId="77777777" w:rsidR="00B108C3" w:rsidRDefault="00B108C3" w:rsidP="000210F1">
     <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
-      <w:jc w:val="both"/>
+      <w:ind w:left="-284"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F966DB">
+  </w:p>
+  <w:p w14:paraId="68330DEB" w14:textId="673EFC0D" w:rsidR="00B108C3" w:rsidRPr="001165C0" w:rsidRDefault="00B108C3" w:rsidP="000210F1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:ind w:left="-284"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">ИА БСА </w:t>
+      <w:t xml:space="preserve">ИА БСА                                  </w:t>
     </w:r>
-    <w:r w:rsidR="00F966DB" w:rsidRPr="00F966DB">
+    <w:r w:rsidR="0025060B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>15.05</w:t>
     </w:r>
-    <w:r w:rsidR="00654813" w:rsidRPr="00654813">
+    <w:r w:rsidR="004178BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:t>03.04.</w:t>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00654813" w:rsidRPr="00654813">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidRPr="00654813">
+    <w:r w:rsidR="00347856">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>г.</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidR="0059480E">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">       </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidR="0025060B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:tab/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:tab/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>г.                    стр.</w:t>
     </w:r>
-    <w:r w:rsidR="00F966DB">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:tab/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F6596F" w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidR="003746F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-      <w:rPr>
+    <w:r w:rsidRPr="002345BC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:t>/</w:t>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+      </w:rPr>
+      <w:t>o</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>т</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
+    <w:r w:rsidRPr="002345BC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F6596F" w:rsidRPr="00F966DB">
+    <w:r w:rsidR="001165C0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F966DB">
-[...15 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70406F60" w14:textId="77777777" w:rsidR="00693E5D" w:rsidRPr="00904468" w:rsidRDefault="00693E5D" w:rsidP="00693E5D">
+  <w:p w14:paraId="5AAA663A" w14:textId="77777777" w:rsidR="00B108C3" w:rsidRDefault="00B108C3" w:rsidP="00473253">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5620ACB0" w14:textId="77777777" w:rsidR="008635A0" w:rsidRPr="00904468" w:rsidRDefault="008635A0" w:rsidP="008635A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00904468">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>гр. София 1797, бул. "Г.М.Димитров" № 52 А, ет.7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72FDB314" w14:textId="77777777" w:rsidR="00693E5D" w:rsidRPr="00904468" w:rsidRDefault="00693E5D" w:rsidP="00693E5D">
+  <w:p w14:paraId="3E8DD22D" w14:textId="77777777" w:rsidR="008635A0" w:rsidRPr="00904468" w:rsidRDefault="008635A0" w:rsidP="008635A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00904468">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>Тел: +359 2 9766 401; +359 2 873 53 02</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7AA30C6A" w14:textId="2AA91483" w:rsidR="00CB6CAD" w:rsidRPr="00693E5D" w:rsidRDefault="00693E5D" w:rsidP="00693E5D">
+  <w:p w14:paraId="61C4D3F3" w14:textId="77777777" w:rsidR="008635A0" w:rsidRPr="00904468" w:rsidRDefault="008635A0" w:rsidP="008635A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00904468">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>e-mail: office@nab-bas.bg; web: www.nab-bas.bg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AF3F2B4" w14:textId="77777777" w:rsidR="00147217" w:rsidRDefault="00147217">
+    <w:p w14:paraId="4EED63F4" w14:textId="77777777" w:rsidR="00441207" w:rsidRDefault="00441207">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5049722D" w14:textId="77777777" w:rsidR="00147217" w:rsidRDefault="00147217">
+    <w:p w14:paraId="675173FC" w14:textId="77777777" w:rsidR="00441207" w:rsidRDefault="00441207">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-[...261 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...573 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000005"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CF0F34C"/>
+    <w:name w:val="WW8Num5"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AF86B86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="660C7172"/>
+    <w:lvl w:ilvl="0" w:tplc="D736C648">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="29"/>
+        </w:tabs>
+        <w:ind w:left="29" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="749"/>
+        </w:tabs>
+        <w:ind w:left="749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1469"/>
+        </w:tabs>
+        <w:ind w:left="1469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2189"/>
+        </w:tabs>
+        <w:ind w:left="2189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2909"/>
+        </w:tabs>
+        <w:ind w:left="2909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3629"/>
+        </w:tabs>
+        <w:ind w:left="3629" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4349"/>
+        </w:tabs>
+        <w:ind w:left="4349" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5069"/>
+        </w:tabs>
+        <w:ind w:left="5069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="189B15B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C50E438E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C4B2E64"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="060096D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB368E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D508280C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C916DEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04126354"/>
+    <w:lvl w:ilvl="0" w:tplc="D736C648">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39E30BA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24C8968E"/>
+    <w:lvl w:ilvl="0" w:tplc="D736C648">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42FF7C9C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CDF00754"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F53EC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E088C6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B013A8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0DA8BF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C3F5C5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="705E2092"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53AF3A6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="114E5298"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56C57CD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7018D39E"/>
+    <w:lvl w:ilvl="0" w:tplc="D736C648">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D16B61"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAE08B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4C7A7896"/>
-    <w:lvl w:ilvl="0" w:tplc="04020001">
+    <w:tmpl w:val="47E6BBB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="862" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1582" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...412 lines deleted...]
-      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0648AC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EBF2321"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F4EC84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73821B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A8E4EE8"/>
-[...150 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="27C06118">
+    <w:tmpl w:val="8CECD5CA"/>
+    <w:lvl w:ilvl="0" w:tplc="253E2A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="218" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="938" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1658" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2378" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3098" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3818" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4538" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5258" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5978" w:hanging="180"/>
-[...291 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AF32DB"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:nsid w:val="782F03E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CCA059C"/>
+    <w:lvl w:ilvl="0" w:tplc="108AFD2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1.%2"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="662"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3"/>
+        <w:ind w:left="662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1382"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+        <w:ind w:left="1382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="2102"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="1080"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:ind w:left="2102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="2822"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="1080"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+        <w:ind w:left="2822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="3542"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+        <w:ind w:left="3542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="4262"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+        <w:ind w:left="4262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="4982"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1800"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+        <w:ind w:left="4982" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="5702"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1800"/>
-      </w:pPr>
+        <w:ind w:left="5702" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE41EFF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="89504DDA">
+    <w:nsid w:val="79AA42A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76B0DEB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53AF3A6D"/>
-[...1491 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D614AFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FDAC6820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15137,770 +12138,1207 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...36 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
-[...32 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
-    <w:lvlOverride w:ilvl="0">
-[...154 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
-    <w:rsid w:val="00032BF3"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00115A1D"/>
+    <w:rsid w:val="00001FE1"/>
+    <w:rsid w:val="0000738B"/>
+    <w:rsid w:val="00017669"/>
+    <w:rsid w:val="00020EA4"/>
+    <w:rsid w:val="000210F1"/>
+    <w:rsid w:val="000236B9"/>
+    <w:rsid w:val="00023A1F"/>
+    <w:rsid w:val="000257AC"/>
+    <w:rsid w:val="00026BC8"/>
+    <w:rsid w:val="000358F1"/>
+    <w:rsid w:val="000412E0"/>
+    <w:rsid w:val="00041949"/>
+    <w:rsid w:val="00041A17"/>
+    <w:rsid w:val="0004494A"/>
+    <w:rsid w:val="00050455"/>
+    <w:rsid w:val="0005469F"/>
+    <w:rsid w:val="00057450"/>
+    <w:rsid w:val="00057E43"/>
+    <w:rsid w:val="000663D1"/>
+    <w:rsid w:val="00070659"/>
+    <w:rsid w:val="000720BC"/>
+    <w:rsid w:val="0007520B"/>
+    <w:rsid w:val="00075C36"/>
+    <w:rsid w:val="00075FEE"/>
+    <w:rsid w:val="00080531"/>
+    <w:rsid w:val="000833DF"/>
+    <w:rsid w:val="00085915"/>
+    <w:rsid w:val="00096442"/>
+    <w:rsid w:val="0009704F"/>
+    <w:rsid w:val="000A2026"/>
+    <w:rsid w:val="000B2EB3"/>
+    <w:rsid w:val="000B41E4"/>
+    <w:rsid w:val="000B7281"/>
+    <w:rsid w:val="000C32E8"/>
+    <w:rsid w:val="000C5423"/>
+    <w:rsid w:val="000D329C"/>
+    <w:rsid w:val="000D6166"/>
+    <w:rsid w:val="000D65C9"/>
+    <w:rsid w:val="000E00D1"/>
+    <w:rsid w:val="000E4444"/>
+    <w:rsid w:val="000F2BC8"/>
+    <w:rsid w:val="00101276"/>
+    <w:rsid w:val="00101E85"/>
+    <w:rsid w:val="00107CF7"/>
+    <w:rsid w:val="00110B29"/>
+    <w:rsid w:val="001165C0"/>
+    <w:rsid w:val="00116B3E"/>
     <w:rsid w:val="00121B0B"/>
-    <w:rsid w:val="0013090F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00147217"/>
+    <w:rsid w:val="00121EC5"/>
+    <w:rsid w:val="001239B4"/>
+    <w:rsid w:val="00130B20"/>
+    <w:rsid w:val="00131E3D"/>
+    <w:rsid w:val="001339FC"/>
+    <w:rsid w:val="00136030"/>
+    <w:rsid w:val="001424EC"/>
+    <w:rsid w:val="00143BA8"/>
+    <w:rsid w:val="00144659"/>
+    <w:rsid w:val="00150C5A"/>
+    <w:rsid w:val="00154488"/>
+    <w:rsid w:val="001572D1"/>
     <w:rsid w:val="00157D1E"/>
-    <w:rsid w:val="00171284"/>
-    <w:rsid w:val="00174851"/>
+    <w:rsid w:val="001601D2"/>
+    <w:rsid w:val="0016153A"/>
+    <w:rsid w:val="00162442"/>
+    <w:rsid w:val="001662A5"/>
+    <w:rsid w:val="00167456"/>
+    <w:rsid w:val="00170FC4"/>
+    <w:rsid w:val="00181751"/>
+    <w:rsid w:val="001829D5"/>
+    <w:rsid w:val="0018579F"/>
+    <w:rsid w:val="001903CB"/>
+    <w:rsid w:val="00192D3B"/>
+    <w:rsid w:val="00192FCE"/>
+    <w:rsid w:val="001B139E"/>
+    <w:rsid w:val="001B34EB"/>
     <w:rsid w:val="001B4BA5"/>
-    <w:rsid w:val="001D4DC1"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00201EE7"/>
+    <w:rsid w:val="001B610B"/>
+    <w:rsid w:val="001B6AA6"/>
+    <w:rsid w:val="001C1BF4"/>
+    <w:rsid w:val="001C2620"/>
+    <w:rsid w:val="001C6A13"/>
+    <w:rsid w:val="001D19FC"/>
+    <w:rsid w:val="001D26DF"/>
+    <w:rsid w:val="001D57BA"/>
+    <w:rsid w:val="001D66A5"/>
+    <w:rsid w:val="001E1319"/>
+    <w:rsid w:val="001E4C25"/>
+    <w:rsid w:val="001E4F06"/>
+    <w:rsid w:val="001E5C7E"/>
+    <w:rsid w:val="001E60F0"/>
+    <w:rsid w:val="001E71B3"/>
+    <w:rsid w:val="001F6672"/>
+    <w:rsid w:val="001F7D18"/>
+    <w:rsid w:val="002019FF"/>
+    <w:rsid w:val="00203BF7"/>
     <w:rsid w:val="0020653E"/>
-    <w:rsid w:val="00207C5C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00212ED2"/>
+    <w:rsid w:val="002108A7"/>
+    <w:rsid w:val="00212D19"/>
     <w:rsid w:val="00214042"/>
-    <w:rsid w:val="00231912"/>
+    <w:rsid w:val="00216FE7"/>
+    <w:rsid w:val="00217CFB"/>
+    <w:rsid w:val="002218B2"/>
+    <w:rsid w:val="0022644A"/>
+    <w:rsid w:val="00230E57"/>
+    <w:rsid w:val="00230E59"/>
+    <w:rsid w:val="002345BC"/>
+    <w:rsid w:val="0023751C"/>
+    <w:rsid w:val="0024000C"/>
     <w:rsid w:val="002402DF"/>
-    <w:rsid w:val="00242220"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00240EF6"/>
+    <w:rsid w:val="0025060B"/>
+    <w:rsid w:val="00252B6F"/>
+    <w:rsid w:val="00255BC8"/>
+    <w:rsid w:val="00256FCE"/>
+    <w:rsid w:val="00257885"/>
     <w:rsid w:val="002604E1"/>
+    <w:rsid w:val="00263ACB"/>
+    <w:rsid w:val="002663EF"/>
     <w:rsid w:val="00266D04"/>
-    <w:rsid w:val="00290506"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A4CAF"/>
+    <w:rsid w:val="00267411"/>
+    <w:rsid w:val="002702D7"/>
+    <w:rsid w:val="002725AB"/>
+    <w:rsid w:val="0028005D"/>
+    <w:rsid w:val="00280265"/>
+    <w:rsid w:val="00286F75"/>
+    <w:rsid w:val="002875CB"/>
+    <w:rsid w:val="0029154E"/>
+    <w:rsid w:val="002934DD"/>
+    <w:rsid w:val="0029422B"/>
+    <w:rsid w:val="00296DB3"/>
     <w:rsid w:val="002B4914"/>
-    <w:rsid w:val="002D32F9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E1032"/>
+    <w:rsid w:val="002C393E"/>
+    <w:rsid w:val="002C58D8"/>
+    <w:rsid w:val="002D02C6"/>
+    <w:rsid w:val="002D1BD8"/>
+    <w:rsid w:val="002D2314"/>
+    <w:rsid w:val="002D34C0"/>
+    <w:rsid w:val="002D54FD"/>
+    <w:rsid w:val="002D7185"/>
+    <w:rsid w:val="002D7DF3"/>
     <w:rsid w:val="002E25EF"/>
-    <w:rsid w:val="00305F88"/>
+    <w:rsid w:val="002E3BCB"/>
+    <w:rsid w:val="002E4A96"/>
+    <w:rsid w:val="002E4E60"/>
+    <w:rsid w:val="002F1D72"/>
+    <w:rsid w:val="002F2DFB"/>
+    <w:rsid w:val="002F3B78"/>
+    <w:rsid w:val="002F44A4"/>
+    <w:rsid w:val="002F49B9"/>
+    <w:rsid w:val="002F6260"/>
+    <w:rsid w:val="00302CE7"/>
+    <w:rsid w:val="00304885"/>
+    <w:rsid w:val="00304D84"/>
     <w:rsid w:val="00310997"/>
-    <w:rsid w:val="0033504D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00351A6F"/>
+    <w:rsid w:val="00311AD1"/>
+    <w:rsid w:val="003129D9"/>
+    <w:rsid w:val="00315B1E"/>
+    <w:rsid w:val="003232D0"/>
+    <w:rsid w:val="00327B50"/>
+    <w:rsid w:val="00330FAF"/>
+    <w:rsid w:val="003360AC"/>
+    <w:rsid w:val="003425AF"/>
+    <w:rsid w:val="00346422"/>
+    <w:rsid w:val="003464EA"/>
+    <w:rsid w:val="00346AB5"/>
+    <w:rsid w:val="00347856"/>
+    <w:rsid w:val="0036281A"/>
+    <w:rsid w:val="00364854"/>
+    <w:rsid w:val="00364DFE"/>
     <w:rsid w:val="00367748"/>
-    <w:rsid w:val="00383A23"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003955AD"/>
+    <w:rsid w:val="003746F7"/>
+    <w:rsid w:val="00374C6B"/>
+    <w:rsid w:val="00376BBF"/>
+    <w:rsid w:val="00377100"/>
+    <w:rsid w:val="003777EB"/>
+    <w:rsid w:val="003833DA"/>
+    <w:rsid w:val="00383F70"/>
+    <w:rsid w:val="00384654"/>
+    <w:rsid w:val="003851E1"/>
+    <w:rsid w:val="003859EB"/>
+    <w:rsid w:val="00387C07"/>
+    <w:rsid w:val="00394126"/>
+    <w:rsid w:val="003A539C"/>
+    <w:rsid w:val="003A5A14"/>
+    <w:rsid w:val="003B31F5"/>
+    <w:rsid w:val="003B5145"/>
+    <w:rsid w:val="003B59E4"/>
+    <w:rsid w:val="003B5F16"/>
+    <w:rsid w:val="003B7F84"/>
+    <w:rsid w:val="003C15B4"/>
+    <w:rsid w:val="003C1D5C"/>
+    <w:rsid w:val="003C3680"/>
+    <w:rsid w:val="003C3DFD"/>
+    <w:rsid w:val="003C41B9"/>
+    <w:rsid w:val="003D74A2"/>
+    <w:rsid w:val="003E267A"/>
+    <w:rsid w:val="003E28F0"/>
     <w:rsid w:val="003E41E8"/>
+    <w:rsid w:val="003E651F"/>
+    <w:rsid w:val="003E6D71"/>
     <w:rsid w:val="003F0163"/>
-    <w:rsid w:val="004004C6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00461F92"/>
+    <w:rsid w:val="003F4F53"/>
+    <w:rsid w:val="003F5C4B"/>
+    <w:rsid w:val="003F5CC2"/>
+    <w:rsid w:val="00400BFC"/>
+    <w:rsid w:val="00400D84"/>
+    <w:rsid w:val="00401616"/>
+    <w:rsid w:val="00413367"/>
+    <w:rsid w:val="00415CF9"/>
+    <w:rsid w:val="004178BC"/>
+    <w:rsid w:val="00417920"/>
+    <w:rsid w:val="0042106C"/>
+    <w:rsid w:val="0042223B"/>
+    <w:rsid w:val="0042376D"/>
+    <w:rsid w:val="004335F7"/>
+    <w:rsid w:val="00436D7E"/>
+    <w:rsid w:val="00441207"/>
+    <w:rsid w:val="00443EE2"/>
+    <w:rsid w:val="00445462"/>
+    <w:rsid w:val="00451254"/>
+    <w:rsid w:val="004532DE"/>
+    <w:rsid w:val="00454B59"/>
+    <w:rsid w:val="00455995"/>
+    <w:rsid w:val="004704ED"/>
     <w:rsid w:val="00473253"/>
-    <w:rsid w:val="004825D6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B5900"/>
+    <w:rsid w:val="00480A6E"/>
+    <w:rsid w:val="0048178F"/>
+    <w:rsid w:val="00481A29"/>
+    <w:rsid w:val="004845FF"/>
+    <w:rsid w:val="00484E91"/>
+    <w:rsid w:val="00487B88"/>
+    <w:rsid w:val="004923FE"/>
+    <w:rsid w:val="004A637D"/>
+    <w:rsid w:val="004B46E6"/>
+    <w:rsid w:val="004C0BE4"/>
     <w:rsid w:val="004C3144"/>
+    <w:rsid w:val="004C35A4"/>
     <w:rsid w:val="004C5C51"/>
-    <w:rsid w:val="004D440A"/>
+    <w:rsid w:val="004C69EE"/>
+    <w:rsid w:val="004C771E"/>
+    <w:rsid w:val="004C78D6"/>
+    <w:rsid w:val="004D4676"/>
+    <w:rsid w:val="004D52E9"/>
+    <w:rsid w:val="004D7A17"/>
+    <w:rsid w:val="004D7E6C"/>
+    <w:rsid w:val="004F170B"/>
+    <w:rsid w:val="004F183E"/>
+    <w:rsid w:val="004F2DF5"/>
+    <w:rsid w:val="004F3BB5"/>
+    <w:rsid w:val="004F3CF8"/>
+    <w:rsid w:val="004F469B"/>
+    <w:rsid w:val="004F5F0A"/>
     <w:rsid w:val="004F765C"/>
-    <w:rsid w:val="00504338"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005622C2"/>
+    <w:rsid w:val="004F7F4F"/>
+    <w:rsid w:val="00500AF5"/>
+    <w:rsid w:val="005016C3"/>
+    <w:rsid w:val="00501F12"/>
+    <w:rsid w:val="005021D9"/>
+    <w:rsid w:val="00504C7C"/>
+    <w:rsid w:val="00504D32"/>
+    <w:rsid w:val="00507E00"/>
+    <w:rsid w:val="00511099"/>
+    <w:rsid w:val="00513373"/>
+    <w:rsid w:val="0051624C"/>
+    <w:rsid w:val="0051634D"/>
+    <w:rsid w:val="00516ABF"/>
+    <w:rsid w:val="00522B3F"/>
+    <w:rsid w:val="00522DF1"/>
+    <w:rsid w:val="00523186"/>
+    <w:rsid w:val="0052526B"/>
+    <w:rsid w:val="00531FBB"/>
+    <w:rsid w:val="00534592"/>
+    <w:rsid w:val="00535DAA"/>
+    <w:rsid w:val="00536973"/>
+    <w:rsid w:val="005378AD"/>
+    <w:rsid w:val="00540B20"/>
+    <w:rsid w:val="00540C43"/>
+    <w:rsid w:val="00545339"/>
+    <w:rsid w:val="00545744"/>
+    <w:rsid w:val="005506BB"/>
+    <w:rsid w:val="005579BD"/>
+    <w:rsid w:val="0056386A"/>
+    <w:rsid w:val="00564316"/>
+    <w:rsid w:val="00564465"/>
+    <w:rsid w:val="00564931"/>
+    <w:rsid w:val="005650DB"/>
+    <w:rsid w:val="00567DE6"/>
     <w:rsid w:val="0057056E"/>
     <w:rsid w:val="00575636"/>
+    <w:rsid w:val="00582CDB"/>
+    <w:rsid w:val="00586895"/>
     <w:rsid w:val="005903A8"/>
-    <w:rsid w:val="00593B8E"/>
+    <w:rsid w:val="0059150E"/>
+    <w:rsid w:val="0059222D"/>
+    <w:rsid w:val="00592BF2"/>
+    <w:rsid w:val="0059480E"/>
     <w:rsid w:val="005A169A"/>
     <w:rsid w:val="005A3B17"/>
-    <w:rsid w:val="005A4B23"/>
+    <w:rsid w:val="005A6E2E"/>
+    <w:rsid w:val="005B3333"/>
+    <w:rsid w:val="005B3366"/>
+    <w:rsid w:val="005B4C02"/>
     <w:rsid w:val="005B69F7"/>
-    <w:rsid w:val="005C4CB0"/>
     <w:rsid w:val="005C753F"/>
-    <w:rsid w:val="005D2430"/>
-    <w:rsid w:val="005D2D68"/>
+    <w:rsid w:val="005C7E63"/>
+    <w:rsid w:val="005D1A61"/>
+    <w:rsid w:val="005D2886"/>
     <w:rsid w:val="005D7788"/>
-    <w:rsid w:val="005E5F37"/>
-    <w:rsid w:val="005F0F19"/>
+    <w:rsid w:val="005E07F5"/>
+    <w:rsid w:val="005E23AC"/>
+    <w:rsid w:val="005F2EE6"/>
+    <w:rsid w:val="005F2FF7"/>
     <w:rsid w:val="00602A0B"/>
+    <w:rsid w:val="006037F4"/>
+    <w:rsid w:val="00603B38"/>
+    <w:rsid w:val="00605FB7"/>
+    <w:rsid w:val="0061126C"/>
+    <w:rsid w:val="00612BC5"/>
+    <w:rsid w:val="006132BC"/>
+    <w:rsid w:val="006153D4"/>
+    <w:rsid w:val="0061562E"/>
+    <w:rsid w:val="00616451"/>
+    <w:rsid w:val="00616BB0"/>
+    <w:rsid w:val="0061744D"/>
     <w:rsid w:val="00617F6E"/>
-    <w:rsid w:val="0062592A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006342CE"/>
+    <w:rsid w:val="00625B5A"/>
     <w:rsid w:val="00635BD1"/>
-    <w:rsid w:val="006374D3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00654813"/>
+    <w:rsid w:val="006376D0"/>
+    <w:rsid w:val="00640D4A"/>
+    <w:rsid w:val="00640E54"/>
+    <w:rsid w:val="006416FE"/>
+    <w:rsid w:val="00643CDC"/>
+    <w:rsid w:val="00646A3C"/>
+    <w:rsid w:val="00647389"/>
+    <w:rsid w:val="00647766"/>
+    <w:rsid w:val="006504C5"/>
+    <w:rsid w:val="00655619"/>
     <w:rsid w:val="00660F1B"/>
-    <w:rsid w:val="00663C91"/>
-    <w:rsid w:val="00665DB3"/>
+    <w:rsid w:val="00661545"/>
+    <w:rsid w:val="006643A1"/>
+    <w:rsid w:val="00665807"/>
+    <w:rsid w:val="00666A89"/>
+    <w:rsid w:val="006705B2"/>
+    <w:rsid w:val="006747B1"/>
     <w:rsid w:val="00680B3F"/>
-    <w:rsid w:val="00680D76"/>
-[...8 lines deleted...]
-    <w:rsid w:val="006C43F3"/>
+    <w:rsid w:val="00682559"/>
+    <w:rsid w:val="00682BED"/>
+    <w:rsid w:val="00690611"/>
+    <w:rsid w:val="0069198A"/>
+    <w:rsid w:val="0069759E"/>
+    <w:rsid w:val="006A2144"/>
+    <w:rsid w:val="006A28A8"/>
+    <w:rsid w:val="006A2BF2"/>
+    <w:rsid w:val="006A414F"/>
+    <w:rsid w:val="006A4BE6"/>
+    <w:rsid w:val="006A5517"/>
+    <w:rsid w:val="006B4C6E"/>
+    <w:rsid w:val="006C1DF8"/>
+    <w:rsid w:val="006C2E9B"/>
     <w:rsid w:val="006C5947"/>
-    <w:rsid w:val="006D0ACA"/>
-    <w:rsid w:val="006D7559"/>
+    <w:rsid w:val="006C5E8F"/>
+    <w:rsid w:val="006C773B"/>
+    <w:rsid w:val="006D1BBF"/>
+    <w:rsid w:val="006D37E6"/>
+    <w:rsid w:val="006D4E0D"/>
     <w:rsid w:val="006E1608"/>
+    <w:rsid w:val="006E7871"/>
     <w:rsid w:val="006F1B93"/>
-    <w:rsid w:val="006F2B05"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0071736E"/>
+    <w:rsid w:val="006F363F"/>
+    <w:rsid w:val="006F60FD"/>
+    <w:rsid w:val="006F7064"/>
+    <w:rsid w:val="00706771"/>
+    <w:rsid w:val="007107A6"/>
+    <w:rsid w:val="007113E7"/>
+    <w:rsid w:val="0071230F"/>
+    <w:rsid w:val="007128EA"/>
+    <w:rsid w:val="007174B1"/>
+    <w:rsid w:val="00721D88"/>
+    <w:rsid w:val="00723F0E"/>
+    <w:rsid w:val="00724864"/>
+    <w:rsid w:val="007249A6"/>
+    <w:rsid w:val="00726C91"/>
     <w:rsid w:val="00735898"/>
-    <w:rsid w:val="00744AB7"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007864CA"/>
+    <w:rsid w:val="0073744A"/>
+    <w:rsid w:val="00741FA5"/>
+    <w:rsid w:val="00744C51"/>
+    <w:rsid w:val="00750A4D"/>
+    <w:rsid w:val="00751E5E"/>
+    <w:rsid w:val="007551E2"/>
+    <w:rsid w:val="0076147A"/>
+    <w:rsid w:val="00762C6F"/>
+    <w:rsid w:val="007642F7"/>
+    <w:rsid w:val="00770D77"/>
+    <w:rsid w:val="0077195A"/>
+    <w:rsid w:val="00777D19"/>
+    <w:rsid w:val="00791788"/>
     <w:rsid w:val="00794146"/>
+    <w:rsid w:val="0079674A"/>
+    <w:rsid w:val="007A13AB"/>
+    <w:rsid w:val="007A3889"/>
+    <w:rsid w:val="007A4092"/>
     <w:rsid w:val="007A6290"/>
-    <w:rsid w:val="007B10B0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00817172"/>
+    <w:rsid w:val="007B138F"/>
+    <w:rsid w:val="007B4FF7"/>
+    <w:rsid w:val="007B690B"/>
+    <w:rsid w:val="007C10B3"/>
+    <w:rsid w:val="007C4F92"/>
+    <w:rsid w:val="007D0D91"/>
+    <w:rsid w:val="007D2EA3"/>
+    <w:rsid w:val="007D76C8"/>
+    <w:rsid w:val="007E0785"/>
+    <w:rsid w:val="007E1476"/>
+    <w:rsid w:val="007E70B2"/>
+    <w:rsid w:val="007F16AC"/>
+    <w:rsid w:val="007F26B6"/>
+    <w:rsid w:val="008014BE"/>
+    <w:rsid w:val="008043FB"/>
+    <w:rsid w:val="00805531"/>
+    <w:rsid w:val="008063E9"/>
+    <w:rsid w:val="008115AE"/>
     <w:rsid w:val="008201DA"/>
-    <w:rsid w:val="008230CF"/>
-    <w:rsid w:val="00823AC6"/>
+    <w:rsid w:val="008206D2"/>
+    <w:rsid w:val="00820CAB"/>
+    <w:rsid w:val="008307E2"/>
+    <w:rsid w:val="008313A7"/>
+    <w:rsid w:val="00831F30"/>
+    <w:rsid w:val="008350E5"/>
+    <w:rsid w:val="00837954"/>
+    <w:rsid w:val="00840DD3"/>
+    <w:rsid w:val="008416E3"/>
     <w:rsid w:val="00842D4E"/>
-    <w:rsid w:val="00850F41"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008522F6"/>
+    <w:rsid w:val="00843D9B"/>
+    <w:rsid w:val="00843ED1"/>
+    <w:rsid w:val="0084517B"/>
+    <w:rsid w:val="008461B8"/>
+    <w:rsid w:val="00846743"/>
+    <w:rsid w:val="00850422"/>
     <w:rsid w:val="0085348A"/>
-    <w:rsid w:val="00857620"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008805B1"/>
+    <w:rsid w:val="00853C42"/>
+    <w:rsid w:val="0085633E"/>
+    <w:rsid w:val="00860044"/>
+    <w:rsid w:val="008635A0"/>
+    <w:rsid w:val="00866504"/>
+    <w:rsid w:val="00870C10"/>
+    <w:rsid w:val="00873BA0"/>
+    <w:rsid w:val="00873F98"/>
+    <w:rsid w:val="00880C60"/>
+    <w:rsid w:val="00880E4A"/>
+    <w:rsid w:val="00885E13"/>
+    <w:rsid w:val="008868CF"/>
     <w:rsid w:val="008904A4"/>
-    <w:rsid w:val="008A35A5"/>
+    <w:rsid w:val="0089153F"/>
+    <w:rsid w:val="0089519F"/>
+    <w:rsid w:val="008951B4"/>
+    <w:rsid w:val="008A07D6"/>
+    <w:rsid w:val="008A22A4"/>
+    <w:rsid w:val="008A31E4"/>
     <w:rsid w:val="008A38C6"/>
-    <w:rsid w:val="008A7D48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00933D54"/>
+    <w:rsid w:val="008A75FE"/>
+    <w:rsid w:val="008B1664"/>
+    <w:rsid w:val="008B367F"/>
+    <w:rsid w:val="008B59AA"/>
+    <w:rsid w:val="008C724E"/>
+    <w:rsid w:val="008D3584"/>
+    <w:rsid w:val="008D686B"/>
+    <w:rsid w:val="008E4A97"/>
+    <w:rsid w:val="008E59D1"/>
+    <w:rsid w:val="008E7040"/>
+    <w:rsid w:val="008F4129"/>
+    <w:rsid w:val="008F4F0E"/>
+    <w:rsid w:val="008F706A"/>
+    <w:rsid w:val="008F7417"/>
+    <w:rsid w:val="00902BF6"/>
+    <w:rsid w:val="00904409"/>
+    <w:rsid w:val="009044D9"/>
+    <w:rsid w:val="009045CE"/>
+    <w:rsid w:val="009133B8"/>
+    <w:rsid w:val="00914DF6"/>
+    <w:rsid w:val="0091505E"/>
+    <w:rsid w:val="009203C8"/>
+    <w:rsid w:val="00921020"/>
+    <w:rsid w:val="0092120E"/>
+    <w:rsid w:val="009250A5"/>
+    <w:rsid w:val="009264FC"/>
+    <w:rsid w:val="00926724"/>
+    <w:rsid w:val="00932FAF"/>
+    <w:rsid w:val="009369F8"/>
+    <w:rsid w:val="00936D7A"/>
+    <w:rsid w:val="00942190"/>
     <w:rsid w:val="00946D85"/>
-    <w:rsid w:val="009557E7"/>
+    <w:rsid w:val="009504FD"/>
+    <w:rsid w:val="00950A8D"/>
+    <w:rsid w:val="009516A4"/>
+    <w:rsid w:val="009536F4"/>
+    <w:rsid w:val="00953847"/>
+    <w:rsid w:val="009569E9"/>
+    <w:rsid w:val="00956B72"/>
+    <w:rsid w:val="0096034E"/>
+    <w:rsid w:val="009635A5"/>
+    <w:rsid w:val="00964ACE"/>
     <w:rsid w:val="00964FD9"/>
-    <w:rsid w:val="009678CE"/>
+    <w:rsid w:val="00971214"/>
+    <w:rsid w:val="00971639"/>
     <w:rsid w:val="00971879"/>
-    <w:rsid w:val="0097228F"/>
+    <w:rsid w:val="00974339"/>
     <w:rsid w:val="00974546"/>
+    <w:rsid w:val="009770AB"/>
+    <w:rsid w:val="00983D05"/>
     <w:rsid w:val="00990F16"/>
-    <w:rsid w:val="00995A34"/>
+    <w:rsid w:val="009945E2"/>
+    <w:rsid w:val="009A1BEB"/>
     <w:rsid w:val="009A49E5"/>
-    <w:rsid w:val="009B1EA3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C04A1"/>
+    <w:rsid w:val="009B21B1"/>
+    <w:rsid w:val="009B4F0A"/>
+    <w:rsid w:val="009B7D42"/>
+    <w:rsid w:val="009C0661"/>
+    <w:rsid w:val="009C2BBA"/>
+    <w:rsid w:val="009C3982"/>
+    <w:rsid w:val="009D0819"/>
+    <w:rsid w:val="009D35C8"/>
+    <w:rsid w:val="009D3AF9"/>
+    <w:rsid w:val="009D5411"/>
     <w:rsid w:val="009E1615"/>
-    <w:rsid w:val="009E4E07"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A1449D"/>
+    <w:rsid w:val="009E75CF"/>
+    <w:rsid w:val="009F3AFF"/>
+    <w:rsid w:val="00A00304"/>
+    <w:rsid w:val="00A005A2"/>
+    <w:rsid w:val="00A01D60"/>
+    <w:rsid w:val="00A03B3A"/>
+    <w:rsid w:val="00A124AE"/>
+    <w:rsid w:val="00A13B8F"/>
+    <w:rsid w:val="00A16211"/>
     <w:rsid w:val="00A201F7"/>
-    <w:rsid w:val="00A43ED6"/>
+    <w:rsid w:val="00A2080F"/>
+    <w:rsid w:val="00A23A54"/>
+    <w:rsid w:val="00A33B02"/>
+    <w:rsid w:val="00A344FD"/>
+    <w:rsid w:val="00A3559B"/>
+    <w:rsid w:val="00A41762"/>
+    <w:rsid w:val="00A44D81"/>
+    <w:rsid w:val="00A46B43"/>
+    <w:rsid w:val="00A472A9"/>
+    <w:rsid w:val="00A51D79"/>
+    <w:rsid w:val="00A52BD9"/>
+    <w:rsid w:val="00A5362A"/>
+    <w:rsid w:val="00A56EB4"/>
+    <w:rsid w:val="00A57738"/>
+    <w:rsid w:val="00A609FB"/>
     <w:rsid w:val="00A610B9"/>
     <w:rsid w:val="00A62836"/>
-    <w:rsid w:val="00A64607"/>
+    <w:rsid w:val="00A65035"/>
+    <w:rsid w:val="00A757AB"/>
+    <w:rsid w:val="00A763E6"/>
+    <w:rsid w:val="00A767DC"/>
+    <w:rsid w:val="00A8047A"/>
+    <w:rsid w:val="00A80A57"/>
+    <w:rsid w:val="00A834E8"/>
     <w:rsid w:val="00A83C5F"/>
-    <w:rsid w:val="00A85FA0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AC525B"/>
+    <w:rsid w:val="00A83ECD"/>
+    <w:rsid w:val="00A84B7F"/>
+    <w:rsid w:val="00A8717B"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rsid w:val="00A934CD"/>
+    <w:rsid w:val="00A95363"/>
+    <w:rsid w:val="00A96DCB"/>
+    <w:rsid w:val="00AA2F80"/>
+    <w:rsid w:val="00AA39BC"/>
+    <w:rsid w:val="00AA49CA"/>
+    <w:rsid w:val="00AA7F0E"/>
+    <w:rsid w:val="00AB25E4"/>
+    <w:rsid w:val="00AB2EF8"/>
+    <w:rsid w:val="00AB3F27"/>
+    <w:rsid w:val="00AB5565"/>
+    <w:rsid w:val="00AC2957"/>
+    <w:rsid w:val="00AC61E7"/>
     <w:rsid w:val="00AC6964"/>
+    <w:rsid w:val="00AC7981"/>
     <w:rsid w:val="00AD13E8"/>
-    <w:rsid w:val="00AE1821"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF4077"/>
+    <w:rsid w:val="00AF276E"/>
+    <w:rsid w:val="00AF4FA5"/>
+    <w:rsid w:val="00AF63A1"/>
     <w:rsid w:val="00B01442"/>
-    <w:rsid w:val="00B10024"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B20DC5"/>
+    <w:rsid w:val="00B108C3"/>
+    <w:rsid w:val="00B129C4"/>
+    <w:rsid w:val="00B16899"/>
     <w:rsid w:val="00B23572"/>
-    <w:rsid w:val="00B2422A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B32720"/>
+    <w:rsid w:val="00B27254"/>
     <w:rsid w:val="00B3550D"/>
-    <w:rsid w:val="00B42746"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BB2346"/>
+    <w:rsid w:val="00B355F2"/>
+    <w:rsid w:val="00B42F95"/>
+    <w:rsid w:val="00B470DA"/>
+    <w:rsid w:val="00B47413"/>
+    <w:rsid w:val="00B47EDB"/>
+    <w:rsid w:val="00B50B74"/>
+    <w:rsid w:val="00B5266F"/>
+    <w:rsid w:val="00B530CA"/>
+    <w:rsid w:val="00B5592D"/>
+    <w:rsid w:val="00B565AE"/>
+    <w:rsid w:val="00B570DB"/>
+    <w:rsid w:val="00B631B2"/>
+    <w:rsid w:val="00B74A0D"/>
+    <w:rsid w:val="00B74B2C"/>
+    <w:rsid w:val="00B7514F"/>
+    <w:rsid w:val="00B775CA"/>
+    <w:rsid w:val="00B811E2"/>
+    <w:rsid w:val="00B811EB"/>
+    <w:rsid w:val="00B826FB"/>
+    <w:rsid w:val="00B83290"/>
+    <w:rsid w:val="00B83BE1"/>
+    <w:rsid w:val="00B84E67"/>
+    <w:rsid w:val="00B90CFD"/>
+    <w:rsid w:val="00B97AD4"/>
+    <w:rsid w:val="00BA26CF"/>
+    <w:rsid w:val="00BC16BE"/>
+    <w:rsid w:val="00BC17DA"/>
+    <w:rsid w:val="00BC2611"/>
+    <w:rsid w:val="00BD15FB"/>
     <w:rsid w:val="00BD7B24"/>
+    <w:rsid w:val="00BE2DCB"/>
+    <w:rsid w:val="00BE5568"/>
+    <w:rsid w:val="00BE7175"/>
+    <w:rsid w:val="00BE72C2"/>
+    <w:rsid w:val="00BF371D"/>
+    <w:rsid w:val="00BF5F0D"/>
+    <w:rsid w:val="00BF606C"/>
+    <w:rsid w:val="00C00347"/>
+    <w:rsid w:val="00C010D0"/>
     <w:rsid w:val="00C01FBC"/>
-    <w:rsid w:val="00C040EC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C16D52"/>
+    <w:rsid w:val="00C03740"/>
+    <w:rsid w:val="00C06275"/>
+    <w:rsid w:val="00C123E7"/>
+    <w:rsid w:val="00C12522"/>
+    <w:rsid w:val="00C170E0"/>
+    <w:rsid w:val="00C21AFA"/>
+    <w:rsid w:val="00C21D47"/>
+    <w:rsid w:val="00C23D6E"/>
+    <w:rsid w:val="00C23F41"/>
+    <w:rsid w:val="00C251FF"/>
+    <w:rsid w:val="00C26386"/>
+    <w:rsid w:val="00C30F06"/>
+    <w:rsid w:val="00C32ED0"/>
+    <w:rsid w:val="00C33464"/>
+    <w:rsid w:val="00C33BEF"/>
+    <w:rsid w:val="00C34361"/>
+    <w:rsid w:val="00C359E8"/>
+    <w:rsid w:val="00C36464"/>
+    <w:rsid w:val="00C40BD4"/>
+    <w:rsid w:val="00C41BEF"/>
+    <w:rsid w:val="00C43D7A"/>
     <w:rsid w:val="00C473A4"/>
-    <w:rsid w:val="00C52AFC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D03A3F"/>
+    <w:rsid w:val="00C532A3"/>
+    <w:rsid w:val="00C53F32"/>
+    <w:rsid w:val="00C551BC"/>
+    <w:rsid w:val="00C63A9E"/>
+    <w:rsid w:val="00C6428C"/>
+    <w:rsid w:val="00C7736D"/>
+    <w:rsid w:val="00C800DF"/>
+    <w:rsid w:val="00C8082F"/>
+    <w:rsid w:val="00C87C3F"/>
+    <w:rsid w:val="00C935F2"/>
+    <w:rsid w:val="00C97BE9"/>
+    <w:rsid w:val="00CA0755"/>
+    <w:rsid w:val="00CA18EA"/>
+    <w:rsid w:val="00CA31DC"/>
+    <w:rsid w:val="00CA5EED"/>
+    <w:rsid w:val="00CB359E"/>
+    <w:rsid w:val="00CB5536"/>
+    <w:rsid w:val="00CB5820"/>
+    <w:rsid w:val="00CB5B0D"/>
+    <w:rsid w:val="00CB5DB6"/>
+    <w:rsid w:val="00CC2DA2"/>
+    <w:rsid w:val="00CC5694"/>
+    <w:rsid w:val="00CC61C1"/>
+    <w:rsid w:val="00CD21CF"/>
+    <w:rsid w:val="00CD37FA"/>
+    <w:rsid w:val="00CE59F8"/>
+    <w:rsid w:val="00CE618C"/>
+    <w:rsid w:val="00CF5A1E"/>
+    <w:rsid w:val="00CF641E"/>
+    <w:rsid w:val="00D00AD9"/>
+    <w:rsid w:val="00D02225"/>
+    <w:rsid w:val="00D029B5"/>
+    <w:rsid w:val="00D02B29"/>
+    <w:rsid w:val="00D0311F"/>
+    <w:rsid w:val="00D1034E"/>
+    <w:rsid w:val="00D11169"/>
+    <w:rsid w:val="00D11DE0"/>
+    <w:rsid w:val="00D127C2"/>
+    <w:rsid w:val="00D12981"/>
     <w:rsid w:val="00D12A3B"/>
-    <w:rsid w:val="00D17B84"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D230F0"/>
+    <w:rsid w:val="00D144EF"/>
+    <w:rsid w:val="00D14E7E"/>
+    <w:rsid w:val="00D158AA"/>
+    <w:rsid w:val="00D21129"/>
+    <w:rsid w:val="00D213A1"/>
     <w:rsid w:val="00D259F5"/>
-    <w:rsid w:val="00D26F06"/>
+    <w:rsid w:val="00D26553"/>
     <w:rsid w:val="00D450FA"/>
+    <w:rsid w:val="00D460B9"/>
+    <w:rsid w:val="00D46839"/>
+    <w:rsid w:val="00D56D4A"/>
     <w:rsid w:val="00D61AE4"/>
+    <w:rsid w:val="00D6574B"/>
+    <w:rsid w:val="00D67F7C"/>
+    <w:rsid w:val="00D737D6"/>
+    <w:rsid w:val="00D73D91"/>
+    <w:rsid w:val="00D743F9"/>
+    <w:rsid w:val="00D745F3"/>
     <w:rsid w:val="00D7472F"/>
+    <w:rsid w:val="00D75827"/>
+    <w:rsid w:val="00D77C30"/>
     <w:rsid w:val="00D81E66"/>
-    <w:rsid w:val="00DA6052"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE38F0"/>
+    <w:rsid w:val="00D8226F"/>
+    <w:rsid w:val="00D83555"/>
+    <w:rsid w:val="00D84269"/>
+    <w:rsid w:val="00D90753"/>
+    <w:rsid w:val="00D91F19"/>
+    <w:rsid w:val="00D9380B"/>
+    <w:rsid w:val="00D96A27"/>
+    <w:rsid w:val="00DA3E56"/>
+    <w:rsid w:val="00DA619C"/>
+    <w:rsid w:val="00DA7D5E"/>
+    <w:rsid w:val="00DB2836"/>
+    <w:rsid w:val="00DB2B9B"/>
+    <w:rsid w:val="00DB41C2"/>
+    <w:rsid w:val="00DB7B84"/>
+    <w:rsid w:val="00DD0246"/>
+    <w:rsid w:val="00DD1E92"/>
+    <w:rsid w:val="00DD31C9"/>
+    <w:rsid w:val="00DD3C91"/>
+    <w:rsid w:val="00DD7E17"/>
+    <w:rsid w:val="00DE117B"/>
+    <w:rsid w:val="00DE153F"/>
+    <w:rsid w:val="00DE188F"/>
     <w:rsid w:val="00DE3EB6"/>
-    <w:rsid w:val="00DE6509"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E26B0B"/>
+    <w:rsid w:val="00DE767F"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rsid w:val="00DF1FAB"/>
+    <w:rsid w:val="00DF4878"/>
+    <w:rsid w:val="00E00F91"/>
+    <w:rsid w:val="00E01302"/>
+    <w:rsid w:val="00E104A6"/>
+    <w:rsid w:val="00E10D81"/>
+    <w:rsid w:val="00E121AF"/>
+    <w:rsid w:val="00E143A2"/>
+    <w:rsid w:val="00E144C3"/>
+    <w:rsid w:val="00E22AE1"/>
+    <w:rsid w:val="00E2562D"/>
     <w:rsid w:val="00E3512D"/>
-    <w:rsid w:val="00E40A2C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EB46E1"/>
+    <w:rsid w:val="00E35C8D"/>
+    <w:rsid w:val="00E404D2"/>
+    <w:rsid w:val="00E4158D"/>
+    <w:rsid w:val="00E45892"/>
+    <w:rsid w:val="00E47670"/>
+    <w:rsid w:val="00E510EA"/>
+    <w:rsid w:val="00E51CCD"/>
+    <w:rsid w:val="00E55B21"/>
+    <w:rsid w:val="00E6112B"/>
+    <w:rsid w:val="00E612BA"/>
+    <w:rsid w:val="00E61D87"/>
+    <w:rsid w:val="00E652D9"/>
+    <w:rsid w:val="00E65754"/>
+    <w:rsid w:val="00E726F6"/>
+    <w:rsid w:val="00E72DD4"/>
+    <w:rsid w:val="00E737D7"/>
+    <w:rsid w:val="00E74E4E"/>
+    <w:rsid w:val="00E8162B"/>
+    <w:rsid w:val="00E818FA"/>
+    <w:rsid w:val="00E85AD5"/>
+    <w:rsid w:val="00E8640D"/>
+    <w:rsid w:val="00E90273"/>
+    <w:rsid w:val="00E92A31"/>
+    <w:rsid w:val="00E95DA3"/>
+    <w:rsid w:val="00E961D1"/>
+    <w:rsid w:val="00E966DB"/>
+    <w:rsid w:val="00EA3394"/>
+    <w:rsid w:val="00EB3339"/>
+    <w:rsid w:val="00EB5701"/>
     <w:rsid w:val="00EB6A1B"/>
-    <w:rsid w:val="00EB7DB3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F057E0"/>
+    <w:rsid w:val="00EB7891"/>
+    <w:rsid w:val="00EC2EED"/>
+    <w:rsid w:val="00EC591C"/>
+    <w:rsid w:val="00ED2F82"/>
+    <w:rsid w:val="00ED3BD8"/>
+    <w:rsid w:val="00ED5044"/>
+    <w:rsid w:val="00ED5C93"/>
+    <w:rsid w:val="00ED6005"/>
+    <w:rsid w:val="00EE13B8"/>
+    <w:rsid w:val="00EE1444"/>
+    <w:rsid w:val="00EF1DCF"/>
+    <w:rsid w:val="00F002F7"/>
+    <w:rsid w:val="00F03847"/>
+    <w:rsid w:val="00F07A46"/>
+    <w:rsid w:val="00F15A45"/>
+    <w:rsid w:val="00F16F03"/>
+    <w:rsid w:val="00F172D8"/>
+    <w:rsid w:val="00F21161"/>
+    <w:rsid w:val="00F24A53"/>
     <w:rsid w:val="00F26708"/>
-    <w:rsid w:val="00F45761"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F6596F"/>
+    <w:rsid w:val="00F34345"/>
+    <w:rsid w:val="00F44307"/>
+    <w:rsid w:val="00F45B61"/>
+    <w:rsid w:val="00F50248"/>
+    <w:rsid w:val="00F52794"/>
+    <w:rsid w:val="00F54206"/>
+    <w:rsid w:val="00F570D1"/>
+    <w:rsid w:val="00F60962"/>
+    <w:rsid w:val="00F71590"/>
     <w:rsid w:val="00F72CF1"/>
-    <w:rsid w:val="00F8392A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FD0FFC"/>
+    <w:rsid w:val="00F7490D"/>
+    <w:rsid w:val="00F74FC3"/>
+    <w:rsid w:val="00F8393B"/>
+    <w:rsid w:val="00F870D2"/>
+    <w:rsid w:val="00F95C08"/>
+    <w:rsid w:val="00FA601A"/>
+    <w:rsid w:val="00FA6B89"/>
+    <w:rsid w:val="00FA7593"/>
+    <w:rsid w:val="00FB2D4C"/>
+    <w:rsid w:val="00FB5529"/>
+    <w:rsid w:val="00FB5F59"/>
+    <w:rsid w:val="00FC0787"/>
+    <w:rsid w:val="00FC13C1"/>
+    <w:rsid w:val="00FC247C"/>
+    <w:rsid w:val="00FC3034"/>
+    <w:rsid w:val="00FC4952"/>
+    <w:rsid w:val="00FC58C2"/>
+    <w:rsid w:val="00FC6D11"/>
+    <w:rsid w:val="00FC71FB"/>
+    <w:rsid w:val="00FC7D9A"/>
     <w:rsid w:val="00FD26DE"/>
-    <w:rsid w:val="00FD4D7A"/>
+    <w:rsid w:val="00FE574E"/>
+    <w:rsid w:val="00FE6000"/>
+    <w:rsid w:val="00FE607B"/>
+    <w:rsid w:val="00FE74C9"/>
+    <w:rsid w:val="00FF5F7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62336D0E"/>
+  <w14:docId w14:val="1BB26FC7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CD7C202B-1A21-42E7-87A4-4EA166DC86D1}"/>
+  <w15:docId w15:val="{D91F19A6-5DCF-4F63-9E5C-821BE34C7687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...10 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="99"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:uiPriority="99"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -16049,4886 +13487,2054 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0075479C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val=" Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:u w:val="single"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:firstLine="318"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
       <w:keepNext/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="6480"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:ind w:left="-142" w:firstLine="4962"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="6480" w:hanging="360"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:aliases w:val="1 Char Char Char Char Char Char Char"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char, Char8, Char1,Char Char Char Char Char Char Char,Char8,Char,Char9,Знак Char Char,Знак Char Char Char Char Char"/>
+    <w:aliases w:val=" Char Char Char Char, Char1,Header Char Char Char Char Char Char,Header Char Char Char Char,Char Char Char Char Char Char Char,Char8,Char,Char9,Знак Char Char,Знак Char Char Char Char Char,Знак Char Char Char Char Char Char, Char8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar2"/>
+    <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Char3,Footer1, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char, Char Char1 Char Char Char, Char3,Char3 Char Char Char Char, Char Char1 Char Char, Char,Char Char1 Char1"/>
+    <w:aliases w:val=" Char3,Char3 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val=" Char4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:aliases w:val=" Char Char,Char Char Char Char Char Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae,Ciae Ciae Ciae,Ciae + Tahoma,Oaio?e?aii,Ioaynii:  0 Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:aliases w:val="Char3 Char2,Footer1 Char, Char Char1 Char Char Char Char Char2, Char Char1 Char Char Char Char Char Char, Char Char1 Char Char Char Char4, Char3 Char,Char3 Char Char Char Char Char, Char Char1 Char Char Char2, Char Char1"/>
+    <w:aliases w:val=" Char3 Char,Char3 Char Char Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char Char1 Char Char1,Char3 Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="006C5947"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006C5947"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val=" Char Char3"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="9"/>
     <w:rsid w:val="005C753F"/>
     <w:rPr>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:aliases w:val=" Char Char,Char Char,Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char, Знак, Ch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00400BFC"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...3 lines deleted...]
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:aliases w:val=" Char Char Char,Char Char Char1,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char"/>
+    <w:link w:val="PlainText"/>
+    <w:rsid w:val="00400BFC"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="002F44A4"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
+    <w:name w:val="Plain Text Char1"/>
+    <w:aliases w:val="Char Char Char"/>
+    <w:locked/>
+    <w:rsid w:val="00805531"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...22 lines deleted...]
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00C551BC"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-[...1 lines deleted...]
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак,Знак Знак Знак,Знак + Tahoma, C"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar2"/>
-    <w:rsid w:val="00443854"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00723F0E"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val=" Char Char Char Char Char, Char1 Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1,Char Char Char Char Char Char Char Char,Char8 Char,Char Char1,Char9 Char,Знак Char Char Char, Char8 Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00723F0E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002F2DFB"/>
+    <w:pPr>
       <w:overflowPunct/>
+      <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
+      <w:ind w:left="-180" w:right="318"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Ch">
+    <w:name w:val="Знак1 Ch"/>
+    <w:rsid w:val="002F2DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einzug1">
+    <w:name w:val="Einzug 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="002F2DFB"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers (WN)" w:hAnsi="Univers (WN)"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharChar">
+    <w:name w:val=" Char1 Char Char"/>
+    <w:rsid w:val="008F706A"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar1">
+    <w:name w:val="1 Char Char Char Char Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008B59AA"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar2">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00536973"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val=" Char4 Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00536973"/>
+    <w:rPr>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DB2836"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2">
+    <w:name w:val=" Char Char2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D460B9"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004A637D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar">
+    <w:name w:val="1 Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A23A54"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6">
+    <w:name w:val=" Char Char6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0051634D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Знак Знак Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A57738"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar1">
+    <w:name w:val="1 Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009D0819"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar1">
+    <w:name w:val=" Char Char1"/>
+    <w:rsid w:val="009203C8"/>
+    <w:rPr>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D7DF3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val=" Char2"/>
+    <w:rsid w:val="00454B59"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
-[...2 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar11">
+    <w:name w:val=" Char Char11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB7891"/>
     <w:pPr>
-      <w:tabs>
-[...14 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="System" w:hAnsi="System"/>
-[...11 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00EB7891"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="32"/>
-      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB7891"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="32"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar2">
-[...3 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Header Char Char1"/>
+    <w:rsid w:val="00971639"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00CB359E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
-[...93 lines deleted...]
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A834E8"/>
     <w:pPr>
-      <w:overflowPunct/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:link w:val="BodyTextIndent2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A834E8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:val="bg-BG"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...130 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A834E8"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="708"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar1">
-[...8 lines deleted...]
-    <w:name w:val="CM15"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar">
+    <w:name w:val=" Char Char6 Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...108 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00FC71FB"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
-    <w:name w:val="xl69"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Шрифт на абзаца по подразбиране1"/>
+    <w:rsid w:val="00DE7BDB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Шрифт на абзаца по подразбиране"/>
+    <w:rsid w:val="00DE7BDB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="HTML акроним1"/>
+    <w:basedOn w:val="WW-"/>
+    <w:rsid w:val="00DE7BDB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar20">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
+    <w:name w:val="Numbering Symbols"/>
+    <w:rsid w:val="00DE7BDB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1111">
+    <w:name w:val="WW-Default Paragraph Font1111"/>
+    <w:rsid w:val="00DE7BDB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      </w:pBdr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:textAlignment w:val="top"/>
+      <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+      <w:rFonts w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char">
-    <w:name w:val="Char5 Char"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Mangal"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Надпис1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Обикновен текст2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="План на документа1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar10Char">
+    <w:name w:val=" Char Char10 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Изнесен текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
-[...7 lines deleted...]
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Основен текст 21"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
-      <w:overflowPunct/>
-      <w:autoSpaceDE/>
+      <w:suppressAutoHyphens/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:after="60"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...27 lines deleted...]
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char1">
-[...187 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Обикновен текст1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...358 lines deleted...]
-      <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
-    <w:name w:val="Рамка - съдържание"/>
-[...20 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
     <w:name w:val="Таблица - съдържание"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
-[...2 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE7BDB"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...2 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
-      <w:overflowPunct/>
-      <w:autoSpaceDE/>
+      <w:suppressAutoHyphens/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Без разредка1"/>
+    <w:rsid w:val="00DE7BDB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
-    <w:name w:val="Списък на абзаци1"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C2620"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="001C2620"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C0661"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C0661"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar">
     <w:name w:val="1 Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00364DFE"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111">
-    <w:name w:val="No List1111"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
-[...8 lines deleted...]
-    <w:name w:val="Знак Знак3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
+    <w:name w:val="CM15"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
-[...153 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
-      <w:spacing w:line="230" w:lineRule="exact"/>
-[...635 lines deleted...]
-      <w:adjustRightInd/>
+      <w:spacing w:after="223"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="16"/>
-[...1 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="15">
-[...51 lines deleted...]
-    <w:name w:val="Table Grid2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
     <w:name w:val="CM16"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="gt-icon-text1">
     <w:name w:val="gt-icon-text1"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM44">
     <w:name w:val="CM44"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM45">
     <w:name w:val="CM45"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
     <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
     <w:name w:val="Footer Char1"/>
     <w:locked/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList13">
-    <w:name w:val="No List13"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
+    <w:name w:val="No List11"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList22">
-[...1 lines deleted...]
-    <w:next w:val="NoList"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einzug1">
-    <w:name w:val="Einzug 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00256B5B"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:ind w:left="567"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers (WN)" w:hAnsi="Univers (WN)"/>
-[...2 lines deleted...]
-      <w:lang w:val="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...3 lines deleted...]
-    <w:rsid w:val="00256B5B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...39 lines deleted...]
-    <w:name w:val="Table Grid3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A92E5E"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList14">
-[...90 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="default"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="21">
-[...43 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...20 lines deleted...]
-      <w:suppressAutoHyphens/>
+      <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="100" w:after="100"/>
       <w:textAlignment w:val="auto"/>
-    </w:pPr>
-[...17 lines deleted...]
-      <w:ind w:left="-79" w:right="-85"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...54 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
-[...2 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="x-none"/>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal8pt">
+    <w:name w:val="Normal+8pt"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+    <w:link w:val="Normal8ptChar"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:lang w:val="en-AU" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
-[...535 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
-[...1 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="breadcrumbspathway">
+    <w:name w:val="breadcrumbs pathway"/>
+    <w:rsid w:val="00A92E5E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
-[...1 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
-[...1 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
+    <w:name w:val="CM1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A92E5E"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
-[...3 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
+    <w:name w:val="CM3"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
-      <w:keepNext/>
-[...6 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:widowControl/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Normal8ptChar">
+    <w:name w:val="Normal+8pt Char"/>
+    <w:link w:val="Normal8pt"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
-[...4 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+      <w:lang w:val="en-AU" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Date">
-    <w:name w:val="Date"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharChar">
+    <w:name w:val="Char Знак Знак Char Char Знак Знак Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...148 lines deleted...]
-    <w:rsid w:val="00B27982"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList121">
-[...21 lines deleted...]
-    <w:name w:val="No List33"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
+    <w:name w:val="No List2"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B27982"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList9">
-[...8 lines deleted...]
-    <w:name w:val="Table Grid4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C0637B"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharChar">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
+    <w:name w:val="Char4"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList16">
-[...51 lines deleted...]
-    <w:rsid w:val="00F057E0"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A92E5E"/>
     <w:pPr>
-      <w:overflowPunct/>
-[...184 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
-[...58 lines deleted...]
-    <w:name w:val="No List114"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
+    <w:name w:val="No List3"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F057E0"/>
+    <w:rsid w:val="00A92E5E"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList25">
-[...97 lines deleted...]
-    <w:name w:val="Table Grid111"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00F057E0"/>
-[...13 lines deleted...]
-    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F057E0"/>
+    <w:rsid w:val="00A92E5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList131">
-[...12 lines deleted...]
-    <w:name w:val="Без списък2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
+    <w:name w:val="No List4"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB7DB3"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="25">
-[...4 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rsid w:val="00B108C3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rsid w:val="00B108C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList18">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rsid w:val="00B108C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="120">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rsid w:val="00B108C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="211">
-[...5 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="112">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList115">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1114">
-[...5 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList26">
-[...4 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList35">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11112">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111111">
-[...5 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList213">
-[...4 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList312">
-[...3 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid112">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList123">
-[...5 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2113">
-[...4 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1111">
-[...5 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:rsid w:val="00B108C3"/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList132">
-[...9 lines deleted...]
-    <w:rsid w:val="00EB7DB3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bullets">
+    <w:name w:val="Bullets"/>
+    <w:rsid w:val="00B108C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="882444178">
+    <w:div w:id="306518573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...40 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="1047220794">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1072898167">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1202011178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1443769220">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1578904542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -21196,88 +15802,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9816F3E9-0F30-4500-BF6A-4FF6942346E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F8C1F8B-E8A3-48BD-9CA1-640E867D65C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5433</Characters>
+  <Pages>4</Pages>
+  <Words>978</Words>
+  <Characters>5179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6373</CharactersWithSpaces>
+  <CharactersWithSpaces>6145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>