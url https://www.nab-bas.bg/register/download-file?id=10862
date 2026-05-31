--- v0 (2025-10-22)
+++ v1 (2026-05-31)
@@ -1,12543 +1,7204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3494A0EE" w14:textId="3A474C3C" w:rsidR="00A40D47" w:rsidRDefault="005043A7" w:rsidP="00DD5C91">
+    <w:p w14:paraId="5DCACEC4" w14:textId="77777777" w:rsidR="008440E7" w:rsidRDefault="008440E7" w:rsidP="008440E7">
       <w:pPr>
-        <w:ind w:right="424"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F0C46">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="12008DA9" w14:textId="77777777" w:rsidR="00DD5C91" w:rsidRDefault="008646BC" w:rsidP="00DD5C91">
+    <w:p w14:paraId="215F85B9" w14:textId="6F0995F5" w:rsidR="008440E7" w:rsidRPr="00D435D6" w:rsidRDefault="00842D4E" w:rsidP="000D7925">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009B1EA3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ОБХВАТ</w:t>
+        <w:t>ЗАПОВЕД</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="36548C82" w14:textId="72B874A2" w:rsidR="00EA3193" w:rsidRPr="00BB56C8" w:rsidRDefault="005903A8" w:rsidP="000D7925">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ЛИ</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D435D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="008573C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB56C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 143</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629FF4E8" w14:textId="2A0B63CE" w:rsidR="008D3531" w:rsidRPr="005969C9" w:rsidRDefault="008D3531" w:rsidP="00DD5C91">
+    <w:p w14:paraId="649F3748" w14:textId="47DDA1A5" w:rsidR="005903A8" w:rsidRPr="00EA3193" w:rsidRDefault="005903A8" w:rsidP="000D7925">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005969C9">
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>София</w:t>
+        <w:t xml:space="preserve">София, </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005969C9">
+      <w:r w:rsidR="00BB56C8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>21.05</w:t>
       </w:r>
-      <w:r w:rsidR="005969C9">
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>14.11</w:t>
+        <w:t>.20</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969C9">
+      <w:r w:rsidR="00345BA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>.2024г.</w:t>
+        <w:t>2</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00313E7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00345BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D435D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1823D962" w14:textId="5CFCF2ED" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00DD5C91">
+    <w:p w14:paraId="05C79BC3" w14:textId="77777777" w:rsidR="00D435D6" w:rsidRDefault="00D435D6" w:rsidP="00345BA4">
       <w:pPr>
-        <w:ind w:left="-142" w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...122 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="325737A1" w14:textId="3B214A2F" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00DD5C91">
+    <w:p w14:paraId="51431349" w14:textId="77777777" w:rsidR="00D435D6" w:rsidRDefault="00D435D6" w:rsidP="00345BA4">
       <w:pPr>
-        <w:ind w:left="-142" w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+    </w:p>
+    <w:p w14:paraId="2F455733" w14:textId="56F006D6" w:rsidR="00313E7E" w:rsidRDefault="00313E7E" w:rsidP="00345BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Адрес</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7030D">
+      </w:pPr>
+      <w:r w:rsidRPr="00313E7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>„ПЪТИЩА” АД</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64047">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122F19BE" w14:textId="77777777" w:rsidR="00D02ED1" w:rsidRPr="00313E7E" w:rsidRDefault="00313E7E" w:rsidP="00345BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D435D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>СТРОИТЕЛНА ЛАБОРАТОРИЯ „МЪТНИЦА”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FB5C2D" w14:textId="77777777" w:rsidR="00D02ED1" w:rsidRPr="00313E7E" w:rsidRDefault="00D02ED1" w:rsidP="00345BA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0BEF22" w14:textId="77777777" w:rsidR="00F176FB" w:rsidRDefault="00F176FB" w:rsidP="00313E7E">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005558DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Адрес на управление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C74F6">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00313E7E" w:rsidRPr="00313E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>9700, гр. Шумен, ул. „Паламара” № 3, офис 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7AC78F" w14:textId="0E69A576" w:rsidR="001011EF" w:rsidRDefault="00F176FB" w:rsidP="001011EF">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150271">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>на</w:t>
+        <w:t xml:space="preserve">Адрес на </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00BF0621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лаборатория:</w:t>
+        <w:t>лаборатория</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidRPr="005558DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9700, </w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidRPr="005558DC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00313E7E" w:rsidRPr="00313E7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>кв</w:t>
+        <w:t>9700, гр. Шумен кв. „</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00313E7E" w:rsidRPr="00313E7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Мътница</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00313E7E" w:rsidRPr="00313E7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">”, </w:t>
+        <w:t>”,  Асфалтова база</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="56FDE9B6" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00CB5096">
+    <w:p w14:paraId="14EFA4BC" w14:textId="72FCDB46" w:rsidR="001011EF" w:rsidRPr="00D435D6" w:rsidRDefault="001011EF" w:rsidP="00A64047">
       <w:pPr>
-        <w:ind w:left="-142" w:right="566"/>
+        <w:ind w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="-142" w:right="566"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D7030D">
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F8588" w14:textId="77777777" w:rsidR="00CB68F5" w:rsidRPr="00D435D6" w:rsidRDefault="00345BA4" w:rsidP="00345BA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">Да </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7030D">
+      </w:pPr>
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>извършва</w:t>
+        <w:t xml:space="preserve">Да извършва </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00150206" w:rsidRPr="00EC24FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>изпитване</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidR="00EC24FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>изпитване</w:t>
+        <w:t xml:space="preserve"> на</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9385" w:type="dxa"/>
+        <w:tblW w:w="9621" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="597"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="598"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="2929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="15D416D1" w14:textId="77777777" w:rsidTr="005D3DA0">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="0CD9A96D" w14:textId="77777777" w:rsidTr="00D435D6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9385" w:type="dxa"/>
+            <w:tcW w:w="9621" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:left w:w="85" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A6312C7" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="450285F4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Тип обхват:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гъвкав</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="1474C257" w14:textId="77777777" w:rsidTr="005D3DA0">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="00D435D6" w14:paraId="5F65B907" w14:textId="77777777" w:rsidTr="00D435D6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="047BFE16" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15456E87" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CF4146" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+          <w:p w14:paraId="23ADDFCD" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>по ред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="6107E582" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606F7C22" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...85 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Наименование на изпитваните продукти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="06FC8638" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFA1B30" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...84 lines deleted...]
-              <w:left w:w="28" w:type="dxa"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Вид на изпитване/ характеристика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="20B5CB97" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28F1DD6D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...51 lines deleted...]
-          <w:p w14:paraId="79503100" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Методи за изпитване</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C86208" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...47 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(стандартизирани/ валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="4CDDE773" w14:textId="77777777" w:rsidTr="005D3DA0">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="2B355D01" w14:textId="77777777" w:rsidTr="00D435D6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="5E504877" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C781F80" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="48F8D44C" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075D692A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="0CF54400" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259826CF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="383E660E" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59158FAA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="5F6634F7" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="5BF24061" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="780501BD" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="393DA696" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1674CCAB" w14:textId="275211DF" w:rsidR="00F33FC9" w:rsidRPr="00F33FC9" w:rsidRDefault="008D3531" w:rsidP="005D3DA0">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D2C9D50" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...101 lines deleted...]
-          <w:p w14:paraId="4538E35D" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00CB5096">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Асфалтови смеси</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039BD138" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BB60BF1" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61F4D1AC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="081CAB60" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EE726F7" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14CEA833" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57177788" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A516F6D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="both"/>
-[...117 lines deleted...]
-          <w:p w14:paraId="327741AD" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D25357" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.1 Обемна плътност на асфалтови пробни тела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612C8C53" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...19 lines deleted...]
-          <w:p w14:paraId="241F49FD" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="005D3DA0" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-6,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0510434B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> В</w:t>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Процедура В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="79924A6B" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="153FDA1F" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6F0AE190" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="779CA28D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F14E8D8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7035766A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...102 lines deleted...]
-          <w:p w14:paraId="4C3FB9E7" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.2 Максимална плътност</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0CB971" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43CBB958" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+          <w:p w14:paraId="5933047B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Процедура А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="57123B2D" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="36B000FA" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7C3DE8D2" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9F9F44" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FADE2E5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE65A4F" w14:textId="16E77429" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...205 lines deleted...]
-          <w:p w14:paraId="530A8EB9" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.3 Въздушни пори в асф</w:t>
+            </w:r>
+            <w:r w:rsidR="00682402" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>алтови</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пробни тела (остатъчна порестост) Va</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2370ED" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-8 т. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="206A6E5E" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="4499E587" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="717523BB" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1922383C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50D41F3A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BECE35" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...118 lines deleted...]
-          <w:p w14:paraId="103A1CAA" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.4 Устойчивост по Маршал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F9B4CC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="1CC6552C" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="51AD3206" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2E18C000" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0749B4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A35A2E" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56C75DBE" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...134 lines deleted...]
-          <w:p w14:paraId="13BB8ABE" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.5 Условна пластичност по Маршал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3964235B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="344820E6" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="00D435D6" w14:paraId="1964F597" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7FBE2AA9" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C64F375" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47DCC331" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B391A05" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...150 lines deleted...]
-          <w:p w14:paraId="45C084C8" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.6 Съдържание на разтворимо свързващо вещество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A82F3F" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05B2B7F7" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+          <w:p w14:paraId="4729606C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> В, т.В.2.1</w:t>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Приложение В, т.В.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="09D0FCB0" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="739434D7" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4E22EACD" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="512E59FA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3EA788" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50ADF2D5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...207 lines deleted...]
-          <w:p w14:paraId="397648BB" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.7 Определяне на зърнометричния състав  чрез пресевен анализ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C49BAE8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>БДС ЕN 12697-2+А1</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 12697-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="290AE128" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="196C0D04" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="317A9BBE" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BBFECA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222A4767" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0200DA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...117 lines deleted...]
-          <w:p w14:paraId="54DFCEBC" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.8 Степен на уплътнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26E77B25" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="4BA0F823" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="678041BC" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="216C93B9" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="613C0C5F" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B38202" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8F7D57" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:jc w:val="center"/>
-[...133 lines deleted...]
-          <w:p w14:paraId="1ABC79FF" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.9 Дебелина на асфалтов пласт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47C83AB0" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-36 т.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="6B8B837E" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="09833AC7" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E66B44B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="0D17E2F8" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051F89C6" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F53351" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000D7925">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D7030D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...137 lines deleted...]
-          <w:p w14:paraId="686AFD7D" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.10 Определяне на размерите на асфалтово пробно тяло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABE81B8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1343"/>
                 <w:tab w:val="left" w:pos="1451"/>
               </w:tabs>
               <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D7030D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="39AD21B5" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="5277ADA2" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="624065DE" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7289FC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5B90E178" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFA82A1" w14:textId="7772451C" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...77 lines deleted...]
-          <w:p w14:paraId="6026A10B" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Битуми и битумни свързващи материали</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D22F4A" w14:textId="77777777" w:rsidR="008440E7" w:rsidRPr="000529AC" w:rsidRDefault="008440E7" w:rsidP="008440E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67244A08" w14:textId="0E41522F" w:rsidR="008440E7" w:rsidRPr="000529AC" w:rsidRDefault="008440E7" w:rsidP="008440E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76390BAA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...44 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2.1 Пенетрация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05817525" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="4FBB2984" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="426B7064" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="41F2E74F" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544D0B99" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC2CE11" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6821B8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2.2 Еластично възстановяване</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE24485" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="6E843DB9" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC39082" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8B9F73" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A70B88C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2.3 Температура на омекване по метода “пръстен-топче”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6164AE6C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 1427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="7C2B0C88" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6240CFE6" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...19 lines deleted...]
-          <w:p w14:paraId="1EA09147" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B74A7C2" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7554AB52" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3D4DB8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66DB5918" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07F5D1FA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C8518A4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190F4DF5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...20 lines deleted...]
-          <w:p w14:paraId="10F20087" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Почви строителни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2E6593" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...62 lines deleted...]
-              <w:t>БДС EN 13398</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.1 Обемна плътност на място със “заместващ пясък”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFBB3BC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>AASHTO T 191</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="738C0BE8" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="0F64F51C" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5A348ECF" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8CCA6D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="263E6561" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42C41367" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.2 Еластичен и деформационен модул чрез натоварване с кръгла плоча:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77293619" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- еластичен модул</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030D5B91" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>- деформационни модули</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327E6E2B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- отношение на деформационните </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37552CB5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  модули E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>/Е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59A0F85D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 15130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="5D323907" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1BE72C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C805F12" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC1872" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.3 Максимална обемна плътност на скелета и оптимално водно съдържание. Метод по Проктор.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07D29E44" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 17146</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360E49CE" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="00FC0F61" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т.3.3.1; т. 3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="00D435D6" w14:paraId="2FB21491" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC2AF89" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D50D7C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D732B69" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.4 Максимална обемна плътност и оптимално водно съдържание. Изпитване по Proctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16551B10" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FBE5F7" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="00D45C29" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т.7.1, т.7.2, т.7.4 и т.7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="606320DC" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCBBE5D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C52DEC2" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4238A4AC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.5 Граница на протичане и източване, индекс на пластичност</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12123F6A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>AASHTO T 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611792AF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>AASHTO T 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="4D240DE8" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F0773B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051AEE13" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="752C07FF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.6 Показател на носимоспособност CBR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="353BAB36" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="790F8443" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B366E92" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="723CC974" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21094F12" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>3.7 Степен на уплътнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2B169D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>AASHTO T 191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="74EB5B48" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6351E8A9" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...45 lines deleted...]
-          <w:p w14:paraId="10798391" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58579201" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Скални материали за несвързани и хидравлично свързани смеси за използване в строителни съоръжения и пътно строителство (1),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32891ECF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Скални материали за битумни   смеси и настилки за пътища, самолетни писти и други транспортни площи (2), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A93660" w14:textId="75D636EE" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="000529AC">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Минерално брашно (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6497E99F" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32EA766B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67CDB1CC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="592AD186" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB4E987" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="696FD6CD" w14:textId="77777777" w:rsidR="001011EF" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...235 lines deleted...]
-          <w:p w14:paraId="463431FD" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1 Зърнометричен състав. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029072DC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...151 lines deleted...]
-              <w:t>AASHTO T 191</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Метод чрез пресяване. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A93031D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 933-1 (1,2,3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="7CBF61FC" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="38994760" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0419D1B8" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...302 lines deleted...]
-          <w:p w14:paraId="2FAEA629" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8F3D5C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B31D122" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...78 lines deleted...]
-              <w:t>БДС 15130</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.2 Съдържание на фина фракция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3130CF9B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 933-1 (1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="50D672F7" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="2E8983E8" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B53EE16" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="547A4F2D" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE1B563" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F83FF4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...224 lines deleted...]
-            </w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.3 Коефициент на формата.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBA34D5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 933-4 (1,2)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="79D210F4" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="5E7B007B" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C961B6B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4BAA567D" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A6C44B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79C544CA" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...167 lines deleted...]
-              <w:t>БДС EN 13286-2</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.4 Стойност на магнезиев сулфат (загуба на маса при ускорено изпитване с магнезиев сулфат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FECE788" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 1367-2 (1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="18DC2A04" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="37C58FF1" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCE51BD" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="24FFAADE" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19229E72" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60254CA2" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.5 Съдържание на вода. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F9DF29" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Влажност.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39F2E87C" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 1097-5 (1,2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CDA68D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A7B5055" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 2880 (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="00D435D6" w14:paraId="4A8C8121" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312FD9D5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C48C96" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7651FF8D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...159 lines deleted...]
-              <w:t>AASHTO T 90</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6 Коефициент на разнозърност </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42C5B2BE" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="de-DE" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="de-DE" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EN 13242+A1/NA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3566F9DE" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="de-DE" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NA. 4.3.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="4561431F" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="4FE843A6" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B42B3C5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="05CD9557" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F74BCF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6224035D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...87 lines deleted...]
-              <w:t>БДС EN 13286-47</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.7 Пясъчен еквивалент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA1E559" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 933-8+А1 (1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="7B130158" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="55E333D9" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C78199D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3504353D" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="467B5B80" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05721193" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...620 lines deleted...]
-          <w:p w14:paraId="3066F063" w14:textId="231807D8" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.8 Определяне на плътност на зърната и на абсорбция на вода</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0418E03D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="00D45C29" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...188 lines deleted...]
-          <w:p w14:paraId="243FDFDB" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – специфична плътност на зърната</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495F419A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="00D45C29" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...164 lines deleted...]
-          <w:p w14:paraId="156AA48C" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – плътност на зърната в сухо състояние</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666488AF" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="00D45C29" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...155 lines deleted...]
-          <w:p w14:paraId="73F601F0" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ssd</w:t>
+            </w:r>
+            <w:r w:rsidR="007F13B7" w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – плътност на зърната във водонаситено повърхностно състояние</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DC9650" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>WA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – абсорбция на вода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7F54C0" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 1097-6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...227 lines deleted...]
-              <w:t>БДС ЕN 1367-2 (1,2)</w:t>
+              <w:t xml:space="preserve">, т.7, т.8 и т.9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="1664A751" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="151A625E" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0848ED78" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...237 lines deleted...]
-          <w:p w14:paraId="4E9953EB" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70CABBB4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8FE18D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...123 lines deleted...]
-              <w:t>(1)</w:t>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.9 Обемна насипна плътност</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26CCAD20" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС ЕN 1097-3 (1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="60D34FCD" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="597" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="79D86B41" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303C7D67" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="7A91FA42" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA39650" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCA2FE2" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-108"/>
-              <w:rPr>
-[...674 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>4.10 Съпротивление на дробимост (метод „Лос Анжелос”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009BF37B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1097-2 (1,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CBB11E2" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="008D3531">
+    <w:p w14:paraId="7E9797F1" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="007F13B7" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
       <w:pPr>
         <w:ind w:right="-180"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA9DC65" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="008D3531">
+    <w:p w14:paraId="406DC33D" w14:textId="77777777" w:rsidR="00D45C29" w:rsidRDefault="00D45C29" w:rsidP="007F13B7">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+    </w:p>
+    <w:p w14:paraId="4DE7C989" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="007F13B7" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>Да</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7030D">
+      </w:pPr>
+      <w:r w:rsidRPr="007F13B7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...107 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Да извършва вземане на проби/извадки от:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9385" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="880"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="3829"/>
+        <w:gridCol w:w="4911"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="59B3138F" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="9385" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="2C06809B" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="627911F7" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="502B6675" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Тип обхват:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>гъвкав</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="6E79C309" w14:textId="77777777" w:rsidTr="00CB5096">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="060A625C" w14:textId="77777777" w:rsidTr="00D435D6">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="46024531" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10807595" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60254662" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+          <w:p w14:paraId="2B2B7C3E" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...38 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>по ред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="110A18C9" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A2952" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...60 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Наименование на продукта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B65A22C" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1FFD9D" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...117 lines deleted...]
-          <w:p w14:paraId="150B52F2" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Методи за вземане на проби/извадки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C514D2B" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0004284D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...47 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(стандартизирани/ валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="1EDCEF75" w14:textId="77777777" w:rsidTr="00CB5096">
-[...2 lines deleted...]
-            <w:tcW w:w="880" w:type="dxa"/>
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="6549F9AB" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="503C2827" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="576C2116" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2EDD51FC" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3E35A3" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B9F0703" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="0004284D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9C9696" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="16D5D413" w14:textId="77777777" w:rsidTr="00CB5096">
-[...10 lines deleted...]
-          <w:p w14:paraId="1CDB2E9A" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="0A32E5D2" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61FBF4A7" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1F978E48" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19E59B37" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:rPr>
-[...79 lines deleted...]
-          <w:p w14:paraId="143A2CD0" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Фини и едри скални материали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="188039B7" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="005D3DA0">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС ЕN 932-1, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т.8.2 и т 8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="3DDEEA8C" w14:textId="77777777" w:rsidTr="00CB5096">
-[...10 lines deleted...]
-          <w:p w14:paraId="24358C55" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="4C0007D1" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA74F93" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="355571E5" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76A4B3A2" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:rPr>
-[...95 lines deleted...]
-          <w:p w14:paraId="29FF2FF1" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Асфалтова смес за пътни настилки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278C4A02" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-27 т. 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="3E147A84" w14:textId="77777777" w:rsidTr="00CB5096">
-[...10 lines deleted...]
-          <w:p w14:paraId="2BD8C6F7" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="60253A89" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3838B5A4" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3655BDDC" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729D30D0" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:rPr>
-[...47 lines deleted...]
-          <w:p w14:paraId="12616961" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Готов асфалтов пласт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13668C68" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12697-27 т. 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="4E9F2D3D" w14:textId="77777777" w:rsidTr="00CB5096">
-[...10 lines deleted...]
-          <w:p w14:paraId="32ACF059" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="64543460" w14:textId="77777777" w:rsidTr="00D435D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4381EC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="3829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2F8D4A5E" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDC00A5" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:rPr>
-[...23 lines deleted...]
-            <w:tcW w:w="4678" w:type="dxa"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Битум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A6ACF4A" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32117F7A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 58 т.8.1 и т.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3531" w:rsidRPr="00D7030D" w14:paraId="3065148B" w14:textId="77777777" w:rsidTr="00CB5096">
+      <w:tr w:rsidR="007F13B7" w:rsidRPr="000529AC" w14:paraId="338D8CEC" w14:textId="77777777" w:rsidTr="00D435D6">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4B975174" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6A248A" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C08778F" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D7030D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D7030D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Почви строителни. Несвързани и хидравлично свързани смеси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDF6FFC" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
+            <w:pPr>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D7030D">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...79 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС 17146</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0ABF98" w14:textId="77777777" w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidRDefault="008D3531" w:rsidP="00FA4AD6">
+          <w:p w14:paraId="35D7D184" w14:textId="77777777" w:rsidR="007F13B7" w:rsidRPr="000529AC" w:rsidRDefault="007F13B7" w:rsidP="007F13B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-41"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000529AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13286-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1543F481" w14:textId="57C31654" w:rsidR="008D3531" w:rsidRDefault="008D3531" w:rsidP="00CB5096">
+    <w:p w14:paraId="2489F351" w14:textId="77777777" w:rsidR="00E8580A" w:rsidRDefault="00E8580A" w:rsidP="00345BA4">
       <w:pPr>
-        <w:ind w:right="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7030D">
+    </w:p>
+    <w:p w14:paraId="5863F6A6" w14:textId="5E9F68F2" w:rsidR="007F13B7" w:rsidRPr="00D435D6" w:rsidRDefault="00B57837" w:rsidP="00345BA4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D435D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Отменен но </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
-[...35 lines deleted...]
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>незаменен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D7030D">
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> по отношение на метода за изпитване</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D7030D">
+    </w:p>
+    <w:p w14:paraId="525CC87F" w14:textId="77777777" w:rsidR="00CC35E6" w:rsidRPr="00D435D6" w:rsidRDefault="00CC35E6" w:rsidP="00CC35E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...103 lines deleted...]
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D435D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CB5096">
+        <w:t>Гъвкав обхват</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D435D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>: Въвеждането на нова версия на стандартите или стандарти, които ги заменят е разрешено. Лабораторията поддържа актуален списък на стандартите с техните датирани версии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C848734" w14:textId="77777777" w:rsidR="00150206" w:rsidRPr="00D435D6" w:rsidRDefault="00150206" w:rsidP="00CC35E6">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:adjustRightInd/>
+        <w:ind w:right="-41"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-[...49 lines deleted...]
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...376 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008D3531" w:rsidRPr="00D7030D" w:rsidSect="001078B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00150206" w:rsidRPr="00D435D6" w:rsidSect="00EA3193">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="502" w:right="567" w:bottom="562" w:left="1560" w:header="484" w:footer="662" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1701" w:header="1247" w:footer="327" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15432309" w14:textId="77777777" w:rsidR="00126CAB" w:rsidRDefault="00126CAB">
+    <w:p w14:paraId="71CEC6A4" w14:textId="77777777" w:rsidR="000A7B7E" w:rsidRDefault="000A7B7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65DB3992" w14:textId="77777777" w:rsidR="00126CAB" w:rsidRDefault="00126CAB">
+    <w:p w14:paraId="46678738" w14:textId="77777777" w:rsidR="000A7B7E" w:rsidRDefault="000A7B7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...48 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53911DCE" w14:textId="77777777" w:rsidR="004A62F8" w:rsidRDefault="004A62F8" w:rsidP="009279CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="192B242D" w14:textId="078D178C" w:rsidR="00CC35E6" w:rsidRPr="007F13B7" w:rsidRDefault="00CC35E6" w:rsidP="009F6B69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...38 lines deleted...]
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidRPr="00177344">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">ИА БСА </w:t>
-[...7 lines deleted...]
-      <w:tab/>
+      <w:t xml:space="preserve">ИА БСА               </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t xml:space="preserve">        Заповед №  </w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t xml:space="preserve">A </w:t>
+    </w:r>
+    <w:r w:rsidR="00BB56C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>143</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r w:rsidR="00BB56C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>21.05</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="007F13B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00177344">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">г.                      </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t xml:space="preserve">стр. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="bg-BG"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.2024г.</w:t>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00692A5F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>2</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>стр</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>от</w:t>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00692A5F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00692A5F" w:rsidRPr="00A448CE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
-[...53 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="27178D8B" w14:textId="77777777" w:rsidR="00CC35E6" w:rsidRDefault="00CC35E6" w:rsidP="009F6B69">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4D9DD401" w14:textId="77777777" w:rsidR="00CC35E6" w:rsidRDefault="00CC35E6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="428722B5" w14:textId="77777777" w:rsidR="00F33FC9" w:rsidRPr="00550BC8" w:rsidRDefault="00F33FC9" w:rsidP="00F33FC9">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="260C4FF4" w14:textId="77777777" w:rsidR="008440E7" w:rsidRPr="00203D49" w:rsidRDefault="008440E7" w:rsidP="008440E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00550BC8">
+    <w:r w:rsidRPr="00203D49">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>гр. София 1797, бул. "Г.М.Димитров" № 52 А, ет.7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="554B3EFD" w14:textId="77777777" w:rsidR="00F33FC9" w:rsidRPr="00550BC8" w:rsidRDefault="00F33FC9" w:rsidP="00F33FC9">
+  <w:p w14:paraId="4163FF35" w14:textId="77777777" w:rsidR="008440E7" w:rsidRPr="00203D49" w:rsidRDefault="008440E7" w:rsidP="008440E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00550BC8">
+    <w:r w:rsidRPr="00203D49">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Тел: +359 2 9766 401; </w:t>
     </w:r>
-    <w:r w:rsidRPr="00550BC8">
+    <w:r w:rsidRPr="00203D49">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>+359 2 873 53 02</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6D10D442" w14:textId="71AE5B51" w:rsidR="004A62F8" w:rsidRPr="00F33FC9" w:rsidRDefault="00F33FC9" w:rsidP="00F33FC9">
+  <w:p w14:paraId="7EB59ADA" w14:textId="77777777" w:rsidR="008440E7" w:rsidRDefault="008440E7" w:rsidP="008440E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00550BC8">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00203D49">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
       <w:t xml:space="preserve">e-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00550BC8">
+      <w:r w:rsidRPr="00203D49">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>office@nab-bas.bg</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00550BC8">
+    <w:r w:rsidRPr="00203D49">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">; web: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00550BC8">
+      <w:r w:rsidRPr="00203D49">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>www.nab-bas.bg</w:t>
       </w:r>
     </w:hyperlink>
+    <w:r w:rsidRPr="00203D49">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34427D9B" w14:textId="6FE9FDAC" w:rsidR="008440E7" w:rsidRPr="00203D49" w:rsidRDefault="008440E7" w:rsidP="008440E7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00203D49">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="75D9659E" w14:textId="77777777" w:rsidR="008440E7" w:rsidRPr="0002671C" w:rsidRDefault="008440E7" w:rsidP="008440E7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25FAF5DE" w14:textId="77777777" w:rsidR="00126CAB" w:rsidRDefault="00126CAB">
+    <w:p w14:paraId="579BA225" w14:textId="77777777" w:rsidR="000A7B7E" w:rsidRDefault="000A7B7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35966339" w14:textId="77777777" w:rsidR="00126CAB" w:rsidRDefault="00126CAB">
+    <w:p w14:paraId="3C25A115" w14:textId="77777777" w:rsidR="000A7B7E" w:rsidRDefault="000A7B7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000002"/>
-[...2 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+    <w:nsid w:val="200B6FB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB309DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1718 lines deleted...]
-      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12546,1724 +7207,592 @@
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0402000F">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D933A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C76721A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...173 lines deleted...]
-      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1893930056">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="2" w16cid:durableId="1788353133">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...59 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
-    <w:rsid w:val="00001556"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00036499"/>
+    <w:rsid w:val="00022DC2"/>
+    <w:rsid w:val="0002359C"/>
     <w:rsid w:val="000378C5"/>
-    <w:rsid w:val="00037E0A"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00121A6F"/>
+    <w:rsid w:val="000529AC"/>
+    <w:rsid w:val="00057B46"/>
+    <w:rsid w:val="000A7B7E"/>
+    <w:rsid w:val="000D7925"/>
+    <w:rsid w:val="001011EF"/>
     <w:rsid w:val="00121B0B"/>
-    <w:rsid w:val="001240DB"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0015711C"/>
+    <w:rsid w:val="00150206"/>
     <w:rsid w:val="00157D1E"/>
-    <w:rsid w:val="001600EB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001B1AE0"/>
+    <w:rsid w:val="00172394"/>
     <w:rsid w:val="001B4BA5"/>
-    <w:rsid w:val="001C1E17"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001D526C"/>
     <w:rsid w:val="001D538A"/>
-    <w:rsid w:val="001D6A0E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00204F36"/>
+    <w:rsid w:val="001F40F5"/>
+    <w:rsid w:val="00200FE6"/>
     <w:rsid w:val="0020653E"/>
+    <w:rsid w:val="00206BE7"/>
     <w:rsid w:val="00207C5C"/>
-    <w:rsid w:val="002110A1"/>
-    <w:rsid w:val="002112E2"/>
     <w:rsid w:val="00214042"/>
-    <w:rsid w:val="0021473B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00233AF3"/>
     <w:rsid w:val="002402DF"/>
-    <w:rsid w:val="00244D3A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00256B14"/>
+    <w:rsid w:val="002452DF"/>
     <w:rsid w:val="002604E1"/>
-    <w:rsid w:val="0026265B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0026321E"/>
     <w:rsid w:val="00266D04"/>
-    <w:rsid w:val="002746FC"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002A17FE"/>
+    <w:rsid w:val="00277C5F"/>
     <w:rsid w:val="002A367E"/>
     <w:rsid w:val="002A4CAF"/>
-    <w:rsid w:val="002A5A79"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002B3391"/>
+    <w:rsid w:val="002A5422"/>
     <w:rsid w:val="002B4914"/>
-    <w:rsid w:val="002B52DD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002E02B6"/>
     <w:rsid w:val="002E25EF"/>
-    <w:rsid w:val="002E410C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003056AC"/>
+    <w:rsid w:val="002E2DF4"/>
+    <w:rsid w:val="002E67B7"/>
     <w:rsid w:val="00310997"/>
-    <w:rsid w:val="003148F4"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003607A2"/>
+    <w:rsid w:val="00313E7E"/>
+    <w:rsid w:val="00345BA4"/>
+    <w:rsid w:val="00365D00"/>
     <w:rsid w:val="00367748"/>
-    <w:rsid w:val="00374251"/>
-[...18 lines deleted...]
-    <w:rsid w:val="003E321B"/>
+    <w:rsid w:val="00386F61"/>
+    <w:rsid w:val="003B61DF"/>
     <w:rsid w:val="003E41E8"/>
-    <w:rsid w:val="003E7434"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E7BC9"/>
     <w:rsid w:val="003F0163"/>
-    <w:rsid w:val="003F442C"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00427B87"/>
+    <w:rsid w:val="00414919"/>
+    <w:rsid w:val="00420828"/>
     <w:rsid w:val="004364AC"/>
-    <w:rsid w:val="004524C9"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00471FE9"/>
+    <w:rsid w:val="0043688E"/>
+    <w:rsid w:val="00455BEF"/>
     <w:rsid w:val="00473253"/>
     <w:rsid w:val="004825D6"/>
     <w:rsid w:val="004826D8"/>
-    <w:rsid w:val="00482D25"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004B0A78"/>
     <w:rsid w:val="004B2CAF"/>
     <w:rsid w:val="004B5900"/>
     <w:rsid w:val="004C3144"/>
+    <w:rsid w:val="004C559A"/>
     <w:rsid w:val="004C5C51"/>
-    <w:rsid w:val="004D0D14"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004F4223"/>
+    <w:rsid w:val="004F6493"/>
     <w:rsid w:val="004F765C"/>
-    <w:rsid w:val="005043A7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005342FE"/>
     <w:rsid w:val="00535ACA"/>
-    <w:rsid w:val="0054123D"/>
     <w:rsid w:val="005451EF"/>
-    <w:rsid w:val="005532C4"/>
-    <w:rsid w:val="0055482C"/>
     <w:rsid w:val="005554D1"/>
     <w:rsid w:val="005622C2"/>
-    <w:rsid w:val="0056317A"/>
-    <w:rsid w:val="00566CDD"/>
     <w:rsid w:val="0057056E"/>
-    <w:rsid w:val="00572E3C"/>
     <w:rsid w:val="00575636"/>
-    <w:rsid w:val="00580C02"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00587B40"/>
     <w:rsid w:val="005903A8"/>
-    <w:rsid w:val="00591C2E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005A0699"/>
     <w:rsid w:val="005A169A"/>
     <w:rsid w:val="005A3B17"/>
-    <w:rsid w:val="005A7714"/>
-    <w:rsid w:val="005A783E"/>
+    <w:rsid w:val="005A5FFA"/>
     <w:rsid w:val="005B69F7"/>
-    <w:rsid w:val="005C1D5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C5F80"/>
     <w:rsid w:val="005C753F"/>
-    <w:rsid w:val="005D0F26"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005D5249"/>
     <w:rsid w:val="005D7788"/>
-    <w:rsid w:val="005E11CC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006025DE"/>
+    <w:rsid w:val="005E1CDA"/>
+    <w:rsid w:val="005F0F19"/>
+    <w:rsid w:val="005F6EB8"/>
     <w:rsid w:val="00602A0B"/>
-    <w:rsid w:val="00610173"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00617784"/>
     <w:rsid w:val="00617F6E"/>
-    <w:rsid w:val="0062154B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006331B5"/>
     <w:rsid w:val="00635BD1"/>
-    <w:rsid w:val="0064152A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00660AA6"/>
     <w:rsid w:val="00660F1B"/>
-    <w:rsid w:val="006632A0"/>
+    <w:rsid w:val="00661FDF"/>
     <w:rsid w:val="00663C91"/>
-    <w:rsid w:val="00671FA5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00680A59"/>
+    <w:rsid w:val="00664763"/>
     <w:rsid w:val="00680B3F"/>
-    <w:rsid w:val="00683D2D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006902CE"/>
+    <w:rsid w:val="00680D10"/>
+    <w:rsid w:val="00682402"/>
+    <w:rsid w:val="006875E4"/>
     <w:rsid w:val="006909E0"/>
-    <w:rsid w:val="00692B19"/>
-[...11 lines deleted...]
-    <w:rsid w:val="006C49C1"/>
+    <w:rsid w:val="00692A5F"/>
     <w:rsid w:val="006C5947"/>
-    <w:rsid w:val="006D4CCE"/>
-    <w:rsid w:val="006D7FAF"/>
     <w:rsid w:val="006E1608"/>
-    <w:rsid w:val="006E58AE"/>
     <w:rsid w:val="006F1B93"/>
-    <w:rsid w:val="006F3D26"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00733103"/>
+    <w:rsid w:val="00721991"/>
+    <w:rsid w:val="007232C2"/>
     <w:rsid w:val="00735898"/>
-    <w:rsid w:val="00745BA2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007731B9"/>
+    <w:rsid w:val="00753C63"/>
     <w:rsid w:val="00776298"/>
-    <w:rsid w:val="00777615"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00790070"/>
     <w:rsid w:val="00794146"/>
-    <w:rsid w:val="007948AA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007A592D"/>
     <w:rsid w:val="007A6290"/>
-    <w:rsid w:val="007B06EF"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00806E9A"/>
+    <w:rsid w:val="007F13B7"/>
+    <w:rsid w:val="007F3C0E"/>
     <w:rsid w:val="008201DA"/>
-    <w:rsid w:val="00826559"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00835693"/>
+    <w:rsid w:val="00833CC8"/>
     <w:rsid w:val="00842D4E"/>
-    <w:rsid w:val="0084714D"/>
-    <w:rsid w:val="00847DA6"/>
+    <w:rsid w:val="008440E7"/>
     <w:rsid w:val="0085348A"/>
-    <w:rsid w:val="00860745"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00873F44"/>
+    <w:rsid w:val="008573C4"/>
+    <w:rsid w:val="008621F2"/>
+    <w:rsid w:val="00875522"/>
     <w:rsid w:val="00877BFC"/>
-    <w:rsid w:val="00877E8E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00885DD7"/>
     <w:rsid w:val="008904A4"/>
-    <w:rsid w:val="00893658"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008A10CC"/>
+    <w:rsid w:val="00895850"/>
     <w:rsid w:val="008A38C6"/>
-    <w:rsid w:val="008A51F1"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00935BB8"/>
     <w:rsid w:val="00946D85"/>
-    <w:rsid w:val="00950415"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095735C"/>
+    <w:rsid w:val="009573EF"/>
     <w:rsid w:val="00964FD9"/>
-    <w:rsid w:val="009668EB"/>
     <w:rsid w:val="00971879"/>
-    <w:rsid w:val="00972D7A"/>
-    <w:rsid w:val="00973374"/>
     <w:rsid w:val="00974546"/>
-    <w:rsid w:val="00975853"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00986C84"/>
     <w:rsid w:val="00990F16"/>
-    <w:rsid w:val="00992F10"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A41A6"/>
     <w:rsid w:val="009A49E5"/>
-    <w:rsid w:val="009B04D6"/>
     <w:rsid w:val="009B1EA3"/>
+    <w:rsid w:val="009B5BDB"/>
+    <w:rsid w:val="009B5F31"/>
     <w:rsid w:val="009B61D7"/>
-    <w:rsid w:val="009C1890"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009D62E8"/>
+    <w:rsid w:val="009D2E40"/>
+    <w:rsid w:val="009D6813"/>
     <w:rsid w:val="009E1615"/>
-    <w:rsid w:val="009E2CD0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A06502"/>
+    <w:rsid w:val="009F501C"/>
+    <w:rsid w:val="009F6B69"/>
     <w:rsid w:val="00A06FD1"/>
-    <w:rsid w:val="00A1542B"/>
     <w:rsid w:val="00A201F7"/>
-    <w:rsid w:val="00A23412"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A60A95"/>
+    <w:rsid w:val="00A256C0"/>
     <w:rsid w:val="00A610B9"/>
     <w:rsid w:val="00A62836"/>
+    <w:rsid w:val="00A64047"/>
     <w:rsid w:val="00A64607"/>
-    <w:rsid w:val="00A67281"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A8097C"/>
     <w:rsid w:val="00A83C5F"/>
     <w:rsid w:val="00A85FA0"/>
-    <w:rsid w:val="00A86D6D"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00AC678A"/>
+    <w:rsid w:val="00AA0C44"/>
     <w:rsid w:val="00AC6964"/>
-    <w:rsid w:val="00AC726A"/>
+    <w:rsid w:val="00AD11A5"/>
     <w:rsid w:val="00AD13E8"/>
-    <w:rsid w:val="00AD7B0E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B01282"/>
+    <w:rsid w:val="00AD52F3"/>
     <w:rsid w:val="00B01442"/>
-    <w:rsid w:val="00B03C81"/>
-    <w:rsid w:val="00B20D8D"/>
+    <w:rsid w:val="00B17D6F"/>
     <w:rsid w:val="00B23572"/>
-    <w:rsid w:val="00B24CE5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B34C6B"/>
+    <w:rsid w:val="00B32A6F"/>
     <w:rsid w:val="00B3550D"/>
-    <w:rsid w:val="00B41642"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B47D33"/>
     <w:rsid w:val="00B5252C"/>
-    <w:rsid w:val="00B53D68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B6104F"/>
+    <w:rsid w:val="00B57837"/>
     <w:rsid w:val="00B618A5"/>
-    <w:rsid w:val="00B61B86"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00BD235D"/>
+    <w:rsid w:val="00B97A04"/>
+    <w:rsid w:val="00BB56C8"/>
+    <w:rsid w:val="00BC6052"/>
+    <w:rsid w:val="00BD07FB"/>
+    <w:rsid w:val="00BD127B"/>
     <w:rsid w:val="00BD7B24"/>
-    <w:rsid w:val="00BD7F45"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C009B8"/>
+    <w:rsid w:val="00BE7893"/>
+    <w:rsid w:val="00BF0621"/>
     <w:rsid w:val="00C01FBC"/>
-    <w:rsid w:val="00C05B79"/>
     <w:rsid w:val="00C07C2C"/>
-    <w:rsid w:val="00C116AB"/>
     <w:rsid w:val="00C16D52"/>
-    <w:rsid w:val="00C171C4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C44308"/>
+    <w:rsid w:val="00C30391"/>
     <w:rsid w:val="00C473A4"/>
-    <w:rsid w:val="00C473BD"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00D051CC"/>
+    <w:rsid w:val="00C70A2B"/>
+    <w:rsid w:val="00C9587C"/>
+    <w:rsid w:val="00CB68F5"/>
+    <w:rsid w:val="00CC35E6"/>
+    <w:rsid w:val="00D02ED1"/>
     <w:rsid w:val="00D12A3B"/>
-    <w:rsid w:val="00D14C19"/>
-    <w:rsid w:val="00D24B95"/>
+    <w:rsid w:val="00D16462"/>
     <w:rsid w:val="00D259F5"/>
     <w:rsid w:val="00D26F06"/>
-    <w:rsid w:val="00D40F80"/>
+    <w:rsid w:val="00D42CE9"/>
+    <w:rsid w:val="00D435D6"/>
     <w:rsid w:val="00D450FA"/>
-    <w:rsid w:val="00D454D4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D60F0A"/>
+    <w:rsid w:val="00D45C29"/>
     <w:rsid w:val="00D61AE4"/>
-    <w:rsid w:val="00D66AB2"/>
-    <w:rsid w:val="00D71CAE"/>
+    <w:rsid w:val="00D65782"/>
     <w:rsid w:val="00D7472F"/>
     <w:rsid w:val="00D81E66"/>
-    <w:rsid w:val="00D87595"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00DE1F83"/>
     <w:rsid w:val="00DE3EB6"/>
-    <w:rsid w:val="00DE448C"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E324A6"/>
     <w:rsid w:val="00E3512D"/>
-    <w:rsid w:val="00E4155B"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00E94FA2"/>
+    <w:rsid w:val="00E70902"/>
+    <w:rsid w:val="00E8580A"/>
     <w:rsid w:val="00EA3193"/>
-    <w:rsid w:val="00EB6730"/>
+    <w:rsid w:val="00EA592C"/>
     <w:rsid w:val="00EB6A1B"/>
-    <w:rsid w:val="00EC27AD"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F261DE"/>
+    <w:rsid w:val="00EC24FA"/>
+    <w:rsid w:val="00EE4113"/>
+    <w:rsid w:val="00EF4B4D"/>
+    <w:rsid w:val="00F04D59"/>
+    <w:rsid w:val="00F176FB"/>
     <w:rsid w:val="00F26708"/>
-    <w:rsid w:val="00F33FC9"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F71633"/>
     <w:rsid w:val="00F72CF1"/>
-    <w:rsid w:val="00F84A96"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FB3AB1"/>
+    <w:rsid w:val="00F849DC"/>
+    <w:rsid w:val="00FB6A34"/>
     <w:rsid w:val="00FC07C0"/>
-    <w:rsid w:val="00FC11D2"/>
-    <w:rsid w:val="00FC30EF"/>
+    <w:rsid w:val="00FC0F61"/>
+    <w:rsid w:val="00FD08CC"/>
     <w:rsid w:val="00FD26DE"/>
-    <w:rsid w:val="00FE32E0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FF7C9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1092D48D"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1436CBD8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{89A96C0D-5620-493B-9C98-7667FBB95F3D}"/>
+  <w15:docId w15:val="{EC8E5168-8C4F-4328-A358-E3AAA77E44F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:qFormat="1"/>
-[...98 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -14412,2900 +7941,339 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001D1E2F"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val=" Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:u w:val="single"/>
-      <w:lang w:val="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="bg-BG"/>
-[...121 lines deleted...]
-      <w:sz w:val="28"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char,Char8,Char9,Знак Char Char Char Char Char,Знак Char Char Char Char Char Char, Char8, Char8 Char Char,Char6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar1"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Char3, Char Char,Footer1, Char Char1 Char Char, Char3,Char3 Char Char Char Char, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char,Char, Char Char1 Char Cha"/>
+    <w:aliases w:val="Знак,Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1,Char Char1 Char Char,Char Char1 Char, Char, Char Char1 Char Char,Char,Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:aliases w:val="Char3 Char2, Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char3 Char,Char3 Char Char Char Char Char, Char Char1 Char Char Char Char Char1, Char Char1 Char Char Char Char Char Char,Char Char, Char Char1 Char Cha Char"/>
+    <w:aliases w:val="Знак Char,Char3 Char,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char,Char3 Char Char Char,Body Text 21 Char Char Char,Body Text 21 Char Char Char Char Char,Footer1 Char,Char Char1 Char Char Char,Char Char1 Char Char1"/>
     <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="006C5947"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006C5947"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:aliases w:val=" Char Char1"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="005C753F"/>
     <w:rPr>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13CharChar">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00150206"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...302 lines deleted...]
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003B61DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...193 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...462 lines deleted...]
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E46EA5"/>
+    <w:rsid w:val="003B61DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...910 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
-  </w:style>
-[...467 lines deleted...]
-    <w:rsid w:val="00AA0610"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="14308188">
-[...38 lines deleted...]
-    <w:div w:id="884410580">
+    <w:div w:id="366609132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1047220794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1578904542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1674262211">
-[...24 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nab-bas.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@nab-bas.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -17565,77 +8533,98 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>531</Words>
-  <Characters>3030</Characters>
+  <Words>578</Words>
+  <Characters>3298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3554</CharactersWithSpaces>
+  <CharactersWithSpaces>3869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>2883679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:office@nab-bas.bg</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>