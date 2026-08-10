--- v0 (2025-10-22)
+++ v1 (2026-08-10)
@@ -1,13025 +1,18963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="16B70A6E" w14:textId="388FC621" w:rsidR="00A33608" w:rsidRPr="009E5BA9" w:rsidRDefault="009E5BA9" w:rsidP="004C2523">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="68893F09" w14:textId="031C28A2" w:rsidR="001236B0" w:rsidRPr="00447DCB" w:rsidRDefault="00447DCB" w:rsidP="00895D86">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
+          <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">SCOPE 142 </w:t>
+        <w:t xml:space="preserve">SCOPE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ЛИ</w:t>
+        <w:t>142 ЛИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0717EA04" w14:textId="24F7CD7F" w:rsidR="00591581" w:rsidRPr="00EA3193" w:rsidRDefault="00A33608" w:rsidP="004C2523">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="73B7BA57" w14:textId="335130EA" w:rsidR="003B4DA2" w:rsidRPr="00FF50DE" w:rsidRDefault="00D76FC2" w:rsidP="00895D86">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A33608">
+      <w:r w:rsidRPr="00D76FC2">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sofia, </w:t>
       </w:r>
-      <w:r w:rsidR="004A333F">
+      <w:r w:rsidR="002D0ABE">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F060A">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0039342D" w:rsidRPr="0039342D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004A333F">
+      <w:r w:rsidR="00FF50DE">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>0</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F060A">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="0039342D" w:rsidRPr="0039342D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-          <w:iCs/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28D7BB7B" w14:textId="6DB94751" w:rsidR="00DE7EBC" w:rsidRPr="00B43021" w:rsidRDefault="00DE7EBC" w:rsidP="00DE7EBC">
+    <w:p w14:paraId="783D69C9" w14:textId="77777777" w:rsidR="00EC3820" w:rsidRPr="00EC3820" w:rsidRDefault="00EC3820" w:rsidP="00EC3820">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00EC3820">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">INDEPENDENT CONSTRUCTION LABORATORY INFRASTRUCTURE LTD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77401521" w14:textId="161A76B9" w:rsidR="00DE7EBC" w:rsidRPr="00B43021" w:rsidRDefault="00DE7EBC" w:rsidP="00DE7EBC">
-      <w:pPr>
+    <w:p w14:paraId="671048B7" w14:textId="0B0C7B42" w:rsidR="00EC3820" w:rsidRDefault="00EC3820" w:rsidP="00EC3820">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00EC3820">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INDEPENDENT CONSTRUCTION LABORATORY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70777CB6" w14:textId="77777777" w:rsidR="00DE7EBC" w:rsidRPr="00B43021" w:rsidRDefault="00DE7EBC" w:rsidP="00DE7EBC">
+    <w:p w14:paraId="29EF4EEC" w14:textId="77777777" w:rsidR="00EC3820" w:rsidRPr="00087A67" w:rsidRDefault="00EC3820" w:rsidP="00EC3820">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">and laboratory address: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B43021">
+    </w:p>
+    <w:p w14:paraId="493C498B" w14:textId="307650BF" w:rsidR="00D04032" w:rsidRDefault="0077043A" w:rsidP="0077043A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">1619 Sofia, 257 </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00087A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sofia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00D76D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Vitosha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D76D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipality, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>257</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tsar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boris III </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Blvd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B43021">
+      <w:r w:rsidRPr="00087A67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F74CA0" w14:textId="77777777" w:rsidR="00062D84" w:rsidRPr="00062D84" w:rsidRDefault="00062D84" w:rsidP="001C000C">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1EBF1F77" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00394F02">
+      <w:r w:rsidRPr="00A1532F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>To perform testing of:</w:t>
       </w:r>
-    </w:p>
-[...8075 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="007C45E3">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-[...23 lines deleted...]
-          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...229 lines deleted...]
-        <w:t xml:space="preserve"> perform sampling of:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C5EC8" w:rsidRPr="00F41B31" w14:paraId="7B45BE3C" w14:textId="77777777" w:rsidTr="00BF6E17">
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="5E10DD06" w14:textId="77777777" w:rsidTr="005A2BF0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9497" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2526D6F3" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F41B31">
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:iCs/>
-[...4 lines deleted...]
-            <w:r w:rsidR="001443B2" w:rsidRPr="00F41B31">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>flexible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t>flexible</w:t>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00927A58" w:rsidRPr="00F41B31" w14:paraId="48F4294E" w14:textId="77777777" w:rsidTr="00F41B31">
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="01519418" w14:textId="77777777" w:rsidTr="005A2BF0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA009D8" w14:textId="1350D958" w:rsidR="00927A58" w:rsidRPr="00F41B31" w:rsidRDefault="00927A58" w:rsidP="0015001B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="47FC2A96" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...11 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA67BA9" w14:textId="0D5F79A8" w:rsidR="00927A58" w:rsidRPr="00F41B31" w:rsidRDefault="00927A58" w:rsidP="0015001B">
-[...1 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="2FFA9C8D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...11 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Tested products</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2B0E57" w14:textId="77777777" w:rsidR="00927A58" w:rsidRPr="00F41B31" w:rsidRDefault="00927A58" w:rsidP="0015001B">
-[...4 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="3C54A1D1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Type of test/characteristic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D0AB8A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="bg-BG"/>
-[...20 lines deleted...]
-              <w:t>(standardized/ validated)</w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Testing methods (standard/ validated method)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C5EC8" w:rsidRPr="00F41B31" w14:paraId="267441C4" w14:textId="77777777" w:rsidTr="00F41B31">
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="1D5F0752" w14:textId="77777777" w:rsidTr="005A2BF0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31AB10B8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AAD3EEF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33541EDE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D310A25" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="05AF2D2D" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61A896B9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAB316B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F41B31">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1193932A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:ind w:left="142"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65817C0F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F41B31">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3381486E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>soils</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>unbound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>hydraulically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>bound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>mixtures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>aggregates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>unbound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>hydraulically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>bound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>mixtures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>construction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>equipment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>road</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>construction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C47CE8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of water content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69F874B2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097–5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA1B524" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN ISO 17892-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="7ED56E63" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C64DE02" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34A5B138" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:ind w:left="142"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="538C778D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>article size distribution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ED33DA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F0286D" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN ISO 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-4,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504B9665" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="27C0E682" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF8DA07" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F41B31">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51D1275E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FE01F68" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> density</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3421C5F4" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN ISO 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB3EE12" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41B31" w:rsidRPr="00F41B31" w14:paraId="55D16B8D" w14:textId="77777777" w:rsidTr="00F41B31">
-[...10 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="742D0E81" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E57C505" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="782E28B4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DDC8411" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of bulk density</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FC351A0" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892-2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731F2B9B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00DD1039" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...16 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD8DA43" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533A070B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41B31" w:rsidRPr="00F41B31" w14:paraId="0A950FEC" w14:textId="77777777" w:rsidTr="00F41B31">
-[...10 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="11B67AA3" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F925F13" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D56519E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6385DBA9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of dry density</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2148C441" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9DADA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bulk density</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of the skeleton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F1AE648" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892-2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26014E78" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00DD1039" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2C242B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  18 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07743F8B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="438678F8" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="208B691A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F4BD287" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AD854D8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Elastic module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="183BA71B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 15130 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4BC33040" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18DBAAD9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E35F7C3" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="376EBEC5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Deformation module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E99579F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 15130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="735052FB" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A1ED7A7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C43D153" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C224B6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.8 R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>elation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of deformation modules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73071F7F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 1513</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2984BC87" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B8C4D29" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0078FFFB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D00EAD1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of l</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>iquid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>imit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="673D3B53" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3319DDEF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0263DA31" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB63E66" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6A793D52" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64415FFB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B0C1153" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="590181A1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of plastic limit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D6ED95" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35653CC7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determination </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C3880">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of l</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C3880">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>iquid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C3880">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C3880">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C3880">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>imit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07D97B5C" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5E1C76" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E76C2DE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1E9CFD" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="605C3394" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48326175" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FD1AA35" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="397B91E4" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Plasticity Index</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54989B1D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D8385B7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39ADCA0C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Plasticity Index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B2CFEE8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683BEE3C" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2F5979" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59886374" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДC EN ISO 17892-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6CF392A0" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C3397D2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72543212" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2311D420" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Consistency</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E03A590" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БД</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17892-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6464D5FE" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="574CF424" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E3EF832" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10C47E51" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of optimal water content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D2EAF55" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0042645D" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БДС 17146, cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н 100, М 100, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63093BC6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0042645D" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Н 150, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М 150</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74470A58" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13286-2, cl. 7.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="5893DAB4" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B724D37" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B08E596" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F5C8495" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.14 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of normal density of the skeleton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B5720D7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 17146, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>type of test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н 100, Н 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="19306E85" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3A1C4F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F5CD246" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66FB9D85" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of modified density of the skeleton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DD6EC34" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 17146, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>type of test</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М 100, М 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2326F2F8" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="720C9FCF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="695BAA94" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CABDCA2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of degree of compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="683C3021" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="008C3880" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС 17146</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680F56CD" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 18 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F81D722" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="02B1AE1E" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2843CFBD" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C854F9D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="314C1E97" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.17 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the standard density of the skeleton – Proctor compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="503E578D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Additives/aggregates (coarse, fine/ sand, fillers, unfractionated for various applications)</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">БДС EN 13286-2, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="de-DE"/>
-[...30 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
-[...54 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:bidi="en-US"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
-[...32 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>12697-27</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>7.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="49C8ED1C" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75716BF8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B47F658" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32C25214" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.18 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the standard density of the skeleton – modified Proctor compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63D3A760" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13286-2, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>cl.</w:t>
             </w:r>
-            <w:r w:rsidR="00F41B31" w:rsidRPr="00F41B31">
-              <w:rPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042645D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.1</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">7.5, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cl.</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.3, </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="08A9AEB1" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D1FD7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FFB5EB0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="396C48C6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.19 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of California bearing ratio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>CBR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A30AEAC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13286-47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6F667D82" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="709F643C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DD54AE2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AA687F5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Compression</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>characteristics</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BAA344" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vertical deformation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40161256" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.20.2 Compression module</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CA54A5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1.20.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Coefficient of consolidation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521E0AE4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pore coefficient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6594BB92" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swelling pressure </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15ECBBB7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cl.</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4.7</w:t>
-[...45 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>БДС EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Concrete mixtures, concrete</w:t>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>БДС</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35EA0FA2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EN </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="7243A957" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49E9E541" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D0CC05D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C69C7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.21 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Friction angle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B2E7C2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Peak friction angle,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7771EFF7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Residual friction angle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="690FC58C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 10188, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1A7E94" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amendment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C76AAC4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F81E11F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN ISO 17892-10, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A6136B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="0C179A5F" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28C454A9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EF09A29" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F56C44D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.22 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB59AA8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Peak cohesion,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FB1353" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Residual cohesion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16210709" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="69DAEB55" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0089E789" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45842F03" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0C616D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25028803" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D28A6D7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B957872" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="403A8E72" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21778DDF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028A716B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="142DBB57" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3978A531" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64661633" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B6E94B8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Additives</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Aggregates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>coarse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>fine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>sand</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>fillers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>unfractionated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>various</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C73DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>applications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C4C29CB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>size</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>distribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30EC0725" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="141407D7" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E83145E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55B1109F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04D77FA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>fine fraction content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A47EB20" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 933-1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="210A1DD6" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F7D7515" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B018663" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="348D630D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">California bearing ratio </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>CBR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F1DB088" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13286-47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2FD97A14" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C2758B6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C82F9E9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37BA3789" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnesium </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>sulfate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solution resistance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DF15F14" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1367-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="65004FD1" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="452D15D3" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DAB2135" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5925DB20" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of bulk loose density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C54319F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="73118D29" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5802E176" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01905239" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18AF0CD5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Percentage of voids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E8BFCBB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1097-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6B5D80" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-6, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EEC53D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9, Appendix В </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="3317D36D" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="036157E2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4875217D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50928E94" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of particle density</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21749943" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparent particle density </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11285C7C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oven-dried particle density </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5470BCEA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saturated and surface-dried particle density </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>ssd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040C3BDF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Particle density of aggregates saturated to constant mass </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>cm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64618BD6" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">БДС EN 1097-6, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3E88EE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9, Appendix В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="00C17F5B" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3416C295" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68339AA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EBFFDCA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of water absorption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4677E60E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-6, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9, Appendix В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="28195D99" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A3F787D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FFE1042" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20C25F7A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Shape index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BD57C96" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4D60DB30" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7028834E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D424789" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52BF4AE1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Flakiness index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FA87A19" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933- 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="220D214E" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17C58C91" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10AE5F22" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C8467A2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8861E1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Crushed particles,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611FDF22" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totally crushed particles, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC018DC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Totally rounded particles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A866CEA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="0D455AB7" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CC36E12" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2062A659" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="039456EA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the length of particles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CD6F36C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13450, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="7C98FEAD" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38B5E849" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="359D0F23" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="655A8AA7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the water content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D8619CF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="23BF9328" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="146F22F2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="069C4734" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34644C97" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.14 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Resistance to fragmentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>static load</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06DB0743" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 206+А2/NA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB256FB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Appendix </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>NA.Q</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="7A4CD1EB" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="077D3350" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69262601" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="778CD910" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>esistance to fragmentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - LA coefficient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71703FCF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1097-2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4E99E9E4" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="701E2FF6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5122D97E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40FE8A9E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Percentage of shells</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0018B30F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 933-7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="17BFF0A4" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01AEA673" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="243449FE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0507624E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.17 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sand equivalent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07530A54" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 933-8+A1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="38C02B6E" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="397F78EE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A4F0286" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7420B421" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.18 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>the p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>article density of filler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25AB53F2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1097-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="3F03014E" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F4EDD7F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F94365D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03F676D7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.19 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>the v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>oids of dry compacted filler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2139BC8C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1097-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="091C00DB" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7155DAE2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05BB103C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="746A7249" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.20 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of liquid limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32AF45F8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="0A1ECF6B" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12598929" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FEF94D5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="752D65EC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of plastic limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69AC17ED" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ordinance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4693D320" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B07FA0F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C110882" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1480551F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Plasticity index</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A4E3D56" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix № 16 of Ordinance № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="7B75431D" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30174606" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07E60E07" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FB4DEB6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the standard density of the skeleton – modified Proctor compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78D0C07C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BalloonText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>12350-1</w:t>
-[...45 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">cl. 7.4, cl. 7.5, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Building structures (1), laid, and compacted bituminous layers (2)</w:t>
-[...74 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="1E58D516" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CA94B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01178288" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DF75E8A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of optimal water content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15F2CAC0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00D76D5F" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-2, cl. 7.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D76D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="383FA4B8" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50F35C59" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232A9461" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="338B231B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BCEA2CA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4148135F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051C0440" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EDBAB79" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C4DF87A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Natural stone and rock aggregates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06425104" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of particle bulk density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="392AC11F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13383-2, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="60817F42" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C9EF43E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="790CE0B6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E159F6C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of water absorption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E91F570" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-150"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13383-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>cl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="74E2FE44" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62FC024F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78F169C9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60744319" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of dry compressive strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="673EF251" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1926 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="68BA24AC" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="434165AC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EE651C6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24DBEE0D" w14:textId="01A5BFB7" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of water-soaked compressive strength</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 48±4) h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24482963" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 1926,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F688B6F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="59D05651" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="481DC45C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3902CA26" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B11EDA5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39D6A49D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A75F46C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A2EC7D3" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FB4B568" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22A022C3" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Bituminous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>mixtures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74624D5B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of bulk density of b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ituminous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specimens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A3E96F0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697-6,  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E317131" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4CDF9738" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="288C4262" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27DB8517" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B8D94E1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the maximum density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71954730" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-5,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D8F946" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="03A3B321" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38B9204D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31190576" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27F35164" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Residual voids</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C8634C8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697-8, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6C6C43B2" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A1B9DA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="507AFC82" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1935EAF5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.4 Soluble binder content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448389C7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697- 1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054969CB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix В, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.2.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="1FEF75A2" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="106DF14A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64CE4D77" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="597EC72A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of p</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>size</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>distribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FAB768A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="609AD7F8" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4080981A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2057E587" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670D3BD7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determination of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tability by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marshall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01BD921B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="33EA315F" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5C2DD9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E57A5C2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="037F1212" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determination of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>low by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marshall test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CE4E321" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="3640EAF6" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A74CED2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2F28CE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="623D2A7F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bitumens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F9424CC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Penetration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51549E12" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 1426 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="056D68B9" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7382B1B6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77E884DB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E3DBB92" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Elastic recovery</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1151AD2E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 133</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6C497603" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51573EB9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B0E1DEB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="079E8AA1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Softening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6838F630" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>БДС EN 1427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2AD35F8D" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5941447A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37ECF209" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="180E0476" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CCDD764" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FCCFDD5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concrete mixtures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66329A6F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concrete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5B8E28" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59697BB5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EBBAD2A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Slump</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40EEF901" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="0090012B" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>БДС EN 12350-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090012B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="6F181E2E" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A0562F1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BB16C4E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30949B04" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Shape and dimensions of specimens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="500BC883" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="27873E64" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B4ACDB0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FC19FE5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="521FEE8E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Compressive strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0F99AD" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4A70E686" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A71532E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3890BED0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23F506C2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Flexural strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A11081D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>БДС EN 12390-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="704304B2" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6848800A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4064E5E9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79D4F328" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensile </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>spliting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79814BBA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="1FB576E1" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="561810AE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7444D254" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F45C8AB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Watertightness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03300E2F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Water penetration depth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="659CCE2E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 206+А</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>/NA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (2) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9EA1E4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="BodyText2"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NA.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="19CB5615" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F9E616B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C0AE1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B0A3EBE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Frost resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6315D32B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Relative mass loss,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5752F1C9" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Relative strength loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24128BB4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 206+А2/NA (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76865081" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Appendix </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>NA.O</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Part</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NA.O.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>main method</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="162B93D4" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28B228CA" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55D399F5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31C63E45" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6.8 Density of hardened concrete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D4FB6FC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12390 -7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>12697-27</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2F63FA36" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D2DAEC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54255E55" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Building structures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A0D179" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">laid and compacted bituminous layers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C90ECB2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">waterproofing systems </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(3)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ED5250F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>7.1 Geometry of drill cores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FB735C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>diameter – d,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66857220" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>height,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2878306F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">flatness, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E6E100" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="009E45BE" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="485"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E45BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>straightness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25528C33" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12504-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD95A24" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12390-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="54DED541" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2982A915" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="149D5EB4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7446CB39" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Compressive strength of concrete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>from cut test specimens (cores) of prefabricated structures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AEF2D83" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12390-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B1D255" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12504-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="4CAB22D0" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03A7F84E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DED8C12" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D23702B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Adhesion strength</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53931576" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ASTM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7234</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="53B8722D" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C636253" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BBFDF0B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ADCA17B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of degree of compaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D2BC885" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697- 9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1039">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="57723882" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66011CB6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53B74F54" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A6B21DB" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of bulk density of bituminous specimens (core)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AFEAE51" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procedures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="17E9A669" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53EEC052" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0954F59D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B5F4A20" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the reference density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31AB690B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1039">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>** (2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="421B07F1" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79A1D4B2" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5069A69A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00293831" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Determination of the thickness of bituminous pavement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="485D65E6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00F41B31" w:rsidRPr="00F41B31">
-              <w:rPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>cl.</w:t>
             </w:r>
-            <w:r w:rsidR="00F41B31" w:rsidRPr="00F41B31">
-              <w:rPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.1 (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="11F6366F" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="220C732E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52AB8241" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18B0C996" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Benkelman beam deflection method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51324E64" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...18 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>БДС 15131 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADBA1B9" w14:textId="77777777" w:rsidR="00D358E3" w:rsidRDefault="00D358E3" w:rsidP="004E4E74">
-[...1 lines deleted...]
-        <w:pStyle w:val="Footer"/>
+    <w:p w14:paraId="29383ACB" w14:textId="7A600172" w:rsidR="007C7BC2" w:rsidRDefault="007C7BC2" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="113"/>
+        <w:ind w:right="-41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7CA4A7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>To perform sampling of:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="4111"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="0506EC6F" w14:textId="77777777" w:rsidTr="005A2BF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31C59C38" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1039">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>flexible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1039">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="0F6E8516" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A91ADD" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7378877E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>roduct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F2ECAC" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:bidi="bg-BG"/>
+              </w:rPr>
+              <w:t>Testing methods (standard/ validated method)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="35890C66" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DF4678C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="007E6D88" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4435356F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="007E6D88" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="484FB96B" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="007E6D88" w:rsidRDefault="00667269" w:rsidP="0080079C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="76ABDB90" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65AD6651" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="483B1348" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction soils (unbound and hydraulically bound mixtures; aggregates for unbound and hydraulically bound </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">civil engineering work </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>and road construction)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D5F938A" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="681BACF5" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A1319A0" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CAE1C6" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474429D1" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Additives/Aggregates (coarse, fine / sand, fillers, unfractionated, for various applications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D051C4E" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 932-1,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.8, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Appendix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="2A18AA0D" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08C71DEE" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59D3EEA7" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bituminous mixtures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F4049B2" w14:textId="77777777" w:rsidR="00895D86" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3277698A" w14:textId="5D437083" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.1, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="5D30E597" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F40832D" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38F50FA5" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concrete mixtures, concrete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C65EC8F" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>БДС ЕN 12350-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00667269" w:rsidRPr="00271002" w14:paraId="46F808BA" w14:textId="77777777" w:rsidTr="00895D86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37E4C22C" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DF9F689" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Building structures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5973DCD4" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">laid and compacted bituminous layers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CEBA2E8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС ЕN 12504-1, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D57BB8" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00271002" w:rsidRDefault="00667269" w:rsidP="00667269">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="-66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> БДС EN 12697-27, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>cl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271002">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63A2DF5E" w14:textId="77777777" w:rsidR="0080079C" w:rsidRDefault="0080079C" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C6F66F0" w14:textId="0477B499" w:rsidR="009D66C0" w:rsidRPr="00447ACF" w:rsidRDefault="009D66C0" w:rsidP="004E4E74">
-[...1 lines deleted...]
-        <w:pStyle w:val="Footer"/>
+    <w:p w14:paraId="520CD5F0" w14:textId="167A0F1F" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="113"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00447ACF">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Flexible scope:</w:t>
+        <w:t>Flexible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00447ACF">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00447ACF">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:i/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Implementing a new version of standards/documents or standards/ documents replacing them is allowed. An updated list of standards/documents and their dated versions is provided by the </w:t>
+        <w:t xml:space="preserve">scope: </w:t>
       </w:r>
-      <w:r w:rsidR="00DD179D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00447ACF">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> introduction of a new version of the standards/documents or standards/documents that superseded them shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>permited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. The laboratory maintains an updated list of standards/documents with their dated versions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51783AB8" w14:textId="77777777" w:rsidR="00667269" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C717937" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repealed standard but not superseded in terms of test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>metod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9566E5" w14:textId="77777777" w:rsidR="00574A23" w:rsidRDefault="00574A23" w:rsidP="004E4E74">
-[...1 lines deleted...]
-        <w:pStyle w:val="Footer"/>
+    <w:p w14:paraId="7843FAAF" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="113"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:bidi="en-US"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D78478D" w14:textId="77777777" w:rsidR="00E723A2" w:rsidRPr="00E723A2" w:rsidRDefault="00E723A2" w:rsidP="004E4E74">
-[...1 lines deleted...]
-        <w:ind w:left="142" w:right="113"/>
+    <w:p w14:paraId="62F50542" w14:textId="77777777" w:rsidR="00667269" w:rsidRPr="00784E81" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Reference: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5DB6A0" w14:textId="65ECF7EA" w:rsidR="00E723A2" w:rsidRDefault="00E723A2" w:rsidP="004E4E74">
-[...1 lines deleted...]
-        <w:ind w:left="142" w:right="113"/>
+    <w:p w14:paraId="1FB67F8B" w14:textId="6CD78E37" w:rsidR="0013080D" w:rsidRDefault="00667269" w:rsidP="00667269">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:right="94"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E723A2">
+        <w:t xml:space="preserve">Ordinance № РД-02-20-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordinance </w:t>
+        <w:t xml:space="preserve"> 28</w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>№</w:t>
+        <w:t>.08.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 г. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>on road</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>РД</w:t>
+        <w:t>design</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">-02-20-2 on road design of the Ministry of Regional Development and Public Works, prom. SG </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>№</w:t>
+        <w:t>of the Ministy of regional Development and Public Works</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 79</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prom. SG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">№ 79 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>.09.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018, </w:t>
+        <w:t xml:space="preserve"> №</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Amd</w:t>
+        <w:t xml:space="preserve">90 </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">. SG </w:t>
+        <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>№</w:t>
+        <w:t>effective as of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 90</w:t>
+        <w:t xml:space="preserve"> 26</w:t>
       </w:r>
-      <w:r w:rsidR="00F87BF4">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F87BF4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018, </w:t>
+        <w:t>2018)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4EB4">
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Amd</w:t>
+        <w:t xml:space="preserve"> Appendix №</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4EB4" w:rsidRPr="00E723A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">SG </w:t>
+        <w:t>15, Appendix №</w:t>
       </w:r>
-      <w:r w:rsidR="007E4EB4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E723A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 38 of 24</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00197C25">
+      <w:r w:rsidRPr="00784E81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>.04.</w:t>
+        <w:t>16, Appendix №</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E723A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>2020; Appendix 15 to Article 160, item 3; Appendix 16 to Article 160, item 3; Appendix 18 to Article 168, para. 1.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E723A2" w:rsidSect="00AE1EC5">
+    <w:p w14:paraId="5E0C675D" w14:textId="77777777" w:rsidR="005F060A" w:rsidRDefault="005F060A" w:rsidP="00667269">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="94"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F060A" w:rsidSect="00D36F2C">
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1710" w:right="1021" w:bottom="340" w:left="1134" w:header="1008" w:footer="1092" w:gutter="0"/>
+      <w:pgMar w:top="1096" w:right="1017" w:bottom="567" w:left="1440" w:header="851" w:footer="422" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B9C26A4" w14:textId="77777777" w:rsidR="00470420" w:rsidRDefault="00470420">
+    <w:p w14:paraId="7D54276C" w14:textId="77777777" w:rsidR="00E57888" w:rsidRDefault="00E57888">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="043818CF" w14:textId="77777777" w:rsidR="00470420" w:rsidRDefault="00470420">
+    <w:p w14:paraId="6AB78A9F" w14:textId="77777777" w:rsidR="00E57888" w:rsidRDefault="00E57888">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Liberation Serif">
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Monotype Sorts">
     <w:altName w:val="Symbol"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="System">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0602030504020204"/>
+  <w:font w:name="Liberation Sans">
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="AR PL UMing HK">
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="HebarU">
+    <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...21 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Candara">
-    <w:panose1 w:val="020E0502030303020204"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="MS Reference Sans Serif">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers (WN)">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="System">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Franklin Gothic Medium Cond">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...10 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Univers (WN)">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60F29019" w14:textId="701089B1" w:rsidR="006D7214" w:rsidRPr="0075210E" w:rsidRDefault="006D7214" w:rsidP="00DB1F7A">
+  <w:p w14:paraId="61BDC0EC" w14:textId="77777777" w:rsidR="00F84BB5" w:rsidRPr="006839E2" w:rsidRDefault="00F84BB5" w:rsidP="002C7293">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="479F141F" w14:textId="3AD0CF15" w:rsidR="00F84BB5" w:rsidRDefault="00F84BB5" w:rsidP="00D36F2C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0075210E">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>EA BAS</w:t>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
-      <w:rPr>
+    <w:r w:rsidRPr="00B46EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">EA </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00222AB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>BAS</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00222AB0">
+      <w:t xml:space="preserve">                                      </w:t>
+    </w:r>
+    <w:r w:rsidR="005F060A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="0039342D" w:rsidRPr="0058277E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00FF50DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="005F060A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="0039342D" w:rsidRPr="0058277E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="002D0ABE">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                         </w:t>
+      <w:t xml:space="preserve">                                    </w:t>
     </w:r>
-    <w:r w:rsidR="004A333F">
-      <w:rPr>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="003352C7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001B68C1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00D36F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004A333F">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00D36F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00D36F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>.202</w:t>
-[...41 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008E275C" w:rsidRPr="0075210E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidR="003352C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>42</w:t>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:r w:rsidRPr="00D36F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0075210E">
+  </w:p>
+  <w:p w14:paraId="6CEB6A8C" w14:textId="77777777" w:rsidR="00316027" w:rsidRDefault="00316027" w:rsidP="00D36F2C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="25DCC03D" w14:textId="77777777" w:rsidR="00316027" w:rsidRPr="00D36F2C" w:rsidRDefault="00316027" w:rsidP="00D36F2C">
+    <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
-[...46 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="212CE5E4" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="6CD1644B" w14:textId="77777777" w:rsidR="00FF50DE" w:rsidRDefault="00FF50DE" w:rsidP="00FF50DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
-      <w:ind w:left="-851" w:right="-285"/>
+      <w:ind w:left="-709" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="527C17D8" w14:textId="77777777" w:rsidR="00D369BC" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="61FBCC85" w14:textId="7B8D0A4F" w:rsidR="00FF50DE" w:rsidRPr="00EC5F8D" w:rsidRDefault="00FF50DE" w:rsidP="00FF50DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
-      <w:ind w:left="-851" w:right="-285"/>
+      <w:ind w:left="-709" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:t>phone</w:t>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>52 А</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...41 lines deleted...]
-      <w:t>: +359 2 873 53 02</w:t>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “Dr. G. M. Dimitrov” Blvd. 1797 Sofia Bulgaria</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DABA643" w14:textId="77777777" w:rsidR="006D7214" w:rsidRPr="006E773F" w:rsidRDefault="00D369BC" w:rsidP="00D369BC">
+  <w:p w14:paraId="13E200C8" w14:textId="77777777" w:rsidR="00FF50DE" w:rsidRPr="00EC5F8D" w:rsidRDefault="00FF50DE" w:rsidP="00FF50DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
-      <w:ind w:left="-851" w:right="-285"/>
+      <w:ind w:left="-709" w:right="-285"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="006E773F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>phone</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>: +359</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2 9766 401</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>fax</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
+      </w:rPr>
+      <w:t>: +359 2 873 53 02</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6044B2CD" w14:textId="7B6CF94C" w:rsidR="00FF50DE" w:rsidRDefault="00FF50DE" w:rsidP="00FF50DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="-709"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC5F8D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t xml:space="preserve">e-mail: </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>office</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>@nab-bas.bg</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">; </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E773F">
+    <w:r w:rsidRPr="00EC5F8D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>web: www.nab-bas.bg</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="1EA4E254" w14:textId="77777777" w:rsidR="00316027" w:rsidRDefault="00316027" w:rsidP="00FF50DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="-709"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5114AEDD" w14:textId="508D90E0" w:rsidR="00F84BB5" w:rsidRPr="00FF50DE" w:rsidRDefault="00F84BB5" w:rsidP="00FF50DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62888540" w14:textId="77777777" w:rsidR="00470420" w:rsidRDefault="00470420">
+    <w:p w14:paraId="5C9E1FA8" w14:textId="77777777" w:rsidR="00E57888" w:rsidRDefault="00E57888">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D63CFBB" w14:textId="77777777" w:rsidR="00470420" w:rsidRDefault="00470420">
+    <w:p w14:paraId="34D46BB3" w14:textId="77777777" w:rsidR="00E57888" w:rsidRDefault="00E57888">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05667B24"/>
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3231" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3951"/>
+        </w:tabs>
+        <w:ind w:left="3951" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4671"/>
+        </w:tabs>
+        <w:ind w:left="4671" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5391"/>
+        </w:tabs>
+        <w:ind w:left="5391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6111"/>
+        </w:tabs>
+        <w:ind w:left="6111" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6831"/>
+        </w:tabs>
+        <w:ind w:left="6831" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7551"/>
+        </w:tabs>
+        <w:ind w:left="7551" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8271"/>
+        </w:tabs>
+        <w:ind w:left="8271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8991"/>
+        </w:tabs>
+        <w:ind w:left="8991" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E4C9404"/>
+    <w:nsid w:val="03D94747"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65026B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber4"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA98A638"/>
+    <w:nsid w:val="04630B16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18C470C8"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F95CC680"/>
+    <w:nsid w:val="05CE500D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C1293A0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="643"/>
+          <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
-        <w:ind w:left="643" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3231" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3951"/>
+        </w:tabs>
+        <w:ind w:left="3951" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4671"/>
+        </w:tabs>
+        <w:ind w:left="4671" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5391"/>
+        </w:tabs>
+        <w:ind w:left="5391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6111"/>
+        </w:tabs>
+        <w:ind w:left="6111" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6831"/>
+        </w:tabs>
+        <w:ind w:left="6831" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7551"/>
+        </w:tabs>
+        <w:ind w:left="7551" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8271"/>
+        </w:tabs>
+        <w:ind w:left="8271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8991"/>
+        </w:tabs>
+        <w:ind w:left="8991" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...16 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="0B363F1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4246051E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="609" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...16 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="0E255324"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16A2B612"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0F310F0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="950C5B88"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...79 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D16B61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C7A7896"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B862131"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B40A73F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="444" w:hanging="444"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="444" w:hanging="444"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD063FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F8811BA"/>
+    <w:lvl w:ilvl="0" w:tplc="490E0028">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E111F8D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A364DC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2130" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4965" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6735" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7800" w:hanging="2160"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000002"/>
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="21C25187"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97F07146"/>
+    <w:lvl w:ilvl="0" w:tplc="1576CB2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B34123F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38825340"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C207073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="633A3A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="157A3322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1324"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:b/>
+        <w:ind w:left="0" w:firstLine="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="39F4D512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Avto1"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1324"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="0" w:firstLine="964"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...34 lines deleted...]
-      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...11 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
-[...187 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...1262 lines deleted...]
-      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288773B7"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD45B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2665D06"/>
-[...222 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="157A3322">
+    <w:tmpl w:val="33CCA34C"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...134 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0648AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A8E4EE8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Style2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
@@ -13124,762 +19062,468 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FBF6464"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386F2B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="32CE6C7C"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0402000F">
+    <w:tmpl w:val="35348606"/>
+    <w:lvl w:ilvl="0" w:tplc="27C06118">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="218" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1658" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2378" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3818" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="5978" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326633F6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAD6D01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40DE06C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E521B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="297E2F54"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="15AEF5A6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Times" w:eastAsia="Verdana" w:hAnsi="Times" w:cs="Verdana" w:hint="default"/>
+      <w:pPr>
+        <w:ind w:left="2061" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...291 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="2781" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+        <w:ind w:left="3501" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+        <w:ind w:left="4221" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="4941" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+        <w:ind w:left="5661" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+        <w:ind w:left="6381" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+        <w:ind w:left="7101" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7821" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A9B61FA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F030EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="575A94BE"/>
+    <w:tmpl w:val="6B9CB5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44497190"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E12CFC40"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13910,1693 +19554,4862 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461A247D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558BEC6"/>
+    <w:lvl w:ilvl="0" w:tplc="B9826A08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...78 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4660040D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="516E3A66"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4660273E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B7EA83C"/>
+    <w:lvl w:ilvl="0" w:tplc="96967FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AF32DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="869A45F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...273 lines deleted...]
-      <w:start w:val="5"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BE41EFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40B0FEB6"/>
+    <w:lvl w:ilvl="0" w:tplc="89504DDA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CEE19F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57163BB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAC7595"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="345C3494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA03CB1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DF7322"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F76A452"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53010FFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86D40DCC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C30247"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3A0641A2"/>
+    <w:tmpl w:val="5A142C86"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55962BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="601CA3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55EF7A4E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A408737C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58020E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51A6E3F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="594B5EB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CEC8D4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB421AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4CEC8D4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="435" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E243C6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18C470C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7015143A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B288DB2"/>
+    <w:lvl w:ilvl="0" w:tplc="4F4EE784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:iCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2924" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5084" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5804" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...30 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7244" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7964" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-    <w:tmpl w:val="0409000F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="734D2BD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="075A50D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73821B17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F61AFCB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739C686D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFCE32F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74727C4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1026E83A"/>
+    <w:lvl w:ilvl="0" w:tplc="04020011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74C907C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B8C5386"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="705"/>
         </w:tabs>
+        <w:ind w:left="705" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76BA0E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B021EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="C22487F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1103"/>
+        </w:tabs>
+        <w:ind w:left="596" w:hanging="170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1397"/>
+        </w:tabs>
+        <w:ind w:left="1397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2117"/>
+        </w:tabs>
+        <w:ind w:left="2117" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2837"/>
+        </w:tabs>
+        <w:ind w:left="2837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3557"/>
+        </w:tabs>
+        <w:ind w:left="3557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4277"/>
+        </w:tabs>
+        <w:ind w:left="4277" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4997"/>
+        </w:tabs>
+        <w:ind w:left="4997" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5717"/>
+        </w:tabs>
+        <w:ind w:left="5717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6437"/>
+        </w:tabs>
+        <w:ind w:left="6437" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="770D7699"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59B4D542"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3A46B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3D88674"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAA1EC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CC6C52E"/>
+    <w:lvl w:ilvl="0" w:tplc="26DC295C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="FF0000"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B983A03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5022BBF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CDE17D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40DE06C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="5"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...39 lines deleted...]
-    <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="5"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="7"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="47"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="7"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="5"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="8"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="5"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="49">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
-    <w:rsid w:val="00001525"/>
-[...33 lines deleted...]
-    <w:rsid w:val="001505E8"/>
+    <w:rsid w:val="00000398"/>
+    <w:rsid w:val="00000C11"/>
+    <w:rsid w:val="00001901"/>
+    <w:rsid w:val="00001C90"/>
+    <w:rsid w:val="00004EF5"/>
+    <w:rsid w:val="00007D08"/>
+    <w:rsid w:val="000102E8"/>
+    <w:rsid w:val="000114EF"/>
+    <w:rsid w:val="00012596"/>
+    <w:rsid w:val="00014BF4"/>
+    <w:rsid w:val="00015BE3"/>
+    <w:rsid w:val="00017BA7"/>
+    <w:rsid w:val="00017FB2"/>
+    <w:rsid w:val="000215AE"/>
+    <w:rsid w:val="0002291A"/>
+    <w:rsid w:val="00023290"/>
+    <w:rsid w:val="00025CE6"/>
+    <w:rsid w:val="000278C4"/>
+    <w:rsid w:val="00030231"/>
+    <w:rsid w:val="00030A52"/>
+    <w:rsid w:val="000312BC"/>
+    <w:rsid w:val="0003164B"/>
+    <w:rsid w:val="00034152"/>
+    <w:rsid w:val="000357A8"/>
+    <w:rsid w:val="00037762"/>
+    <w:rsid w:val="00040172"/>
+    <w:rsid w:val="00040EE8"/>
+    <w:rsid w:val="00041D0A"/>
+    <w:rsid w:val="0004212B"/>
+    <w:rsid w:val="00044946"/>
+    <w:rsid w:val="0004513C"/>
+    <w:rsid w:val="000479AB"/>
+    <w:rsid w:val="0005269E"/>
+    <w:rsid w:val="00056BA8"/>
+    <w:rsid w:val="000602DC"/>
+    <w:rsid w:val="00063D87"/>
+    <w:rsid w:val="0006464C"/>
+    <w:rsid w:val="000656F4"/>
+    <w:rsid w:val="0006737B"/>
+    <w:rsid w:val="00067DB5"/>
+    <w:rsid w:val="0007047A"/>
+    <w:rsid w:val="00071212"/>
+    <w:rsid w:val="0007196E"/>
+    <w:rsid w:val="00071FE8"/>
+    <w:rsid w:val="0007217C"/>
+    <w:rsid w:val="00072C11"/>
+    <w:rsid w:val="0007396C"/>
+    <w:rsid w:val="0007554A"/>
+    <w:rsid w:val="0008021D"/>
+    <w:rsid w:val="00080AD5"/>
+    <w:rsid w:val="00082A04"/>
+    <w:rsid w:val="00082A4C"/>
+    <w:rsid w:val="000830DE"/>
+    <w:rsid w:val="000841E5"/>
+    <w:rsid w:val="000844AF"/>
+    <w:rsid w:val="00086A65"/>
+    <w:rsid w:val="00086D56"/>
+    <w:rsid w:val="000908B0"/>
+    <w:rsid w:val="000928D4"/>
+    <w:rsid w:val="00092CE6"/>
+    <w:rsid w:val="0009343B"/>
+    <w:rsid w:val="00093BC0"/>
+    <w:rsid w:val="0009433D"/>
+    <w:rsid w:val="00094549"/>
+    <w:rsid w:val="000A138E"/>
+    <w:rsid w:val="000A1C66"/>
+    <w:rsid w:val="000A57B7"/>
+    <w:rsid w:val="000A6E90"/>
+    <w:rsid w:val="000A70C7"/>
+    <w:rsid w:val="000A75AE"/>
+    <w:rsid w:val="000B2941"/>
+    <w:rsid w:val="000B349B"/>
+    <w:rsid w:val="000B369F"/>
+    <w:rsid w:val="000B6E2E"/>
+    <w:rsid w:val="000C3E2B"/>
+    <w:rsid w:val="000D4E8E"/>
+    <w:rsid w:val="000E0FF3"/>
+    <w:rsid w:val="000E3F1A"/>
+    <w:rsid w:val="000E50BA"/>
+    <w:rsid w:val="000E560C"/>
+    <w:rsid w:val="000E7D4E"/>
+    <w:rsid w:val="000F3187"/>
+    <w:rsid w:val="000F3330"/>
+    <w:rsid w:val="0010256F"/>
+    <w:rsid w:val="00106FFE"/>
+    <w:rsid w:val="00107AE1"/>
+    <w:rsid w:val="001129FC"/>
+    <w:rsid w:val="00115B94"/>
+    <w:rsid w:val="00117184"/>
+    <w:rsid w:val="00117796"/>
+    <w:rsid w:val="00117FD8"/>
+    <w:rsid w:val="00120259"/>
+    <w:rsid w:val="00120738"/>
+    <w:rsid w:val="00120B23"/>
+    <w:rsid w:val="00120B24"/>
+    <w:rsid w:val="001236B0"/>
+    <w:rsid w:val="00123C3B"/>
+    <w:rsid w:val="0012457F"/>
+    <w:rsid w:val="001252CE"/>
+    <w:rsid w:val="00127241"/>
+    <w:rsid w:val="001273A3"/>
+    <w:rsid w:val="0013033F"/>
+    <w:rsid w:val="0013080D"/>
+    <w:rsid w:val="00130CCF"/>
+    <w:rsid w:val="0013294C"/>
+    <w:rsid w:val="00135DD8"/>
+    <w:rsid w:val="00137319"/>
+    <w:rsid w:val="00147D63"/>
+    <w:rsid w:val="0015143A"/>
+    <w:rsid w:val="001527B5"/>
+    <w:rsid w:val="00152DB2"/>
+    <w:rsid w:val="001554D3"/>
+    <w:rsid w:val="001561BB"/>
+    <w:rsid w:val="001564C9"/>
     <w:rsid w:val="00157D1E"/>
-    <w:rsid w:val="00160D39"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001B040D"/>
+    <w:rsid w:val="00157D2B"/>
+    <w:rsid w:val="0016074D"/>
+    <w:rsid w:val="00162E81"/>
+    <w:rsid w:val="00165827"/>
+    <w:rsid w:val="0016679F"/>
+    <w:rsid w:val="00167367"/>
+    <w:rsid w:val="00171324"/>
+    <w:rsid w:val="00172146"/>
+    <w:rsid w:val="0017341F"/>
+    <w:rsid w:val="00173DC1"/>
+    <w:rsid w:val="001747C2"/>
+    <w:rsid w:val="00176419"/>
+    <w:rsid w:val="00181B2A"/>
+    <w:rsid w:val="0018752E"/>
+    <w:rsid w:val="00191400"/>
+    <w:rsid w:val="00191C0B"/>
+    <w:rsid w:val="00191D1F"/>
+    <w:rsid w:val="00193582"/>
+    <w:rsid w:val="0019638A"/>
+    <w:rsid w:val="001972D2"/>
+    <w:rsid w:val="00197845"/>
+    <w:rsid w:val="001A0459"/>
+    <w:rsid w:val="001A0638"/>
+    <w:rsid w:val="001A1A82"/>
+    <w:rsid w:val="001A1D1C"/>
+    <w:rsid w:val="001A2646"/>
+    <w:rsid w:val="001B0A95"/>
+    <w:rsid w:val="001B363E"/>
+    <w:rsid w:val="001B3C72"/>
     <w:rsid w:val="001B4BA5"/>
-    <w:rsid w:val="001B57D7"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00204977"/>
+    <w:rsid w:val="001B6340"/>
+    <w:rsid w:val="001B6B12"/>
+    <w:rsid w:val="001B71A5"/>
+    <w:rsid w:val="001B75DF"/>
+    <w:rsid w:val="001C0BB8"/>
+    <w:rsid w:val="001C22C8"/>
+    <w:rsid w:val="001C6884"/>
+    <w:rsid w:val="001D0A5C"/>
+    <w:rsid w:val="001D7BEC"/>
+    <w:rsid w:val="001E17C9"/>
+    <w:rsid w:val="001E2450"/>
+    <w:rsid w:val="001E6C8B"/>
+    <w:rsid w:val="001E7BB1"/>
+    <w:rsid w:val="001F17CB"/>
+    <w:rsid w:val="001F1AE2"/>
+    <w:rsid w:val="001F3EFC"/>
+    <w:rsid w:val="0020059A"/>
+    <w:rsid w:val="00204164"/>
+    <w:rsid w:val="0020450C"/>
     <w:rsid w:val="0020653E"/>
-    <w:rsid w:val="00207C5C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00237D9B"/>
+    <w:rsid w:val="00207982"/>
+    <w:rsid w:val="0021031E"/>
+    <w:rsid w:val="002110A6"/>
+    <w:rsid w:val="00211FE9"/>
+    <w:rsid w:val="002131DB"/>
+    <w:rsid w:val="00215E1B"/>
+    <w:rsid w:val="00217833"/>
+    <w:rsid w:val="00222AB0"/>
+    <w:rsid w:val="00226786"/>
+    <w:rsid w:val="002319B7"/>
+    <w:rsid w:val="00235F13"/>
+    <w:rsid w:val="00235F4F"/>
+    <w:rsid w:val="00236E89"/>
+    <w:rsid w:val="002401DD"/>
     <w:rsid w:val="002402DF"/>
-    <w:rsid w:val="00241D98"/>
-    <w:rsid w:val="0024419B"/>
+    <w:rsid w:val="0024070E"/>
+    <w:rsid w:val="00240C25"/>
+    <w:rsid w:val="00241790"/>
+    <w:rsid w:val="002424B1"/>
+    <w:rsid w:val="00244881"/>
+    <w:rsid w:val="002464E8"/>
+    <w:rsid w:val="00246B28"/>
+    <w:rsid w:val="002526CC"/>
+    <w:rsid w:val="00253A46"/>
+    <w:rsid w:val="002558D9"/>
+    <w:rsid w:val="00256B82"/>
+    <w:rsid w:val="0025711F"/>
+    <w:rsid w:val="00257AD5"/>
+    <w:rsid w:val="00257C80"/>
+    <w:rsid w:val="00260378"/>
     <w:rsid w:val="002604E1"/>
-    <w:rsid w:val="00262B28"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00265B08"/>
+    <w:rsid w:val="00260F79"/>
+    <w:rsid w:val="00264E47"/>
+    <w:rsid w:val="0026510B"/>
     <w:rsid w:val="00266D04"/>
-    <w:rsid w:val="002742B8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002B1F8C"/>
+    <w:rsid w:val="00267DE9"/>
+    <w:rsid w:val="002701F1"/>
+    <w:rsid w:val="00270ECB"/>
+    <w:rsid w:val="00271D7A"/>
+    <w:rsid w:val="00271D7E"/>
+    <w:rsid w:val="00273245"/>
+    <w:rsid w:val="00275E92"/>
+    <w:rsid w:val="00280DE8"/>
+    <w:rsid w:val="00286298"/>
+    <w:rsid w:val="00290ABC"/>
+    <w:rsid w:val="00292529"/>
+    <w:rsid w:val="00297570"/>
+    <w:rsid w:val="002A067C"/>
+    <w:rsid w:val="002A1AC3"/>
+    <w:rsid w:val="002A3042"/>
+    <w:rsid w:val="002A3FB1"/>
+    <w:rsid w:val="002A487B"/>
+    <w:rsid w:val="002A5170"/>
+    <w:rsid w:val="002A7253"/>
+    <w:rsid w:val="002A7453"/>
+    <w:rsid w:val="002A7A19"/>
+    <w:rsid w:val="002B0871"/>
+    <w:rsid w:val="002B26E6"/>
+    <w:rsid w:val="002B295E"/>
+    <w:rsid w:val="002B44D8"/>
     <w:rsid w:val="002B4914"/>
-    <w:rsid w:val="002B5B13"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002D79EB"/>
+    <w:rsid w:val="002B64A8"/>
+    <w:rsid w:val="002C0ABE"/>
+    <w:rsid w:val="002C2482"/>
+    <w:rsid w:val="002C2B27"/>
+    <w:rsid w:val="002C492B"/>
+    <w:rsid w:val="002C7293"/>
+    <w:rsid w:val="002C77F4"/>
+    <w:rsid w:val="002C78F7"/>
+    <w:rsid w:val="002C7D14"/>
+    <w:rsid w:val="002D0162"/>
+    <w:rsid w:val="002D0ABE"/>
+    <w:rsid w:val="002D223B"/>
+    <w:rsid w:val="002D2F54"/>
+    <w:rsid w:val="002D3813"/>
+    <w:rsid w:val="002D47D8"/>
+    <w:rsid w:val="002D5559"/>
+    <w:rsid w:val="002D604B"/>
+    <w:rsid w:val="002D666D"/>
+    <w:rsid w:val="002E052F"/>
     <w:rsid w:val="002E25EF"/>
-    <w:rsid w:val="002E2671"/>
-[...82 lines deleted...]
-    <w:rsid w:val="004C2933"/>
+    <w:rsid w:val="002E3F17"/>
+    <w:rsid w:val="002E7FCF"/>
+    <w:rsid w:val="002F1EFE"/>
+    <w:rsid w:val="002F2D22"/>
+    <w:rsid w:val="002F53F6"/>
+    <w:rsid w:val="002F6B28"/>
+    <w:rsid w:val="003016BC"/>
+    <w:rsid w:val="00301875"/>
+    <w:rsid w:val="00301CB7"/>
+    <w:rsid w:val="00302CA8"/>
+    <w:rsid w:val="003060D6"/>
+    <w:rsid w:val="003112BE"/>
+    <w:rsid w:val="0031214E"/>
+    <w:rsid w:val="003126B0"/>
+    <w:rsid w:val="00313532"/>
+    <w:rsid w:val="00316027"/>
+    <w:rsid w:val="0031680A"/>
+    <w:rsid w:val="00321264"/>
+    <w:rsid w:val="003216C0"/>
+    <w:rsid w:val="00326BDC"/>
+    <w:rsid w:val="003324D4"/>
+    <w:rsid w:val="0033362C"/>
+    <w:rsid w:val="003338EC"/>
+    <w:rsid w:val="003340BD"/>
+    <w:rsid w:val="0033509A"/>
+    <w:rsid w:val="003352C7"/>
+    <w:rsid w:val="003360AA"/>
+    <w:rsid w:val="003401F2"/>
+    <w:rsid w:val="00342D92"/>
+    <w:rsid w:val="0035120B"/>
+    <w:rsid w:val="00351D8F"/>
+    <w:rsid w:val="003549FB"/>
+    <w:rsid w:val="003550C5"/>
+    <w:rsid w:val="00357AEC"/>
+    <w:rsid w:val="003608E4"/>
+    <w:rsid w:val="0036526A"/>
+    <w:rsid w:val="00366983"/>
+    <w:rsid w:val="00366E5A"/>
+    <w:rsid w:val="003702F1"/>
+    <w:rsid w:val="00371154"/>
+    <w:rsid w:val="00372A3F"/>
+    <w:rsid w:val="00374749"/>
+    <w:rsid w:val="00374F06"/>
+    <w:rsid w:val="00376260"/>
+    <w:rsid w:val="00377C7F"/>
+    <w:rsid w:val="00381734"/>
+    <w:rsid w:val="00381B00"/>
+    <w:rsid w:val="003825AE"/>
+    <w:rsid w:val="003850F6"/>
+    <w:rsid w:val="003852FD"/>
+    <w:rsid w:val="00385AC7"/>
+    <w:rsid w:val="00391526"/>
+    <w:rsid w:val="0039189E"/>
+    <w:rsid w:val="0039342D"/>
+    <w:rsid w:val="00393567"/>
+    <w:rsid w:val="003A19CD"/>
+    <w:rsid w:val="003A3636"/>
+    <w:rsid w:val="003A5422"/>
+    <w:rsid w:val="003A6047"/>
+    <w:rsid w:val="003A6930"/>
+    <w:rsid w:val="003B0BB0"/>
+    <w:rsid w:val="003B1739"/>
+    <w:rsid w:val="003B1763"/>
+    <w:rsid w:val="003B269E"/>
+    <w:rsid w:val="003B2AD7"/>
+    <w:rsid w:val="003B4DA2"/>
+    <w:rsid w:val="003C0177"/>
+    <w:rsid w:val="003C0512"/>
+    <w:rsid w:val="003C127A"/>
+    <w:rsid w:val="003C17AC"/>
+    <w:rsid w:val="003C6A85"/>
+    <w:rsid w:val="003C71D6"/>
+    <w:rsid w:val="003D0EA1"/>
+    <w:rsid w:val="003D1C08"/>
+    <w:rsid w:val="003D6635"/>
+    <w:rsid w:val="003D6F59"/>
+    <w:rsid w:val="003E15DE"/>
+    <w:rsid w:val="003E3334"/>
+    <w:rsid w:val="003E3337"/>
+    <w:rsid w:val="003E4E79"/>
+    <w:rsid w:val="003F0FA7"/>
+    <w:rsid w:val="003F1162"/>
+    <w:rsid w:val="003F21A0"/>
+    <w:rsid w:val="003F414D"/>
+    <w:rsid w:val="003F481A"/>
+    <w:rsid w:val="003F59F6"/>
+    <w:rsid w:val="003F7B8D"/>
+    <w:rsid w:val="003F7D6E"/>
+    <w:rsid w:val="0040072F"/>
+    <w:rsid w:val="0040340C"/>
+    <w:rsid w:val="00404777"/>
+    <w:rsid w:val="00404AA3"/>
+    <w:rsid w:val="00406EC8"/>
+    <w:rsid w:val="0041100B"/>
+    <w:rsid w:val="004118A6"/>
+    <w:rsid w:val="00412DD0"/>
+    <w:rsid w:val="004215C5"/>
+    <w:rsid w:val="004219E9"/>
+    <w:rsid w:val="0042373D"/>
+    <w:rsid w:val="00425ECC"/>
+    <w:rsid w:val="00425FD4"/>
+    <w:rsid w:val="00427418"/>
+    <w:rsid w:val="00434EB3"/>
+    <w:rsid w:val="00435266"/>
+    <w:rsid w:val="00435A84"/>
+    <w:rsid w:val="00436186"/>
+    <w:rsid w:val="00437B79"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rsid w:val="00445D49"/>
+    <w:rsid w:val="00447DCB"/>
+    <w:rsid w:val="00450D11"/>
+    <w:rsid w:val="0045182E"/>
+    <w:rsid w:val="00453DF6"/>
+    <w:rsid w:val="00454199"/>
+    <w:rsid w:val="00454265"/>
+    <w:rsid w:val="00454300"/>
+    <w:rsid w:val="00455A7B"/>
+    <w:rsid w:val="00460F11"/>
+    <w:rsid w:val="004624DA"/>
+    <w:rsid w:val="00463680"/>
+    <w:rsid w:val="00467FC1"/>
+    <w:rsid w:val="004732D1"/>
+    <w:rsid w:val="004733D3"/>
+    <w:rsid w:val="00474696"/>
+    <w:rsid w:val="004773C4"/>
+    <w:rsid w:val="0047771E"/>
+    <w:rsid w:val="00484F37"/>
+    <w:rsid w:val="00485402"/>
+    <w:rsid w:val="00485562"/>
+    <w:rsid w:val="00486633"/>
+    <w:rsid w:val="0048704E"/>
+    <w:rsid w:val="00487A7B"/>
+    <w:rsid w:val="00493290"/>
+    <w:rsid w:val="00494F9D"/>
+    <w:rsid w:val="0049646F"/>
+    <w:rsid w:val="004A2A08"/>
+    <w:rsid w:val="004A33A8"/>
+    <w:rsid w:val="004A479F"/>
+    <w:rsid w:val="004A646C"/>
+    <w:rsid w:val="004A7533"/>
+    <w:rsid w:val="004B14BD"/>
+    <w:rsid w:val="004B5BB3"/>
+    <w:rsid w:val="004B6EC5"/>
+    <w:rsid w:val="004B6FCC"/>
+    <w:rsid w:val="004C157A"/>
+    <w:rsid w:val="004C1F14"/>
     <w:rsid w:val="004C3144"/>
-    <w:rsid w:val="004C5C51"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004F1C7B"/>
+    <w:rsid w:val="004C7BF6"/>
+    <w:rsid w:val="004D06A2"/>
+    <w:rsid w:val="004D16EB"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rsid w:val="004D2745"/>
+    <w:rsid w:val="004D46AD"/>
+    <w:rsid w:val="004D5185"/>
+    <w:rsid w:val="004D5207"/>
+    <w:rsid w:val="004D72E6"/>
+    <w:rsid w:val="004E19AD"/>
+    <w:rsid w:val="004E4AF8"/>
+    <w:rsid w:val="004E4CBF"/>
+    <w:rsid w:val="004E5711"/>
+    <w:rsid w:val="004F13F4"/>
+    <w:rsid w:val="004F3F51"/>
+    <w:rsid w:val="004F5579"/>
+    <w:rsid w:val="004F6BC9"/>
     <w:rsid w:val="004F765C"/>
-    <w:rsid w:val="0051213C"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00562627"/>
+    <w:rsid w:val="005027A9"/>
+    <w:rsid w:val="00506EC5"/>
+    <w:rsid w:val="005074EC"/>
+    <w:rsid w:val="00510C25"/>
+    <w:rsid w:val="00511D43"/>
+    <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="00513783"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="0051582B"/>
+    <w:rsid w:val="005178E7"/>
+    <w:rsid w:val="00520B98"/>
+    <w:rsid w:val="00521DF3"/>
+    <w:rsid w:val="00526E2E"/>
+    <w:rsid w:val="00530030"/>
+    <w:rsid w:val="00530298"/>
+    <w:rsid w:val="00532E18"/>
+    <w:rsid w:val="00534932"/>
+    <w:rsid w:val="00536CAD"/>
+    <w:rsid w:val="00542905"/>
+    <w:rsid w:val="005433C2"/>
+    <w:rsid w:val="00545A17"/>
+    <w:rsid w:val="00546978"/>
+    <w:rsid w:val="00553686"/>
+    <w:rsid w:val="00555D28"/>
+    <w:rsid w:val="00562208"/>
+    <w:rsid w:val="00562696"/>
+    <w:rsid w:val="00564D4D"/>
+    <w:rsid w:val="00567BA6"/>
     <w:rsid w:val="0057056E"/>
-    <w:rsid w:val="005709DF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="005A2973"/>
+    <w:rsid w:val="005708C6"/>
+    <w:rsid w:val="0057273A"/>
+    <w:rsid w:val="0057282F"/>
+    <w:rsid w:val="0057426D"/>
+    <w:rsid w:val="00574EAB"/>
+    <w:rsid w:val="00575F40"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rsid w:val="00581EC6"/>
+    <w:rsid w:val="005823F4"/>
+    <w:rsid w:val="0058277E"/>
+    <w:rsid w:val="005900F4"/>
+    <w:rsid w:val="00592C67"/>
+    <w:rsid w:val="00592D70"/>
+    <w:rsid w:val="00593329"/>
+    <w:rsid w:val="00593A5A"/>
+    <w:rsid w:val="00593BD7"/>
+    <w:rsid w:val="005A2507"/>
+    <w:rsid w:val="005A2BF0"/>
     <w:rsid w:val="005A3B17"/>
-    <w:rsid w:val="005A3F5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B62AB"/>
+    <w:rsid w:val="005A3BE8"/>
+    <w:rsid w:val="005A4500"/>
+    <w:rsid w:val="005A4575"/>
+    <w:rsid w:val="005A51CE"/>
+    <w:rsid w:val="005B258A"/>
+    <w:rsid w:val="005B3933"/>
     <w:rsid w:val="005B69F7"/>
-    <w:rsid w:val="005B6B07"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005D421E"/>
+    <w:rsid w:val="005C0078"/>
+    <w:rsid w:val="005C0421"/>
+    <w:rsid w:val="005C53BC"/>
+    <w:rsid w:val="005C5D53"/>
+    <w:rsid w:val="005C66D4"/>
+    <w:rsid w:val="005C7B07"/>
+    <w:rsid w:val="005D398C"/>
+    <w:rsid w:val="005D6FAB"/>
+    <w:rsid w:val="005D775D"/>
     <w:rsid w:val="005D7788"/>
-    <w:rsid w:val="005D7C00"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00602057"/>
+    <w:rsid w:val="005E2A77"/>
+    <w:rsid w:val="005E333C"/>
+    <w:rsid w:val="005F060A"/>
+    <w:rsid w:val="005F11D6"/>
+    <w:rsid w:val="005F4F71"/>
+    <w:rsid w:val="006006DA"/>
+    <w:rsid w:val="006014F4"/>
+    <w:rsid w:val="0060248A"/>
     <w:rsid w:val="00602A0B"/>
-    <w:rsid w:val="00604658"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0061751D"/>
+    <w:rsid w:val="0060329C"/>
+    <w:rsid w:val="006062F7"/>
+    <w:rsid w:val="00607A8A"/>
+    <w:rsid w:val="00610D46"/>
+    <w:rsid w:val="00614D63"/>
+    <w:rsid w:val="00616613"/>
+    <w:rsid w:val="006166BA"/>
+    <w:rsid w:val="0061780A"/>
     <w:rsid w:val="00617F6E"/>
-    <w:rsid w:val="006230E6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0063190F"/>
+    <w:rsid w:val="00624492"/>
+    <w:rsid w:val="00624611"/>
+    <w:rsid w:val="00627EF4"/>
+    <w:rsid w:val="00631567"/>
+    <w:rsid w:val="00631D26"/>
+    <w:rsid w:val="006335C8"/>
+    <w:rsid w:val="00635569"/>
     <w:rsid w:val="00635BD1"/>
-    <w:rsid w:val="00645AD2"/>
-[...24 lines deleted...]
-    <w:rsid w:val="006D7214"/>
+    <w:rsid w:val="00636125"/>
+    <w:rsid w:val="00636B67"/>
+    <w:rsid w:val="0063798E"/>
+    <w:rsid w:val="00641EE8"/>
+    <w:rsid w:val="006446B9"/>
+    <w:rsid w:val="006506F1"/>
+    <w:rsid w:val="00652E41"/>
+    <w:rsid w:val="0065353E"/>
+    <w:rsid w:val="00655020"/>
+    <w:rsid w:val="0066693E"/>
+    <w:rsid w:val="00667269"/>
+    <w:rsid w:val="006679F4"/>
+    <w:rsid w:val="00672D7E"/>
+    <w:rsid w:val="006730DE"/>
+    <w:rsid w:val="006737F1"/>
+    <w:rsid w:val="00673934"/>
+    <w:rsid w:val="00675C61"/>
+    <w:rsid w:val="0068154F"/>
+    <w:rsid w:val="00682F55"/>
+    <w:rsid w:val="00683110"/>
+    <w:rsid w:val="006839E2"/>
+    <w:rsid w:val="00683AC8"/>
+    <w:rsid w:val="00683C1F"/>
+    <w:rsid w:val="0068462F"/>
+    <w:rsid w:val="006865D5"/>
+    <w:rsid w:val="00693B05"/>
+    <w:rsid w:val="0069476A"/>
+    <w:rsid w:val="0069570E"/>
+    <w:rsid w:val="00696459"/>
+    <w:rsid w:val="006A485B"/>
+    <w:rsid w:val="006B0277"/>
+    <w:rsid w:val="006B0C42"/>
+    <w:rsid w:val="006B65F6"/>
+    <w:rsid w:val="006B6818"/>
+    <w:rsid w:val="006B7428"/>
+    <w:rsid w:val="006C2788"/>
+    <w:rsid w:val="006C2AF3"/>
+    <w:rsid w:val="006C367B"/>
+    <w:rsid w:val="006C3946"/>
+    <w:rsid w:val="006C5B2A"/>
+    <w:rsid w:val="006D298A"/>
+    <w:rsid w:val="006D2B37"/>
+    <w:rsid w:val="006D4494"/>
+    <w:rsid w:val="006D61DB"/>
+    <w:rsid w:val="006D7799"/>
+    <w:rsid w:val="006E031B"/>
     <w:rsid w:val="006E1608"/>
-    <w:rsid w:val="006E252C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00724837"/>
+    <w:rsid w:val="006E2677"/>
+    <w:rsid w:val="006F1734"/>
+    <w:rsid w:val="006F2852"/>
+    <w:rsid w:val="006F3760"/>
+    <w:rsid w:val="006F5EC1"/>
+    <w:rsid w:val="006F62D0"/>
+    <w:rsid w:val="006F66F2"/>
+    <w:rsid w:val="007023F8"/>
+    <w:rsid w:val="007030E6"/>
+    <w:rsid w:val="00707D47"/>
+    <w:rsid w:val="00710E17"/>
+    <w:rsid w:val="007119B3"/>
+    <w:rsid w:val="00711D25"/>
+    <w:rsid w:val="00712FB0"/>
+    <w:rsid w:val="007149A0"/>
+    <w:rsid w:val="00716363"/>
+    <w:rsid w:val="0072059F"/>
+    <w:rsid w:val="00721A7D"/>
+    <w:rsid w:val="00726F77"/>
+    <w:rsid w:val="00733CDA"/>
+    <w:rsid w:val="00734838"/>
+    <w:rsid w:val="007352F9"/>
     <w:rsid w:val="00735898"/>
-    <w:rsid w:val="007402BD"/>
-[...18 lines deleted...]
-    <w:rsid w:val="007A39EE"/>
+    <w:rsid w:val="007366B3"/>
+    <w:rsid w:val="007400A4"/>
+    <w:rsid w:val="007451FC"/>
+    <w:rsid w:val="0074651F"/>
+    <w:rsid w:val="00750F76"/>
+    <w:rsid w:val="007526AF"/>
+    <w:rsid w:val="0075642E"/>
+    <w:rsid w:val="007566D3"/>
+    <w:rsid w:val="00762936"/>
+    <w:rsid w:val="00762F06"/>
+    <w:rsid w:val="0076485C"/>
+    <w:rsid w:val="00765B36"/>
+    <w:rsid w:val="00766E50"/>
+    <w:rsid w:val="0077043A"/>
+    <w:rsid w:val="00773363"/>
+    <w:rsid w:val="00774F41"/>
+    <w:rsid w:val="00781BD9"/>
+    <w:rsid w:val="007832F9"/>
+    <w:rsid w:val="00783EFB"/>
+    <w:rsid w:val="007854FA"/>
+    <w:rsid w:val="007875BF"/>
+    <w:rsid w:val="00790BF8"/>
+    <w:rsid w:val="00795C16"/>
+    <w:rsid w:val="0079665B"/>
+    <w:rsid w:val="0079730E"/>
+    <w:rsid w:val="00797EA2"/>
+    <w:rsid w:val="007A219E"/>
+    <w:rsid w:val="007A31CD"/>
+    <w:rsid w:val="007A4F23"/>
     <w:rsid w:val="007A6290"/>
-    <w:rsid w:val="007C03A0"/>
-[...12 lines deleted...]
-    <w:rsid w:val="0081484F"/>
+    <w:rsid w:val="007A6856"/>
+    <w:rsid w:val="007A6AAE"/>
+    <w:rsid w:val="007B121F"/>
+    <w:rsid w:val="007B2641"/>
+    <w:rsid w:val="007B3782"/>
+    <w:rsid w:val="007B3AC2"/>
+    <w:rsid w:val="007B4888"/>
+    <w:rsid w:val="007B4D53"/>
+    <w:rsid w:val="007C03F8"/>
+    <w:rsid w:val="007C7BC2"/>
+    <w:rsid w:val="007D11C3"/>
+    <w:rsid w:val="007D5162"/>
+    <w:rsid w:val="007D6718"/>
+    <w:rsid w:val="007E07DD"/>
+    <w:rsid w:val="007E07F1"/>
+    <w:rsid w:val="007E4248"/>
+    <w:rsid w:val="007E4369"/>
+    <w:rsid w:val="007E76A2"/>
+    <w:rsid w:val="007F223B"/>
+    <w:rsid w:val="007F2C63"/>
+    <w:rsid w:val="007F618F"/>
+    <w:rsid w:val="0080079C"/>
+    <w:rsid w:val="00800C86"/>
+    <w:rsid w:val="00800F2F"/>
+    <w:rsid w:val="00802D00"/>
+    <w:rsid w:val="008032BD"/>
+    <w:rsid w:val="00803611"/>
+    <w:rsid w:val="00806761"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rsid w:val="008104A9"/>
+    <w:rsid w:val="008105EC"/>
+    <w:rsid w:val="00810BFB"/>
+    <w:rsid w:val="008119AF"/>
+    <w:rsid w:val="00812965"/>
+    <w:rsid w:val="008142D7"/>
+    <w:rsid w:val="00815157"/>
+    <w:rsid w:val="0081523B"/>
+    <w:rsid w:val="00816643"/>
     <w:rsid w:val="008201DA"/>
-    <w:rsid w:val="00826133"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00851FD2"/>
+    <w:rsid w:val="00820D9E"/>
+    <w:rsid w:val="00821219"/>
+    <w:rsid w:val="00821E41"/>
+    <w:rsid w:val="008239B5"/>
+    <w:rsid w:val="008247A7"/>
+    <w:rsid w:val="00824B43"/>
+    <w:rsid w:val="00827892"/>
+    <w:rsid w:val="008303B4"/>
+    <w:rsid w:val="008303DD"/>
+    <w:rsid w:val="00830B2D"/>
+    <w:rsid w:val="008322BE"/>
+    <w:rsid w:val="00835D6B"/>
+    <w:rsid w:val="00836E42"/>
+    <w:rsid w:val="00836EB7"/>
+    <w:rsid w:val="00836F72"/>
+    <w:rsid w:val="00841A47"/>
+    <w:rsid w:val="00841FA3"/>
+    <w:rsid w:val="008427D2"/>
+    <w:rsid w:val="00845296"/>
+    <w:rsid w:val="00846F02"/>
+    <w:rsid w:val="00850815"/>
     <w:rsid w:val="0085348A"/>
-    <w:rsid w:val="00855A18"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00882E97"/>
+    <w:rsid w:val="008536E4"/>
+    <w:rsid w:val="00854685"/>
+    <w:rsid w:val="00854E7D"/>
+    <w:rsid w:val="00855FAB"/>
+    <w:rsid w:val="00857280"/>
+    <w:rsid w:val="0086132C"/>
+    <w:rsid w:val="00861C62"/>
+    <w:rsid w:val="00862DED"/>
+    <w:rsid w:val="0086394A"/>
+    <w:rsid w:val="00864B2F"/>
+    <w:rsid w:val="00867DC1"/>
+    <w:rsid w:val="00871F02"/>
+    <w:rsid w:val="008721D8"/>
+    <w:rsid w:val="00877588"/>
+    <w:rsid w:val="0087795E"/>
+    <w:rsid w:val="00880DAE"/>
+    <w:rsid w:val="008830EA"/>
+    <w:rsid w:val="00883B8A"/>
+    <w:rsid w:val="00885021"/>
+    <w:rsid w:val="008862E4"/>
+    <w:rsid w:val="008870FE"/>
     <w:rsid w:val="008904A4"/>
-    <w:rsid w:val="0089153B"/>
-[...21 lines deleted...]
-    <w:rsid w:val="0094554F"/>
+    <w:rsid w:val="00891BD0"/>
+    <w:rsid w:val="00891E32"/>
+    <w:rsid w:val="00893C9B"/>
+    <w:rsid w:val="0089446A"/>
+    <w:rsid w:val="00894D27"/>
+    <w:rsid w:val="00895D86"/>
+    <w:rsid w:val="00896BD2"/>
+    <w:rsid w:val="00897500"/>
+    <w:rsid w:val="008A24C9"/>
+    <w:rsid w:val="008A30D8"/>
+    <w:rsid w:val="008A572A"/>
+    <w:rsid w:val="008A5AE0"/>
+    <w:rsid w:val="008B3DF4"/>
+    <w:rsid w:val="008B40A3"/>
+    <w:rsid w:val="008B7394"/>
+    <w:rsid w:val="008B7A87"/>
+    <w:rsid w:val="008C0F02"/>
+    <w:rsid w:val="008C0FCF"/>
+    <w:rsid w:val="008C4DBB"/>
+    <w:rsid w:val="008C6593"/>
+    <w:rsid w:val="008D220A"/>
+    <w:rsid w:val="008D5D34"/>
+    <w:rsid w:val="008D7DF7"/>
+    <w:rsid w:val="008E0304"/>
+    <w:rsid w:val="008E1D45"/>
+    <w:rsid w:val="008E38F2"/>
+    <w:rsid w:val="008E3B62"/>
+    <w:rsid w:val="008E4AF7"/>
+    <w:rsid w:val="008E627A"/>
+    <w:rsid w:val="008F0414"/>
+    <w:rsid w:val="008F246F"/>
+    <w:rsid w:val="008F2E1C"/>
+    <w:rsid w:val="008F3959"/>
+    <w:rsid w:val="008F43BE"/>
+    <w:rsid w:val="008F7968"/>
+    <w:rsid w:val="008F7E83"/>
+    <w:rsid w:val="00901239"/>
+    <w:rsid w:val="00902004"/>
+    <w:rsid w:val="009044A0"/>
+    <w:rsid w:val="00910ABC"/>
+    <w:rsid w:val="0091200A"/>
+    <w:rsid w:val="00913A17"/>
+    <w:rsid w:val="00916207"/>
+    <w:rsid w:val="009165D0"/>
+    <w:rsid w:val="00920C0D"/>
+    <w:rsid w:val="00920C71"/>
+    <w:rsid w:val="0092165C"/>
+    <w:rsid w:val="00922054"/>
+    <w:rsid w:val="00923819"/>
+    <w:rsid w:val="00923D2A"/>
+    <w:rsid w:val="00930ED6"/>
+    <w:rsid w:val="0093525C"/>
+    <w:rsid w:val="00940ED7"/>
+    <w:rsid w:val="00941DD1"/>
+    <w:rsid w:val="00942559"/>
+    <w:rsid w:val="0094348E"/>
+    <w:rsid w:val="00943738"/>
+    <w:rsid w:val="0094394C"/>
     <w:rsid w:val="00946D85"/>
-    <w:rsid w:val="00960301"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00964FD9"/>
+    <w:rsid w:val="0095000D"/>
+    <w:rsid w:val="009518BB"/>
+    <w:rsid w:val="0095303E"/>
+    <w:rsid w:val="009537B9"/>
+    <w:rsid w:val="00954ABB"/>
+    <w:rsid w:val="00956CFF"/>
+    <w:rsid w:val="009615D5"/>
+    <w:rsid w:val="00961B73"/>
+    <w:rsid w:val="00964834"/>
+    <w:rsid w:val="00965456"/>
+    <w:rsid w:val="00965794"/>
+    <w:rsid w:val="00967C71"/>
+    <w:rsid w:val="0097097D"/>
+    <w:rsid w:val="00970D59"/>
+    <w:rsid w:val="00971642"/>
     <w:rsid w:val="00971879"/>
-    <w:rsid w:val="00971B26"/>
+    <w:rsid w:val="00971B85"/>
+    <w:rsid w:val="00972381"/>
+    <w:rsid w:val="009723EA"/>
     <w:rsid w:val="00974546"/>
-    <w:rsid w:val="009855D1"/>
-    <w:rsid w:val="00990B9C"/>
+    <w:rsid w:val="00975317"/>
+    <w:rsid w:val="00976AB0"/>
+    <w:rsid w:val="00981991"/>
+    <w:rsid w:val="00983368"/>
+    <w:rsid w:val="00985F0F"/>
+    <w:rsid w:val="009869FC"/>
+    <w:rsid w:val="00987A4B"/>
     <w:rsid w:val="00990F16"/>
-    <w:rsid w:val="00993BBF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009A240A"/>
+    <w:rsid w:val="00994A59"/>
+    <w:rsid w:val="00997777"/>
     <w:rsid w:val="009A49E5"/>
-    <w:rsid w:val="009B1EA3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A13DB8"/>
+    <w:rsid w:val="009A79EC"/>
+    <w:rsid w:val="009B009E"/>
+    <w:rsid w:val="009B03AB"/>
+    <w:rsid w:val="009B1E8D"/>
+    <w:rsid w:val="009B2C0D"/>
+    <w:rsid w:val="009B3CF7"/>
+    <w:rsid w:val="009B41AB"/>
+    <w:rsid w:val="009B43B9"/>
+    <w:rsid w:val="009B76ED"/>
+    <w:rsid w:val="009C02CB"/>
+    <w:rsid w:val="009C0322"/>
+    <w:rsid w:val="009C34D3"/>
+    <w:rsid w:val="009C489A"/>
+    <w:rsid w:val="009C4E50"/>
+    <w:rsid w:val="009C5D04"/>
+    <w:rsid w:val="009C5E4C"/>
+    <w:rsid w:val="009C6300"/>
+    <w:rsid w:val="009C73B6"/>
+    <w:rsid w:val="009D17F8"/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rsid w:val="009D6012"/>
+    <w:rsid w:val="009D7FD5"/>
+    <w:rsid w:val="009E714E"/>
+    <w:rsid w:val="009E7CFC"/>
+    <w:rsid w:val="009F020F"/>
+    <w:rsid w:val="009F16C7"/>
+    <w:rsid w:val="009F1E42"/>
+    <w:rsid w:val="009F5C71"/>
+    <w:rsid w:val="009F5CEF"/>
+    <w:rsid w:val="009F5D02"/>
+    <w:rsid w:val="009F7A7E"/>
+    <w:rsid w:val="00A04EC6"/>
+    <w:rsid w:val="00A0638E"/>
+    <w:rsid w:val="00A103FB"/>
+    <w:rsid w:val="00A116AC"/>
+    <w:rsid w:val="00A11F10"/>
+    <w:rsid w:val="00A14251"/>
+    <w:rsid w:val="00A14EDB"/>
     <w:rsid w:val="00A201F7"/>
-    <w:rsid w:val="00A24013"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00A7231B"/>
+    <w:rsid w:val="00A212B6"/>
+    <w:rsid w:val="00A22451"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rsid w:val="00A25BD0"/>
+    <w:rsid w:val="00A26C1F"/>
+    <w:rsid w:val="00A27570"/>
+    <w:rsid w:val="00A401BA"/>
+    <w:rsid w:val="00A4098C"/>
+    <w:rsid w:val="00A4162F"/>
+    <w:rsid w:val="00A41819"/>
+    <w:rsid w:val="00A441C7"/>
+    <w:rsid w:val="00A4484E"/>
+    <w:rsid w:val="00A4683E"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rsid w:val="00A47F6E"/>
+    <w:rsid w:val="00A50A9B"/>
+    <w:rsid w:val="00A51AEE"/>
+    <w:rsid w:val="00A5427C"/>
+    <w:rsid w:val="00A547C4"/>
+    <w:rsid w:val="00A55731"/>
+    <w:rsid w:val="00A570A1"/>
+    <w:rsid w:val="00A61C12"/>
+    <w:rsid w:val="00A62999"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:rsid w:val="00A67B07"/>
+    <w:rsid w:val="00A708DD"/>
+    <w:rsid w:val="00A73542"/>
+    <w:rsid w:val="00A75B3C"/>
+    <w:rsid w:val="00A77E9A"/>
+    <w:rsid w:val="00A81792"/>
+    <w:rsid w:val="00A81AB7"/>
     <w:rsid w:val="00A83C5F"/>
-    <w:rsid w:val="00A85AD3"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00AC36AD"/>
+    <w:rsid w:val="00A85B03"/>
+    <w:rsid w:val="00A86CA5"/>
+    <w:rsid w:val="00A95573"/>
+    <w:rsid w:val="00A97C63"/>
+    <w:rsid w:val="00AA06DF"/>
+    <w:rsid w:val="00AA3225"/>
+    <w:rsid w:val="00AA5309"/>
+    <w:rsid w:val="00AA61F0"/>
+    <w:rsid w:val="00AB0A68"/>
+    <w:rsid w:val="00AB1868"/>
+    <w:rsid w:val="00AB4967"/>
+    <w:rsid w:val="00AC4029"/>
+    <w:rsid w:val="00AC53A4"/>
     <w:rsid w:val="00AC6964"/>
-    <w:rsid w:val="00AD0497"/>
     <w:rsid w:val="00AD13E8"/>
-    <w:rsid w:val="00AD527B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AF5DBE"/>
+    <w:rsid w:val="00AD2041"/>
+    <w:rsid w:val="00AD4576"/>
+    <w:rsid w:val="00AE0592"/>
+    <w:rsid w:val="00AE1448"/>
+    <w:rsid w:val="00AE426E"/>
+    <w:rsid w:val="00AE72D6"/>
+    <w:rsid w:val="00AF3251"/>
+    <w:rsid w:val="00B00A59"/>
     <w:rsid w:val="00B01442"/>
-    <w:rsid w:val="00B03071"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00BD16D5"/>
+    <w:rsid w:val="00B03744"/>
+    <w:rsid w:val="00B04CEC"/>
+    <w:rsid w:val="00B076EC"/>
+    <w:rsid w:val="00B07BE8"/>
+    <w:rsid w:val="00B11D45"/>
+    <w:rsid w:val="00B13E1A"/>
+    <w:rsid w:val="00B14819"/>
+    <w:rsid w:val="00B168AD"/>
+    <w:rsid w:val="00B17567"/>
+    <w:rsid w:val="00B204C0"/>
+    <w:rsid w:val="00B20939"/>
+    <w:rsid w:val="00B21BE0"/>
+    <w:rsid w:val="00B240B7"/>
+    <w:rsid w:val="00B250ED"/>
+    <w:rsid w:val="00B2728F"/>
+    <w:rsid w:val="00B31F16"/>
+    <w:rsid w:val="00B34C21"/>
+    <w:rsid w:val="00B34F9D"/>
+    <w:rsid w:val="00B359DD"/>
+    <w:rsid w:val="00B362AB"/>
+    <w:rsid w:val="00B37C3C"/>
+    <w:rsid w:val="00B404C9"/>
+    <w:rsid w:val="00B42D0F"/>
+    <w:rsid w:val="00B42D7F"/>
+    <w:rsid w:val="00B501B0"/>
+    <w:rsid w:val="00B50838"/>
+    <w:rsid w:val="00B517EF"/>
+    <w:rsid w:val="00B52055"/>
+    <w:rsid w:val="00B52FEF"/>
+    <w:rsid w:val="00B548FC"/>
+    <w:rsid w:val="00B55740"/>
+    <w:rsid w:val="00B564B7"/>
+    <w:rsid w:val="00B56E81"/>
+    <w:rsid w:val="00B60855"/>
+    <w:rsid w:val="00B60B01"/>
+    <w:rsid w:val="00B6195C"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rsid w:val="00B6266F"/>
+    <w:rsid w:val="00B631A1"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rsid w:val="00B70063"/>
+    <w:rsid w:val="00B717F5"/>
+    <w:rsid w:val="00B74C8A"/>
+    <w:rsid w:val="00B8232D"/>
+    <w:rsid w:val="00B924A9"/>
+    <w:rsid w:val="00B932E4"/>
+    <w:rsid w:val="00B957CB"/>
+    <w:rsid w:val="00B97903"/>
+    <w:rsid w:val="00BA054B"/>
+    <w:rsid w:val="00BA1092"/>
+    <w:rsid w:val="00BA2700"/>
+    <w:rsid w:val="00BA326C"/>
+    <w:rsid w:val="00BA559E"/>
+    <w:rsid w:val="00BA6D94"/>
+    <w:rsid w:val="00BA7E0E"/>
+    <w:rsid w:val="00BB5E73"/>
+    <w:rsid w:val="00BB63F8"/>
+    <w:rsid w:val="00BB744E"/>
+    <w:rsid w:val="00BC112D"/>
+    <w:rsid w:val="00BC3CF3"/>
+    <w:rsid w:val="00BC79B0"/>
+    <w:rsid w:val="00BC7C88"/>
+    <w:rsid w:val="00BD19F6"/>
+    <w:rsid w:val="00BD1DB7"/>
+    <w:rsid w:val="00BD5165"/>
+    <w:rsid w:val="00BD601A"/>
+    <w:rsid w:val="00BD6446"/>
+    <w:rsid w:val="00BD645D"/>
+    <w:rsid w:val="00BD64CC"/>
     <w:rsid w:val="00BD7B24"/>
-    <w:rsid w:val="00BE0608"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00C457AB"/>
+    <w:rsid w:val="00BE115E"/>
+    <w:rsid w:val="00BE3394"/>
+    <w:rsid w:val="00BE35A2"/>
+    <w:rsid w:val="00BE4BFC"/>
+    <w:rsid w:val="00BF1CA7"/>
+    <w:rsid w:val="00BF2950"/>
+    <w:rsid w:val="00BF4097"/>
+    <w:rsid w:val="00BF737F"/>
+    <w:rsid w:val="00BF7FAA"/>
+    <w:rsid w:val="00C00947"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rsid w:val="00C02932"/>
+    <w:rsid w:val="00C03BEF"/>
+    <w:rsid w:val="00C0479E"/>
+    <w:rsid w:val="00C07A6B"/>
+    <w:rsid w:val="00C1019C"/>
+    <w:rsid w:val="00C12FE0"/>
+    <w:rsid w:val="00C1444E"/>
+    <w:rsid w:val="00C1471C"/>
+    <w:rsid w:val="00C1713E"/>
+    <w:rsid w:val="00C2063E"/>
+    <w:rsid w:val="00C22A86"/>
+    <w:rsid w:val="00C26A01"/>
+    <w:rsid w:val="00C27439"/>
+    <w:rsid w:val="00C33787"/>
+    <w:rsid w:val="00C344FE"/>
+    <w:rsid w:val="00C35EC0"/>
+    <w:rsid w:val="00C37259"/>
+    <w:rsid w:val="00C40888"/>
+    <w:rsid w:val="00C41AF8"/>
+    <w:rsid w:val="00C426CA"/>
+    <w:rsid w:val="00C45F88"/>
     <w:rsid w:val="00C473A4"/>
-    <w:rsid w:val="00C53D6F"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00D157B8"/>
+    <w:rsid w:val="00C5103A"/>
+    <w:rsid w:val="00C51285"/>
+    <w:rsid w:val="00C51419"/>
+    <w:rsid w:val="00C5160E"/>
+    <w:rsid w:val="00C5464C"/>
+    <w:rsid w:val="00C575E7"/>
+    <w:rsid w:val="00C63495"/>
+    <w:rsid w:val="00C63CD9"/>
+    <w:rsid w:val="00C63F92"/>
+    <w:rsid w:val="00C653A7"/>
+    <w:rsid w:val="00C66353"/>
+    <w:rsid w:val="00C66A16"/>
+    <w:rsid w:val="00C708D7"/>
+    <w:rsid w:val="00C70D32"/>
+    <w:rsid w:val="00C724E3"/>
+    <w:rsid w:val="00C75C98"/>
+    <w:rsid w:val="00C76542"/>
+    <w:rsid w:val="00C8207D"/>
+    <w:rsid w:val="00C82689"/>
+    <w:rsid w:val="00C82F9B"/>
+    <w:rsid w:val="00C84065"/>
+    <w:rsid w:val="00C8472E"/>
+    <w:rsid w:val="00C84FBE"/>
+    <w:rsid w:val="00C85C03"/>
+    <w:rsid w:val="00C87649"/>
+    <w:rsid w:val="00C924ED"/>
+    <w:rsid w:val="00C92E29"/>
+    <w:rsid w:val="00C953C8"/>
+    <w:rsid w:val="00C96217"/>
+    <w:rsid w:val="00C96951"/>
+    <w:rsid w:val="00CA0059"/>
+    <w:rsid w:val="00CA0836"/>
+    <w:rsid w:val="00CA3953"/>
+    <w:rsid w:val="00CA4E2B"/>
+    <w:rsid w:val="00CA6C8C"/>
+    <w:rsid w:val="00CA74FA"/>
+    <w:rsid w:val="00CA78B7"/>
+    <w:rsid w:val="00CB1551"/>
+    <w:rsid w:val="00CB2A77"/>
+    <w:rsid w:val="00CB4061"/>
+    <w:rsid w:val="00CB42BE"/>
+    <w:rsid w:val="00CB570F"/>
+    <w:rsid w:val="00CB59F9"/>
+    <w:rsid w:val="00CB6EB4"/>
+    <w:rsid w:val="00CC06D8"/>
+    <w:rsid w:val="00CC0FD5"/>
+    <w:rsid w:val="00CC473B"/>
+    <w:rsid w:val="00CC727E"/>
+    <w:rsid w:val="00CC79F1"/>
+    <w:rsid w:val="00CD0CB1"/>
+    <w:rsid w:val="00CD5499"/>
+    <w:rsid w:val="00CD5C42"/>
+    <w:rsid w:val="00CD5C91"/>
+    <w:rsid w:val="00CD6EE6"/>
+    <w:rsid w:val="00CE015B"/>
+    <w:rsid w:val="00CE0E7F"/>
+    <w:rsid w:val="00CE1BF6"/>
+    <w:rsid w:val="00CE1C71"/>
+    <w:rsid w:val="00CE28B2"/>
+    <w:rsid w:val="00CE320F"/>
+    <w:rsid w:val="00CE39FE"/>
+    <w:rsid w:val="00CE416C"/>
+    <w:rsid w:val="00CE500B"/>
+    <w:rsid w:val="00CE59C5"/>
+    <w:rsid w:val="00CF20C8"/>
+    <w:rsid w:val="00CF3C89"/>
+    <w:rsid w:val="00CF7230"/>
+    <w:rsid w:val="00CF7FE2"/>
+    <w:rsid w:val="00D022E4"/>
+    <w:rsid w:val="00D027D2"/>
+    <w:rsid w:val="00D03CBC"/>
+    <w:rsid w:val="00D04032"/>
+    <w:rsid w:val="00D04E31"/>
+    <w:rsid w:val="00D05345"/>
+    <w:rsid w:val="00D072F6"/>
+    <w:rsid w:val="00D078C9"/>
+    <w:rsid w:val="00D12287"/>
+    <w:rsid w:val="00D14BD4"/>
+    <w:rsid w:val="00D16185"/>
+    <w:rsid w:val="00D16C96"/>
+    <w:rsid w:val="00D17AAA"/>
+    <w:rsid w:val="00D22E5D"/>
     <w:rsid w:val="00D259F5"/>
-    <w:rsid w:val="00D25E68"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D42E10"/>
+    <w:rsid w:val="00D25DE2"/>
+    <w:rsid w:val="00D2663B"/>
+    <w:rsid w:val="00D27B02"/>
+    <w:rsid w:val="00D338C1"/>
+    <w:rsid w:val="00D33E18"/>
+    <w:rsid w:val="00D35118"/>
+    <w:rsid w:val="00D3526C"/>
+    <w:rsid w:val="00D35761"/>
+    <w:rsid w:val="00D36F2C"/>
+    <w:rsid w:val="00D3725D"/>
+    <w:rsid w:val="00D40768"/>
+    <w:rsid w:val="00D416AF"/>
+    <w:rsid w:val="00D41920"/>
+    <w:rsid w:val="00D41C94"/>
+    <w:rsid w:val="00D42269"/>
+    <w:rsid w:val="00D431E0"/>
     <w:rsid w:val="00D450FA"/>
-    <w:rsid w:val="00D53C75"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D57B29"/>
+    <w:rsid w:val="00D4604F"/>
+    <w:rsid w:val="00D46184"/>
+    <w:rsid w:val="00D46FA5"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rsid w:val="00D54BB5"/>
+    <w:rsid w:val="00D57F3D"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rsid w:val="00D617DA"/>
     <w:rsid w:val="00D61AE4"/>
-    <w:rsid w:val="00D63DB8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D74243"/>
+    <w:rsid w:val="00D651D3"/>
+    <w:rsid w:val="00D6630E"/>
+    <w:rsid w:val="00D6643C"/>
+    <w:rsid w:val="00D667A0"/>
+    <w:rsid w:val="00D718E4"/>
+    <w:rsid w:val="00D74450"/>
     <w:rsid w:val="00D7472F"/>
-    <w:rsid w:val="00D81E66"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00E34F41"/>
+    <w:rsid w:val="00D75642"/>
+    <w:rsid w:val="00D76FC2"/>
+    <w:rsid w:val="00D80343"/>
+    <w:rsid w:val="00D83C7B"/>
+    <w:rsid w:val="00D86D7C"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rsid w:val="00D95600"/>
+    <w:rsid w:val="00D97B03"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rsid w:val="00DA208C"/>
+    <w:rsid w:val="00DA2AEA"/>
+    <w:rsid w:val="00DA3762"/>
+    <w:rsid w:val="00DA5019"/>
+    <w:rsid w:val="00DB0B8C"/>
+    <w:rsid w:val="00DB15B3"/>
+    <w:rsid w:val="00DB1F02"/>
+    <w:rsid w:val="00DB1F26"/>
+    <w:rsid w:val="00DB34D6"/>
+    <w:rsid w:val="00DB3D4F"/>
+    <w:rsid w:val="00DC19A6"/>
+    <w:rsid w:val="00DC5EDA"/>
+    <w:rsid w:val="00DC78E1"/>
+    <w:rsid w:val="00DD3DA2"/>
+    <w:rsid w:val="00DD423A"/>
+    <w:rsid w:val="00DD4E2F"/>
+    <w:rsid w:val="00DD5839"/>
+    <w:rsid w:val="00DD58BA"/>
+    <w:rsid w:val="00DE076A"/>
+    <w:rsid w:val="00DE105A"/>
+    <w:rsid w:val="00DE19FD"/>
+    <w:rsid w:val="00DE3A50"/>
+    <w:rsid w:val="00DE3D22"/>
+    <w:rsid w:val="00DE3D45"/>
+    <w:rsid w:val="00DE4783"/>
+    <w:rsid w:val="00DE4B04"/>
+    <w:rsid w:val="00DE4BC5"/>
+    <w:rsid w:val="00DF2624"/>
+    <w:rsid w:val="00DF7D5E"/>
+    <w:rsid w:val="00E01CAA"/>
+    <w:rsid w:val="00E02257"/>
+    <w:rsid w:val="00E03669"/>
+    <w:rsid w:val="00E0470B"/>
+    <w:rsid w:val="00E0611B"/>
+    <w:rsid w:val="00E07909"/>
+    <w:rsid w:val="00E1329B"/>
+    <w:rsid w:val="00E13AA3"/>
+    <w:rsid w:val="00E14963"/>
+    <w:rsid w:val="00E1677D"/>
+    <w:rsid w:val="00E177E6"/>
+    <w:rsid w:val="00E17AE5"/>
+    <w:rsid w:val="00E20695"/>
+    <w:rsid w:val="00E206D3"/>
+    <w:rsid w:val="00E21F16"/>
+    <w:rsid w:val="00E23780"/>
+    <w:rsid w:val="00E2558D"/>
+    <w:rsid w:val="00E26BAC"/>
+    <w:rsid w:val="00E32C03"/>
+    <w:rsid w:val="00E3364D"/>
+    <w:rsid w:val="00E34C27"/>
     <w:rsid w:val="00E3512D"/>
-    <w:rsid w:val="00E36F58"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00F71FB0"/>
+    <w:rsid w:val="00E35F85"/>
+    <w:rsid w:val="00E416E4"/>
+    <w:rsid w:val="00E43BFE"/>
+    <w:rsid w:val="00E43C71"/>
+    <w:rsid w:val="00E44A3F"/>
+    <w:rsid w:val="00E501D5"/>
+    <w:rsid w:val="00E57888"/>
+    <w:rsid w:val="00E658A0"/>
+    <w:rsid w:val="00E66821"/>
+    <w:rsid w:val="00E67326"/>
+    <w:rsid w:val="00E67828"/>
+    <w:rsid w:val="00E737A4"/>
+    <w:rsid w:val="00E74613"/>
+    <w:rsid w:val="00E7560C"/>
+    <w:rsid w:val="00E75C1F"/>
+    <w:rsid w:val="00E76606"/>
+    <w:rsid w:val="00E901EC"/>
+    <w:rsid w:val="00E90D27"/>
+    <w:rsid w:val="00E931A9"/>
+    <w:rsid w:val="00E94CCB"/>
+    <w:rsid w:val="00E962D2"/>
+    <w:rsid w:val="00EA164C"/>
+    <w:rsid w:val="00EA3510"/>
+    <w:rsid w:val="00EA4753"/>
+    <w:rsid w:val="00EA5060"/>
+    <w:rsid w:val="00EA5B6A"/>
+    <w:rsid w:val="00EB1C92"/>
+    <w:rsid w:val="00EB2CDB"/>
+    <w:rsid w:val="00EB7626"/>
+    <w:rsid w:val="00EC0355"/>
+    <w:rsid w:val="00EC3820"/>
+    <w:rsid w:val="00EC6A37"/>
+    <w:rsid w:val="00EC75F7"/>
+    <w:rsid w:val="00EC7F39"/>
+    <w:rsid w:val="00ED51D3"/>
+    <w:rsid w:val="00ED6380"/>
+    <w:rsid w:val="00EE10AE"/>
+    <w:rsid w:val="00EE1588"/>
+    <w:rsid w:val="00EE3E2B"/>
+    <w:rsid w:val="00EE5517"/>
+    <w:rsid w:val="00EF1856"/>
+    <w:rsid w:val="00EF2C99"/>
+    <w:rsid w:val="00EF5695"/>
+    <w:rsid w:val="00EF694D"/>
+    <w:rsid w:val="00F006F3"/>
+    <w:rsid w:val="00F03FCE"/>
+    <w:rsid w:val="00F0799B"/>
+    <w:rsid w:val="00F1077F"/>
+    <w:rsid w:val="00F15465"/>
+    <w:rsid w:val="00F15A8F"/>
+    <w:rsid w:val="00F15BBC"/>
+    <w:rsid w:val="00F175E8"/>
+    <w:rsid w:val="00F20D8C"/>
+    <w:rsid w:val="00F21CB3"/>
+    <w:rsid w:val="00F27538"/>
+    <w:rsid w:val="00F361C9"/>
+    <w:rsid w:val="00F41FFC"/>
+    <w:rsid w:val="00F421F0"/>
+    <w:rsid w:val="00F425EB"/>
+    <w:rsid w:val="00F42B7E"/>
+    <w:rsid w:val="00F42BEA"/>
+    <w:rsid w:val="00F43548"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rsid w:val="00F44495"/>
+    <w:rsid w:val="00F45DE5"/>
+    <w:rsid w:val="00F46B7F"/>
+    <w:rsid w:val="00F46E19"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:rsid w:val="00F536B8"/>
+    <w:rsid w:val="00F544EE"/>
+    <w:rsid w:val="00F609CA"/>
+    <w:rsid w:val="00F6100C"/>
+    <w:rsid w:val="00F6272B"/>
+    <w:rsid w:val="00F665B7"/>
+    <w:rsid w:val="00F702B6"/>
     <w:rsid w:val="00F72CF1"/>
-    <w:rsid w:val="00F74A1F"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FF7997"/>
+    <w:rsid w:val="00F7702D"/>
+    <w:rsid w:val="00F823A3"/>
+    <w:rsid w:val="00F82AB1"/>
+    <w:rsid w:val="00F83CDD"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rsid w:val="00F8471A"/>
+    <w:rsid w:val="00F84BB5"/>
+    <w:rsid w:val="00F84C99"/>
+    <w:rsid w:val="00F84FCB"/>
+    <w:rsid w:val="00F87C12"/>
+    <w:rsid w:val="00F94132"/>
+    <w:rsid w:val="00F9438D"/>
+    <w:rsid w:val="00F9586D"/>
+    <w:rsid w:val="00F95BE8"/>
+    <w:rsid w:val="00F96613"/>
+    <w:rsid w:val="00F971F7"/>
+    <w:rsid w:val="00F97381"/>
+    <w:rsid w:val="00FA0AF6"/>
+    <w:rsid w:val="00FA13E1"/>
+    <w:rsid w:val="00FA52AA"/>
+    <w:rsid w:val="00FA7738"/>
+    <w:rsid w:val="00FA77DC"/>
+    <w:rsid w:val="00FB0631"/>
+    <w:rsid w:val="00FB2DDE"/>
+    <w:rsid w:val="00FB2F64"/>
+    <w:rsid w:val="00FC0DE9"/>
+    <w:rsid w:val="00FC22F1"/>
+    <w:rsid w:val="00FC2422"/>
+    <w:rsid w:val="00FC30D5"/>
+    <w:rsid w:val="00FC4A5D"/>
+    <w:rsid w:val="00FC7F8F"/>
+    <w:rsid w:val="00FD1EB9"/>
+    <w:rsid w:val="00FD23AF"/>
+    <w:rsid w:val="00FE260D"/>
+    <w:rsid w:val="00FE5B53"/>
+    <w:rsid w:val="00FE69CB"/>
+    <w:rsid w:val="00FE71CE"/>
+    <w:rsid w:val="00FF3A01"/>
+    <w:rsid w:val="00FF50DE"/>
+    <w:rsid w:val="00FF664A"/>
+    <w:rsid w:val="00FF6BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36479D71"/>
+  <w14:docId w14:val="137530F7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1C6CB360-111F-470E-94E9-D68E26BBF7FC}"/>
+  <w15:docId w15:val="{03D29D58-89D7-4546-8D89-311C625285B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -15745,2041 +24558,3595 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Char,Char Char Char Char,Char1,Char8,Char9,Знак Char Char,Знак Char Char Char Char Char,Знак Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:u w:val="single"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:firstLine="318"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00DA058D"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="-142" w:firstLine="4962"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char, Char8"/>
+    <w:aliases w:val=" Char8,Header Char Char Char Char Char Char,Header Char Char Char Char,Char1 Char Char Char,Char,Char8,Знак Char Char Char Char Char,Знак Char Char Char Char Char Char, Char8 Char Char,Char6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar1"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val=" Char8 Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1,Char1 Char Char Char Char,Char Char17,Char8 Char1,Знак Char Char Char Char Char Char2,Знак Char Char Char Char Char Char Char1, Char8 Char Char Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Char3,Footer1, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char, Char Char1 Char Char Char, Char3,Char3 Char Char Char Char, Char Char1 Char Char,Char Char1 Char Char,Char Char1 Char,Char Char1 Char Char Char Char,Char3 Char Ch"/>
+    <w:aliases w:val=" Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char,Char3 Char Char,Body Text 21 Char Char,Body Text 21 Char Char Char Char,Footer1, Char Char1 Char Char, Char Char1 Char,Char3, Char Char1 Char Char Char Char,Char Char1 Char1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:aliases w:val=" Char Char, Char3 Char,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char,Char3 Char Char Char,Body Text 21 Char Char Char,Body Text 21 Char Char Char Char Char,Footer1 Char, Char Char1 Char Char Char, Char Char1 Char Char1"/>
+    <w:link w:val="Footer"/>
+    <w:qFormat/>
+    <w:rsid w:val="00971B85"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:aliases w:val="Char4"/>
+    <w:aliases w:val=" Char4,Char4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val=" Char4 Char,Char4 Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:aliases w:val=" Char Char,Char Char Char Char Char Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae,Ciae Ciae Ciae,Ciae + Tahoma,Oaio?e?aii,Ioaynii:  0 Char Char"/>
+    <w:aliases w:val="Char Char Char Char Char Char,Ciae,Ciae + Tahoma,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae Ciae Ciae,Ioaynii:  0 Char Char,Oaio?e?aii"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:aliases w:val="Char Char Char Char Char Char Char1,Ciae Char,Ciae + Tahoma Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C Char,Ciae Ciae Ciae Char,Ioaynii:  0 Char Char Char,Oaio?e?aii Char"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CB2A77"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C5947"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0286B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:aliases w:val=" Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:aliases w:val=" Char1 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00C0286B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="006C5947"/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00971B85"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char, Знак,Знак Знак Зна Знак,C,Char Char"/>
+    <w:aliases w:val=" Знак,Знак Знак Зна Char Char Char Знак Знак Знак Знак З,Знак,Знак Знак Знак,Знак + Tahoma,Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char,Знак Знак Зна Знак,Char Char,C"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar1"/>
-    <w:rsid w:val="00B559FF"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00F52BB5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
-[...1 lines deleted...]
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,06 cm Знак Знак Знак Знак Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:aliases w:val=" Знак Char,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак Знак Зна Знак Char"/>
     <w:link w:val="PlainText"/>
-    <w:rsid w:val="00B559FF"/>
+    <w:rsid w:val="00DA058D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="x-none" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F52BB5"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D46C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="1418" w:hanging="1418"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="2552" w:right="1354"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA058D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
+    <w:name w:val="CM15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:after="223"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
+    <w:name w:val="Comment Subject Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C45F88"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00C45F88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
+    <w:name w:val="Style"/>
+    <w:rsid w:val="00A677D9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="140" w:right="140" w:firstLine="840"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00F43A94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitemselected1">
+    <w:name w:val="historyitemselected1"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0086C6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title1">
+    <w:name w:val="title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title10">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004D25ED"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:rsid w:val="005761D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00D5224E"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0081484F"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00427418"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...6 lines deleted...]
-      <w:spacing w:val="30"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-PlainText">
+    <w:name w:val="WW-Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Знак Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...112 lines deleted...]
-      <w:bCs/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...41 lines deleted...]
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00427418"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rsid w:val="00427418"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont">
+    <w:name w:val="WW-Default Paragraph Font"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="AR PL UMing HK" w:hAnsi="Liberation Sans" w:cs="Lohit Hindi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Lohit Hindi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1">
+    <w:name w:val="WW-Default Paragraph Font1"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+    <w:name w:val="Шрифт на абзаца по подразбиране3"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont11">
+    <w:name w:val="WW-Default Paragraph Font11"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar16">
+    <w:name w:val="Char Char16"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar15">
+    <w:name w:val="Char Char15"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar14">
+    <w:name w:val="Char Char14"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar13">
+    <w:name w:val="Char Char13"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar12">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar11">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar8">
+    <w:name w:val="Char Char8"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar7">
+    <w:name w:val="Char Char7"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar6">
+    <w:name w:val="Char Char6"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar5">
+    <w:name w:val="Char Char5"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
+    <w:name w:val="Char Char4"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="HebarU" w:hAnsi="HebarU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
+    <w:name w:val="Char Char Char Char"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar1">
+    <w:name w:val="Char Char1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar9">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="Символи за номериране"/>
+    <w:rsid w:val="00427418"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заглавие3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Надпис2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="Указател"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Заглавие1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Надпис1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:link w:val="Date"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
+    <w:name w:val="Таблица - съдържание"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
+    <w:name w:val="Таблица - заглавие"/>
+    <w:basedOn w:val="-"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Обикновен текст1"/>
+    <w:rsid w:val="00427418"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle43">
+    <w:name w:val="Font Style43"/>
+    <w:rsid w:val="00427418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
+    <w:name w:val="CM16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gt-icon-text1">
+    <w:name w:val="gt-icon-text1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D86D96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM44">
+    <w:name w:val="CM44"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM45">
+    <w:name w:val="CM45"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D86D96"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar20">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title2">
+    <w:name w:val="title2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="1155"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitem">
+    <w:name w:val="historyitem"/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style17">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="241" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar120">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar0">
+    <w:name w:val="Char Char Char Char"/>
+    <w:aliases w:val="Header Char Char"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar200">
+    <w:name w:val="Char Char20"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar110">
+    <w:name w:val="Char Char11"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar100">
+    <w:name w:val="Char Char10"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar90">
+    <w:name w:val="Char Char9"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+    <w:name w:val="Equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
+    <w:name w:val="No List11"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="protokol">
+    <w:name w:val="protokol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
+    <w:name w:val="No List2"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar60">
+    <w:name w:val="Char Char6"/>
+    <w:locked/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultParagraphFont1CharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Default Paragraph Font1 Char Char Char Char Char Char Знак Знак Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F84517"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList12">
+    <w:name w:val="No List12"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Header2">
+    <w:name w:val="Header 2"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList21">
+    <w:name w:val="No List21"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84517"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle19">
+    <w:name w:val="Font Style19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F84517"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Шрифт на абзаца по подразбиране2"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Шрифт на абзаца по подразбиране1"/>
+    <w:rsid w:val="00B622B8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Обикновен текст Знак"/>
+    <w:aliases w:val=" Ch Знак, Char9 Знак, Знак Char Char Знак,Char Char Char Char Знак,Char Char Char Знак,Char Char Знак,Знак + Tahoma Знак,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Знак,Знак Знак Знак Знак,Отдясно:  0 Знак,Центрирано Знак"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Основен текст Знак"/>
+    <w:aliases w:val=" Char4 Знак"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Заглавие2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Блоков текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="-79" w:right="-85"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotations">
+    <w:name w:val="Quotations"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B622B8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="notranslate">
+    <w:name w:val="notranslate"/>
+    <w:rsid w:val="005027A9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Char1 Char Char Char Char1,Header Char Char1,Знак Char Char Char Char Char Char1,Знак Char Char Char Char Char Char Char,Char6 Char1"/>
+    <w:locked/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:aliases w:val="Char3 Char, Char3 Char1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
-    <w:rsid w:val="00A33608"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="System" w:hAnsi="System"/>
+      <w:b/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:link w:val="MacroText"/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
       <w:rFonts w:ascii="System" w:hAnsi="System"/>
       <w:b/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-[...10 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
+    <w:name w:val="Plain Text Char1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char,Знак Char Char,Знак Знак Знак Char Char,Знак + Tahoma Char Char,Центрирано Char Char,Отдясно:  0 Char Char,06 cm Знак Char Char,06 cm Знак Знак Char Char,Знак Char2, C Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13CharChar">
+    <w:name w:val="Char13 Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:b/>
-[...27 lines deleted...]
-    <w:name w:val="Block Text"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:ind w:left="2552" w:right="1354"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avto1">
     <w:name w:val="Avto1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
-[...306 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar1">
     <w:name w:val="1 Char Char Char1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
     <w:name w:val="xl69"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:textAlignment w:val="top"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char">
     <w:name w:val="Char5 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
-[...14 lines deleted...]
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-    <w:name w:val="2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="Char5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char10">
-[...7 lines deleted...]
-    <w:name w:val="Char5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1Char">
+    <w:name w:val="Char Char1 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
-[...7 lines deleted...]
-    <w:name w:val="Char Char1 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Знак Знак1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
-[...382 lines deleted...]
-    <w:name w:val="List"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
+    <w:name w:val="Рамка - съдържание"/>
     <w:basedOn w:val="BodyText"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
-[...61 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
-[...69 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Списък на абзаци1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="708"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar">
     <w:name w:val="1 Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
     <w:name w:val="Знак Знак3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="278" w:lineRule="exact"/>
+      <w:ind w:hanging="250"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
+    <w:name w:val="Style6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:hanging="154"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style7">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="269" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="230" w:lineRule="exact"/>
+      <w:ind w:firstLine="144"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style12">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style13">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style14">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="406" w:lineRule="exact"/>
+      <w:ind w:firstLine="576"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style15">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="403" w:lineRule="exact"/>
+      <w:ind w:firstLine="566"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
+    <w:name w:val="Style16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar3CharChar">
+    <w:name w:val="Char Char3 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar">
+    <w:name w:val="Char Char6 Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
+    <w:name w:val="Char Char3"/>
+    <w:aliases w:val="Header Char2, Char1 Char1, Char8 Char1,Char Char Char Char Char Char Char Char,Char1 Char Char Char Char2,Char8 Char,Char9 Char,Header Char Char2,Header Char Char Char Char Char2,Header Char Char Char Char Char Char Char2,Знак Char Char Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar1">
+    <w:name w:val="Char Char Char1"/>
+    <w:aliases w:val="06 cm Знак Знак Знак Знак Char1,Char Char Char11,Знак Char3,Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char1, Знак Char1,06 cm Знак Char1,06 cm Знак Знак Char1,06 cm Знак Знак Знак Char1,Знак + Tahoma Char1,Знак Char1,Footer2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar2">
+    <w:name w:val="Char Char Char2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
+    <w:name w:val="Char7"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
+    <w:name w:val="Char9"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char15">
+    <w:name w:val="Char15"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1Char">
+    <w:name w:val="Char1 Char"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z1">
+    <w:name w:val="WW8Num25z1"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z2">
+    <w:name w:val="WW8Num25z2"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond" w:hint="default"/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle26">
+    <w:name w:val="Font Style26"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle27">
+    <w:name w:val="Font Style27"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle28">
+    <w:name w:val="Font Style28"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:spacing w:val="-30"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
+    <w:name w:val="tlid-translation"/>
+    <w:rsid w:val="00D606F1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited">
+    <w:name w:val="alt-edited"/>
+    <w:rsid w:val="00D606F1"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects1">
     <w:name w:val="Table 3D effects 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00A33608"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D606F1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17836,5728 +28203,2289 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
-[...414 lines deleted...]
-    <w:name w:val="Table Grid12"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-[...3777 lines deleted...]
-    <w:rsid w:val="00296DD7"/>
+    <w:rsid w:val="00D606F1"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid21">
-    <w:name w:val="Table Grid21"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00296DD7"/>
+    <w:rsid w:val="00D606F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
-    <w:name w:val="Table Grid3"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00296DD7"/>
+    <w:rsid w:val="00D606F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1111">
-[...814 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00CC727E"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
+    <w:name w:val="No List3"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00806D09"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00806D09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
+    <w:name w:val="No List4"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F84BB5"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle29">
     <w:name w:val="Font Style29"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle30">
     <w:name w:val="Font Style30"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle31">
     <w:name w:val="Font Style31"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="00F84BB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText15">
     <w:name w:val="Body Text15"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:rsid w:val="002C0ABE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tablecaption">
-[...3 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext20">
+    <w:name w:val="Body text (2)"/>
+    <w:rsid w:val="002B295E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B64034"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B64034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Заглавие на изображение (3)_"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00B55740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
-      <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:name w:val="Table caption"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Заглавие на изображение (3)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Tablecaption"/>
-    <w:rsid w:val="009D66C0"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00B55740"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="180" w:line="479" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption6">
+    <w:name w:val="Picture caption (6)_"/>
+    <w:link w:val="Picturecaption61"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00B55740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption60">
+    <w:name w:val="Picture caption (6)"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B55740"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Picturecaption61">
+    <w:name w:val="Picture caption (6)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Picturecaption6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B55740"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="300" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption">
+    <w:name w:val="Picture caption_"/>
+    <w:link w:val="Picturecaption1"/>
+    <w:locked/>
+    <w:rsid w:val="00B55740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PicturecaptionBold">
+    <w:name w:val="Picture caption + Bold"/>
+    <w:rsid w:val="00B55740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Picturecaption0">
+    <w:name w:val="Picture caption"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B55740"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Picturecaption1">
+    <w:name w:val="Picture caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Picturecaption"/>
+    <w:rsid w:val="00B55740"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="235" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext17">
+    <w:name w:val="Body text (17)_"/>
+    <w:link w:val="Bodytext170"/>
+    <w:locked/>
+    <w:rsid w:val="007149A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext170">
+    <w:name w:val="Body text (17)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bodytext17"/>
+    <w:rsid w:val="007149A0"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:hanging="500"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Other">
+    <w:name w:val="Other_"/>
+    <w:link w:val="Other0"/>
+    <w:rsid w:val="00D86D7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Other0">
+    <w:name w:val="Other"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Other"/>
+    <w:rsid w:val="00D86D7C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
+      <w:spacing w:after="220"/>
+      <w:ind w:firstLine="20"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основен текст_"/>
+    <w:link w:val="17"/>
+    <w:rsid w:val="00D04032"/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5">
+    <w:name w:val="Основен текст (5)_"/>
+    <w:link w:val="50"/>
+    <w:rsid w:val="00D04032"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Основен текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00D04032"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="504" w:lineRule="exact"/>
+      <w:ind w:hanging="1060"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Основен текст (5)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00D04032"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="504" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
+    <w:name w:val="Знак Char Char"/>
+    <w:aliases w:val=" Знак Char Char Char Char, Знак Char Char"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar17">
+    <w:name w:val="Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar30">
+    <w:name w:val="Char Char3"/>
+    <w:aliases w:val="Plain Text Char2,Char Char Char Char Char1,Char Char Char Char2, Char Char Char Char Char1, Char9 Char, Знак Char Char Char, Знак Char Char1, Знак Char Char Char Char Char Char1, Знак Char Char Char Char Char Char Char"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar">
+    <w:name w:val="Char Char Char"/>
+    <w:aliases w:val="06 cm Знак Знак Знак Знак Char"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar20">
+    <w:name w:val="Char Char Char2"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar40">
+    <w:name w:val="Char Char4"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char70">
+    <w:name w:val="Char7"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char0">
+    <w:name w:val="Char5 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Обикновен текст2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char1">
+    <w:name w:val="Char3 Char1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char50">
+    <w:name w:val="Char5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char90">
+    <w:name w:val="Char9"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char150">
+    <w:name w:val="Char15"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char"/>
+    <w:aliases w:val=" Char Char Char Char Char,Char Char Char Char1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+    <w:name w:val="Знак Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111">
+    <w:name w:val="No List111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111">
+    <w:name w:val="No List1111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Знак Знак3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList112">
+    <w:name w:val="No List112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid12">
+    <w:name w:val="Table Grid12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList31">
+    <w:name w:val="No List31"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal8pt">
+    <w:name w:val="Normal+8pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Normal8ptChar"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="breadcrumbspathway">
+    <w:name w:val="breadcrumbs pathway"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
+    <w:name w:val="CM1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
+    <w:name w:val="CM3"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Normal8ptChar">
+    <w:name w:val="Normal+8pt Char"/>
+    <w:link w:val="Normal8pt"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList41">
+    <w:name w:val="No List41"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink2">
+    <w:name w:val="Hyperlink2"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0079A6"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext30">
-[...11 lines deleted...]
-    <w:name w:val="Body text (3)"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList5">
+    <w:name w:val="No List5"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Знак Знак"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Bodytext30"/>
-    <w:rsid w:val="007402BD"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainText1">
+    <w:name w:val="Plain Text1"/>
+    <w:aliases w:val=" Знак1,06 cm Знак Знак Знак Знак1,06 cm Знак Знак Знак1,06 cm Знак Знак1,06 cm Знак1,Знак + Tahoma1,Знак Знак Зна Char Char Char Знак Знак Знак Знак З1,Знак Знак Зна Char Char1,Знак Знак Знак1,Знак1,Отдясно:  01,Центрирано1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+    <w:name w:val="Заглавие на книга1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="attfile">
+    <w:name w:val="attfile"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="attfilename">
+    <w:name w:val="attfilename"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList6">
+    <w:name w:val="No List6"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList13">
+    <w:name w:val="No List13"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList22">
+    <w:name w:val="No List22"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einzug1">
+    <w:name w:val="Einzug 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers (WN)" w:hAnsi="Univers (WN)"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList7">
+    <w:name w:val="No List7"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList14">
+    <w:name w:val="No List14"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList23">
+    <w:name w:val="No List23"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList32">
+    <w:name w:val="No List32"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid21">
+    <w:name w:val="Table Grid21"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00A47955"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList8">
+    <w:name w:val="No List8"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList15">
+    <w:name w:val="No List15"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList24">
+    <w:name w:val="No List24"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title11">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar201">
+    <w:name w:val="Char Char20"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList113">
+    <w:name w:val="No List113"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1112">
+    <w:name w:val="No List1112"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList211">
+    <w:name w:val="No List211"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList121">
+    <w:name w:val="No List121"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2111">
+    <w:name w:val="No List2111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList33">
+    <w:name w:val="No List33"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList9">
+    <w:name w:val="No List9"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharChar">
+    <w:name w:val="1 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList16">
+    <w:name w:val="No List16"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1a">
+    <w:name w:val="Без списък1"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList17">
+    <w:name w:val="No List17"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1b">
+    <w:name w:val="Мрежа в таблица1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00A47955"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Ch">
+    <w:name w:val="Знак1 Ch"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharChar">
+    <w:name w:val="Char1 Char Char"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar1">
+    <w:name w:val="1 Char Char Char Char Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar">
+    <w:name w:val="1 Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Знак Знак Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="Char2"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar0">
+    <w:name w:val="Char Char6 Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Шрифт на абзаца по подразбиране"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="HTML акроним1"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
+    <w:name w:val="Numbering Symbols"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1111">
+    <w:name w:val="WW-Default Paragraph Font1111"/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
+    <w:name w:val="Обикновен текст3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1c">
+    <w:name w:val="План на документа1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar10Char">
+    <w:name w:val="Char Char10 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1d">
+    <w:name w:val="Изнесен текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Основен текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1e">
+    <w:name w:val="Без разредка1"/>
+    <w:rsid w:val="00A47955"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList114">
+    <w:name w:val="No List114"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList25">
+    <w:name w:val="No List25"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList34">
+    <w:name w:val="No List34"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal6">
+    <w:name w:val="normal 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A47955"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:spacing w:line="254" w:lineRule="auto"/>
-      <w:ind w:left="840" w:firstLine="20"/>
+      <w:spacing w:before="60"/>
+      <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:color w:val="2F2F32"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1113">
+    <w:name w:val="No List1113"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11111">
+    <w:name w:val="No List11111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList212">
+    <w:name w:val="No List212"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList311">
+    <w:name w:val="No List311"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid111">
+    <w:name w:val="Table Grid111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00A47955"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList122">
+    <w:name w:val="No List122"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2112">
+    <w:name w:val="No List2112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Без списък11"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="111">
+    <w:name w:val="Мрежа в таблица11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList131">
+    <w:name w:val="No List131"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1110">
+    <w:name w:val="Без списък111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Без списък2"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="25">
+    <w:name w:val="Мрежа в таблица2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A47955"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList18">
+    <w:name w:val="No List18"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="120">
+    <w:name w:val="Без списък12"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="211">
+    <w:name w:val="Без списък21"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="112">
+    <w:name w:val="Без списък112"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList115">
+    <w:name w:val="No List115"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1114">
+    <w:name w:val="No List1114"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList26">
+    <w:name w:val="No List26"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList35">
+    <w:name w:val="No List35"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11112">
+    <w:name w:val="No List11112"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111111">
+    <w:name w:val="No List111111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList213">
+    <w:name w:val="No List213"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList312">
+    <w:name w:val="No List312"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid112">
+    <w:name w:val="Table Grid112"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00A47955"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList123">
+    <w:name w:val="No List123"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2113">
+    <w:name w:val="No List2113"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1111">
+    <w:name w:val="Без списък1111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList132">
+    <w:name w:val="No List132"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="11111">
+    <w:name w:val="Без списък11111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47955"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="1 Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ng-binding">
+    <w:name w:val="ng-binding"/>
+    <w:rsid w:val="00A2335A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ng-binding1">
+    <w:name w:val="ng-binding1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1f">
+    <w:name w:val="Долен колонтитул Знак1"/>
+    <w:aliases w:val=" Char3 Знак,Char3 Char Char Char Char Знак,Footer1 Знак, Char Char1 Char Char Знак, Char Char1 Char Знак,Char3 Знак, Char Char1 Char Char Char Char Знак, Char Char1 Char Char Char Char Char Знак,Char Char1 Char1 Знак"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharChar0">
+    <w:name w:val="Char1 Char Char"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char20">
+    <w:name w:val="Char2"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar10Char0">
+    <w:name w:val="Char Char10 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1f0">
+    <w:name w:val="Обикновен текст Знак1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Знак,Знак Char Знак,Знак Знак Знак Char Знак,Знак + Tahoma Char Знак,Центрирано Char Знак,Отдясно:  0 Char Знак,06 cm Знак Char Знак,06 cm Знак Знак Char Знак"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1f1">
+    <w:name w:val="Основен текст Знак1"/>
+    <w:rsid w:val="00A2335A"/>
+    <w:rPr>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1f2">
+    <w:name w:val="Заглавие #1_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="1f3"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Заглавие #3_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="37"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:spacing w:val="30"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Основен текст (3)_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="39"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1f3">
+    <w:name w:val="Заглавие #1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="1f2"/>
+    <w:rsid w:val="00437E76"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="180" w:line="0" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:spacing w:val="30"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Заглавие #3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="36"/>
+    <w:rsid w:val="00437E76"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="180" w:after="180" w:line="307" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:spacing w:val="30"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Основен текст (3)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="38"/>
+    <w:rsid w:val="00437E76"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="180" w:after="1140" w:line="245" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Горен или долен колонтитул_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:dstrike w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arial105pt0pt">
+    <w:name w:val="Горен или долен колонтитул + Arial;10;5 pt;Разредка 0 pt"/>
+    <w:basedOn w:val="a6"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
+      <w:spacing w:val="10"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Горен или долен колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00437E76"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3a">
+    <w:name w:val="Заглавие на таблица (3)_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="3b"/>
+    <w:rsid w:val="00437E76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3b">
+    <w:name w:val="Заглавие на таблица (3)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="3a"/>
+    <w:rsid w:val="00437E76"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="163" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="4">
+    <w:name w:val="Основен текст (4)_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="40"/>
+    <w:rsid w:val="00F8471A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
-      <w:u w:val="none"/>
-      <w:effect w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Основен текст (4)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00F8471A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="1140" w:line="480" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00316027"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="70783582">
+    <w:div w:id="184254175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="126701085">
-[...185 lines deleted...]
-    <w:div w:id="806818566">
+    <w:div w:id="563756269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1047220794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1347637695">
+    <w:div w:id="1426342848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1385255796">
-[...103 lines deleted...]
-    <w:div w:id="1518156291">
+    <w:div w:id="1479809544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1578904542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1808352162">
-[...63 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23820,88 +30748,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2856A3-94D4-4078-AE69-8857B6040648}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DA6EA9A-978A-4798-8B24-862C504B6B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7195</Characters>
+  <Pages>7</Pages>
+  <Words>1275</Words>
+  <Characters>7076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8441</CharactersWithSpaces>
+  <CharactersWithSpaces>8335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>