--- v0 (2025-10-22)
+++ v1 (2026-05-10)
@@ -1,17742 +1,16698 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="421180DB" w14:textId="44011ED8" w:rsidR="00F926D1" w:rsidRDefault="00495123" w:rsidP="00495123">
+    <w:p w14:paraId="1EBF5EB7" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="007E61AE">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5773"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F87600" w14:textId="611E899B" w:rsidR="009468E3" w:rsidRPr="00D2683F" w:rsidRDefault="00A315F2" w:rsidP="009468E3">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ОБХВАТ 142 ЛИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFC7D9C" w14:textId="2430C71A" w:rsidR="00443854" w:rsidRPr="004E0222" w:rsidRDefault="00F926D1" w:rsidP="008476F9">
+    <w:p w14:paraId="4BD3D01E" w14:textId="77777777" w:rsidR="009468E3" w:rsidRPr="00636EC1" w:rsidRDefault="009468E3" w:rsidP="009468E3">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E3DAF4" w14:textId="77777777" w:rsidR="009468E3" w:rsidRPr="00636EC1" w:rsidRDefault="009468E3" w:rsidP="009468E3">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>София,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="003B562A" w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D7E" w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B538421" w14:textId="77777777" w:rsidR="00627C23" w:rsidRPr="00636EC1" w:rsidRDefault="00627C23" w:rsidP="00AE25EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D753648" w14:textId="77777777" w:rsidR="001870C8" w:rsidRDefault="00AD2C94" w:rsidP="001870C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>НЕЗАВИСИМА СТРОИТЕЛНА ЛАБОРАТОРИЯ ИНФРАСТРУКТУРА ЕООД НЕЗАВИСИМА СТРОИТЕЛНА ЛАБОРАТОРИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B04E22" w14:textId="77777777" w:rsidR="00AD2C94" w:rsidRPr="00636EC1" w:rsidRDefault="00AD2C94" w:rsidP="001870C8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB2505D" w14:textId="77777777" w:rsidR="001870C8" w:rsidRPr="00636EC1" w:rsidRDefault="00EC225F" w:rsidP="00EC225F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0222">
+      <w:r w:rsidRPr="00636EC1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">София, </w:t>
+        <w:t>Адрес на управление</w:t>
       </w:r>
-      <w:r w:rsidR="00D64F68">
+      <w:r w:rsidR="00AD2C94" w:rsidRPr="00AD2C94">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD2C94" w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>помещенията</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD2C94" w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на ООС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>16.10.2024 г.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280AA093" w14:textId="77777777" w:rsidR="001701A3" w:rsidRPr="004E0222" w:rsidRDefault="001701A3" w:rsidP="006B0475">
+    <w:p w14:paraId="75C1A360" w14:textId="77777777" w:rsidR="00AD2C94" w:rsidRDefault="00AD2C94" w:rsidP="001870C8">
       <w:pPr>
-        <w:ind w:left="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1619 гр. София, Община </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Витоша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, бул. „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Цар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD2C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Борис III“ № 257</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A57E6E" w14:textId="77777777" w:rsidR="0056117F" w:rsidRPr="00636EC1" w:rsidRDefault="0056117F" w:rsidP="00EC225F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ABEF315" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00761B42" w:rsidRDefault="00B84036" w:rsidP="006B0475">
-[...136 lines deleted...]
-    <w:p w14:paraId="4860AA1C" w14:textId="77777777" w:rsidR="00AD05C3" w:rsidRDefault="00AD05C3" w:rsidP="00AD05C3">
+    <w:p w14:paraId="07F012D0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
       <w:pPr>
         <w:overflowPunct/>
         <w:adjustRightInd/>
-        <w:ind w:right="-41"/>
+        <w:ind w:left="-90" w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk59033513"/>
-      <w:r w:rsidRPr="004E0222">
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Да извършва изпитвания на:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk59033494"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="710"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="3238"/>
+        <w:gridCol w:w="3005"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="7D2F34A0" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="63D216F3" w14:textId="77777777" w:rsidTr="006B796B">
         <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="278"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6ABF07" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="200E68AA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...7 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Тип обхват:</w:t>
             </w:r>
-            <w:r w:rsidRPr="008476F9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="bg-BG"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>гъвкав*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="29E697BA" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="703020E8" w14:textId="77777777" w:rsidTr="006B796B">
         <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="794"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1702CA19" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0DC75647" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610FF12E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="334587C8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>по ред</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA45238" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0D76E105" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Наименование на изпитваните продукти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F30663" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="24A33CBB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...11 lines deleted...]
-            </w:tcMar>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Вид на изпитване/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255DA974" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> характеристика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B48C7D9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="153A809D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Методи за изпитване</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6227BF66" w14:textId="27249BD2" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0064C6BA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(стандартизирани/</w:t>
             </w:r>
-            <w:r w:rsidR="008476F9" w:rsidRPr="008476F9">
+          </w:p>
+          <w:p w14:paraId="3528902F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="67D249BD" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="7CE414D0" w14:textId="77777777" w:rsidTr="006B796B">
         <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="243"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E579516" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="016B579A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50FF30A7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0E0C510B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68FA5154" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="098DB8EA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660EFB79" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1CFBA48A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008476F9">
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2CEB7D48" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="714B2E95" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="491"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0963D060" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="54FF6D7B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553D97E3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6617D7EE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="36F8D554" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC3B3E8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="031CC6A5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DD99B14" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01FD543A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="001F3944" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Почви строителни (несвързани и хидравлично свързани смеси; скални материали за несвързани</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E4A7DD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>и хидравлично свързани смеси за използване в строителни съоръжения и пътно строителство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0708B20A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Съдържание на вода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A2E8F2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 1097 – 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCF7869" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="5CEDAFEC" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="743"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C46ED2F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6E94F5F5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78060301" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AE42F7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 Зърнометричен състав </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4BAC1C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1698B8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN ISO 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>-4,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 5.2 и т.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="65C85114" w14:textId="77777777" w:rsidTr="00825AE5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="707"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2582CBED" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="63ACB461" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25D5F8C0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7390D3AA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB49354" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00825AE5" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.3 Плътност на твърди частици</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5684AC1F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN ISO 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>-3, т. 5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACBFA5A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E502769" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2404C362" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3653D5EF" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="257"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50DB5B3C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16150637" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A47E704" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3F9C1D5C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03762C3E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.4 Обемна плътност</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678C0B4E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892-2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т.5.1 и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029AA5CD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>т. 5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D7639F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение № 18 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F157C71" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3F1C7A89" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="494310AF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="631F20CC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE3E1C4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3C3A0BCD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D58EE06" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.5 Плътност в сухо състояние</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B04382" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601A9835" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Обемна плътност на скелета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="774E1C1E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892-2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т.5.1 и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A999633" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>т. 5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4123DA33" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение № 18 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1776AECC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="55D8DE2E" w14:textId="77777777" w:rsidTr="00825AE5">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="398"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4295BCFA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="19E37B36" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="057F892F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BE72B2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="46FA81E3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+              <w:t xml:space="preserve">1.6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Еластичен модул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D42C6FF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 15130 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="1B6F5335" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="635"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD077BA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1355AEF2" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="078E25CA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="734C7CBD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="59252658" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+              <w:t xml:space="preserve">1.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Деформационен модул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585A4E01" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 15130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="4D82AD25" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="670"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18D7DFBD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="013CF329" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAF1414" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A4922AB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A20281" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отношение на </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0946F465" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>деформационни модули</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="021A7EE4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 1513</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="1737AB03" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="765"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="293946C0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="02C3CB80" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="155C0A38" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C629028" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700D15A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>9 Граница на протичане</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="456C165A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, т. 5.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA25E6C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение № 15 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160D4C60" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="571BA0EE" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1005"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA8450A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C411587" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D7E41" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="47E3BDB6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4291537D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.10 Граница на пластичност</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3CAE03" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EEC8D7F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Граница на източване</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FD03E5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8B6253" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A47E6FE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение № 16 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537553C5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6ED00B98" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59F9A7AC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="06F1D33A" w14:textId="77777777" w:rsidR="00B37FD7" w:rsidRPr="00962D57" w:rsidRDefault="00B37FD7" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59A249D3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F70369" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="0640FEF6" w14:textId="77777777" w:rsidR="00B37FD7" w:rsidRPr="00962D57" w:rsidRDefault="00B37FD7" w:rsidP="00D34384">
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 Показател на пластичност </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4AB23B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A4482B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Индекс на пластичност</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71715F14" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение №16 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25596AB8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725FD069" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60CB357E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БД</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>EN ISO 17892-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="579F040B" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="597"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E59CAD8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0681E143" w14:textId="77777777" w:rsidR="00B37FD7" w:rsidRPr="00962D57" w:rsidRDefault="00B37FD7" w:rsidP="00D34384">
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15C7876E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A33AF7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...239 lines deleted...]
-                <w:lang w:eastAsia="bg-BG"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Индекс </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>на консистенция</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B19CB74" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БД</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...105 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>17892-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1A00C1C9" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="56F601E4" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="613208A6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0A6B1136" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...153 lines deleted...]
-          <w:p w14:paraId="2A170886" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="487FF7B8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="704F2309" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Оптимално водно съдържание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FFFE44" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС 17146, т.3.3 – тип на изпитването </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CA430E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Н 100, М 100, Н 150, М 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7B4D71" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4456F4B1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13286-2,  т. 7.1; 7.2; 7.4; 7.5; Приложение А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="02A46338" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="50AEC19D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="36B36EA1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...79 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="52FE7479" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1CA7F86C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F20A38" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.14 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нормална плътност </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>на скелета</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7EEF05" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 17146, т.3.3 – тип на изпитването Н 100, Н 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="2DABFAC2" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="569"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="06C732FB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="777F0AFF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...127 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2DF91CEA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="5FD5C68F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272F3856" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Модифицирана плътност </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>на скелета</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599113A8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 17146, т.3.3 – тип на изпитването М 100, М 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3C7AB079" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="849"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="48D70AB5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="39BFBF71" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...252 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2DC88FA5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0C201929" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4671FBD5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Степен на уплътнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD6EE3A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 17146</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597DE45C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение № 18 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DAE8D97" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Наредба № РД-02-20-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3B1357E1" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="989"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="023B68AA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="49D0EAE6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...127 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7E0815F0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6ED04455" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DA555C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.17 Стандартна плътност на скелета по „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Проктор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4109743A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 13286-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BCABB1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 7.1; 7.2;  Приложение А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="2B377032" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="997"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="173E8835" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="701F1D84" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...73 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="53D58CD6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="74BC356E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735AAD20" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.18 Стандартна плътност на скелета по модифициран „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Проктор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B0A1AD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13286-2, т.7.4; 7.5, Приложение А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6CB8D5E5" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="850"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="4288DD29" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="08D7FBDE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...86 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="57DF6B00" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="60E634FC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8B905E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.19 Калифорнийски показател за носимоспособност </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>CBR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572E6AC5" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC2F4E3" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="143982D5" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D5CDB19" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4E5759" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E79E88B" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35DAF609" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1D936F" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05ADCCD7" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7797FA77" w14:textId="77777777" w:rsidR="00D2683F" w:rsidRPr="00D2683F" w:rsidRDefault="00D2683F" w:rsidP="00D2683F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C70A76F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28D41F13" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13286-47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="742B2CD0" w14:textId="77777777" w:rsidTr="001533B8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="2235"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="3118C248" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="09F2A2AA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...107 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="196BB7B9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3C56F999" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB23201" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Компресионни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> свойства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22353EE2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.20.1 Вертикална деформация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBA3AF1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.20.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Компресионен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> модул </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56741D65" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.20.3 Коефициент на уплътнението</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F98909F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.20.4 Коефициент на порите</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF0F0F0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.20.5 Налягане на набъбването</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68580479" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B07545" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="738F8D56" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="652E2210" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35DDA98A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BDD1ED" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="4AD6F14D" w14:textId="77777777" w:rsidTr="001533B8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1416"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="5473E642" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="37631ED9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...154 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="4D61F59F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="70A34B43" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438B40C7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.21 Ъгъл на триене</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5040DA73" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Върхов ъгъл на триене</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6309448B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Остатъчен ъгъл на триене</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="75976F5F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D987869" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D50395F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39B5DA90" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108E9344" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС 10188, Изменение 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B46015" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17892-10, т.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="09194DF4" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1271"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="4218BC9D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="32F3F17D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...200 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="2E94C728" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="53840C12" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCFE935" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>1.22 Кохезия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4232417D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>върхова кохезия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D072AD5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>остатъчна кохезия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...9 lines deleted...]
-          <w:p w14:paraId="1CA903C1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3702FFBA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6F9751CF" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD032C7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1038CB6C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...269 lines deleted...]
-          <w:p w14:paraId="02C85891" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6DE09A84" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="5AFA6A0C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="5C94A134" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...110 lines deleted...]
-          <w:p w14:paraId="3D582129" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="4CF92D6B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="78FD0792" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0E50406F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...129 lines deleted...]
-          <w:p w14:paraId="260C91AE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="37C49EA4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="4B3D89B7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0D06DBE3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...100 lines deleted...]
-          <w:p w14:paraId="31C2E7DF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="5B2E52EE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="1D462570" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1B304888" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...87 lines deleted...]
-          <w:p w14:paraId="02CD2563" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="265B5B9B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          <w:p w14:paraId="132005D5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="19D606C1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...11 lines deleted...]
-            </w:tcMar>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CDCB7E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Добавъчни/скални материали (едри, дребни/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C046F25" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пясък, фини пълнители, нефракционирани за различни приложения ) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0128DE7F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EC71F3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Зърнометричен състав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8C7F11" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...65 lines deleted...]
-              <w:t>Приложение 18 от Наредба № РД-02-20-2</w:t>
+          <w:p w14:paraId="64DC3983" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 933-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="3E41FC14" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="14870DC1" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="239E14EF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1B2A540F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...8 lines deleted...]
-          <w:p w14:paraId="0295D079" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="41E77F9E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6917A4C4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Съдържание на фина фракция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B18E146" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 933-1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="4271A806" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2757FE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...1235 lines deleted...]
-          <w:p w14:paraId="305EDD4B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="2C676B90" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...339 lines deleted...]
-            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C5AA54" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1696474F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3 Калифорнийски показател за носимоспособност </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>CBR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B244EE6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="1E3A6CEE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="fr-FR" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13286-47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="705C05A0" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="09CCDAAE" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="261DDDBE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1D47C58C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="62D08C93" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="65725DC1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75ADD956" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...25 lines deleted...]
-            </w:tcMar>
+          <w:p w14:paraId="6F83A368" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4 Устойчивост в разтвор на магнезиев сулфат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2977B4B3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2820B502" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1367-2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="67F3668F" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="7AF5DE55" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="571"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1550B9B9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="12EE0D98" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="54F1A594" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="518C4587" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556A0185" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0D54268F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Обемна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>насипна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>плътност</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC93497" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="7057FF9B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1097-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0A63C226" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="28BD8CB4" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7FB276C1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="455F5AFD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C82BF26" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="76327C57" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEC0A84" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="09D90D0B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Процент на празнини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005C5195" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="66D62726" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-3, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B27C9F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="40A8D9EF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-6, т. 7, т.8, т.9, Приложение В </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="440BB20D" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6A6184A1" w14:textId="77777777" w:rsidTr="001533B8">
+        <w:trPr>
+          <w:trHeight w:val="3694"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="301BDA56" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0ACB97EE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3793E75D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3F904453" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="401FB79F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="1C9A0D34" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.7 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...7 lines deleted...]
-          <w:p w14:paraId="1BD42AA0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Плътност на зърната:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF950B1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="335"/>
+              </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
-              <w:textAlignment w:val="auto"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+              <w:ind w:left="335" w:hanging="284"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>специфична плътност на зърната ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:vertAlign w:val="subscript"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="35740A20" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6399771B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="335"/>
+              </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-              <w:t>суха ρ</w:t>
+              <w:ind w:left="335" w:hanging="284"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>обемна плътност на зърната в сухо състояние</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>ρ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3FB54AD6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="117B3ABA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="335"/>
+              </w:tabs>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-              <w:t>водонаситено и повърхностно сухо(водонаситено до постоянна маса) ρ</w:t>
+              <w:ind w:left="335" w:hanging="284"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>обемна плътност на зърната във водонаситено повърхностно сухо състояние ρ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>ssd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          </w:p>
+          <w:p w14:paraId="3F88A4F9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="335"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="335" w:hanging="284"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>плътност на зърната на едри скални материали, водонаситени до постоянна маса ρ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2904CC16" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="782DAF28" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-6, т. 7, т. 8, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38162163" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0BA59569" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т. 9, Приложение В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="409DA6F5" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3E7E3F0F" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0FBA6375" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3A2A0A20" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C8644F6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="79D34E34" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="461079D1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="3A6C2643" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Абсорбция </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>на вода</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="011E28DC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6204BE77" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-6, т. 7, т. 8, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D1242E8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6B0BCB2C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...4 lines deleted...]
-              <w:t>т. 9, Приложение В</w:t>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 9 , Приложение В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0E118728" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="68FD7BCE" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7B1AE0F0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0C4607D5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="51345285" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="75A720A3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4E918E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="279BF824" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.9 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Коефициент </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>на формата</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6432DB3C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="258B3859" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933-4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0E04DB0C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="5012362D" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="517AD4C2" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="5F8386FE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7040FE66" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="53DEB376" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086C8CCA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="21979301" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Индекс на плоски зърна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4761CD11" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4EEF5EBC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933- 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="42B53C8C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="01C30616" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="967"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6B5414FA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="65B53B0E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="13B5AED0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="74A778B3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...86 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CE6B74" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11 Процент на : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24FD27DF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>натрошени зърна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EEF4A9D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>изцяло натрошени зърна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0E3024" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>изцяло заоблени зърна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CECC7AF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0459BD62" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1218136E" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="23E0E771" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="427"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3DE094A3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="31CD3749" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6BB2F985" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="28CEB554" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1B4805" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="1D0F1EC6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.12 Дължина на зърната</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA6C673" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...14 lines deleted...]
-              <w:t>БДС EN 13450 т.6.7</w:t>
+          <w:p w14:paraId="681C61CD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 13450, т.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="7FEF5B67" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="75C089C1" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="40AE1AC8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="061B9818" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="724650DB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6BA6937A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E98D879" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="7074A973" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">2.13 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Съдържание </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на вода</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B557A0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4695A3FA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="39297D6C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="4AEC1350" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C928D29" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7671AC71" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3D3E126B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="01F16AA8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11557960" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="25956F66" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.14 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Устойчивост на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>дробимост</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> при статично натоварване</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="171E1DF0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="70DF50A7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 206+А2/NA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796F2D4B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="42261B24" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>приложение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>NA.Q</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="59B83E3C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="119A3CD5" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="07BD76B9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="5DADB8BB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A804C8F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6C94C183" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7705CA03" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="21D0A7CB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.15 Съпротивление на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>дробимост</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> - коефициент „Лос Анжелос” </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>LA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3423BA8B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="5CC1CB1F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1097-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="61735B3D" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6FA419AA" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0C38788A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="651C5F50" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6D74F975" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0C817926" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B92E79A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="5E116EA9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.16 Съдържание на черупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCBE095" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="5DCF2AA6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 933- 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="71B99416" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="58E08865" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="21802C52" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0579762A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="4D31149D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1FB6CFD9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF0A82B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="43508036" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.17 Пясъчен еквивалент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2170715C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0253834B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 933-8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>+A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="72EC1C81" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="41BFFFAF" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7772FCA3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="38DD74B8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1152E1BE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="22D38226" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AAF87C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2734B456" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.18 Плътност на частиците на фин пълнител</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410B8B4F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2BF71A7D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1097-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="3942ED9A" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="5E9D45B4" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="670E73A7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7DC0A0FB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3077B200" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="61ECB72A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF465CA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="513BBB5F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.19 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Празнини във фин пълнител</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> уплътнен в сухо състояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1F4A4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="7B9001AD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1097-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1DEBB5A6" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="38A6BDD6" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="57A2055C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="5287EDF8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7DB48125" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="43C12C4B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10CB69C5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="64CD13FB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Граница на протичане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A571D2" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-            <w:pPr>
+          <w:p w14:paraId="2A84831D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-              <w:t>Приложение 15 от Наредба № РД-02-20-2</w:t>
+              <w:t>Приложение № 15 от Наредба № РД-02-20-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="782C65B5" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6BA90D2D" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="76A45F6B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6FCD8D76" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1AED7BF7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3BB8D616" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B98262" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3CF9EB53" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
               <w:t>2.21</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...31 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Граница на източване</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D17461" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-            <w:pPr>
+          <w:p w14:paraId="5AC5A71E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-              <w:t>Приложение 16 от Наредба № РД-02-20-2</w:t>
+              <w:t>Приложение № 16 от Наредба № РД-02-20-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="749C5A28" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="515E2530" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A46C4F7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="4F6B6B09" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="67FF2D71" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="66F6237D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437F2F9A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0BBC6FD8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.22</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Показател на пластичност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015201D6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...15 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+          <w:p w14:paraId="571B677E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Приложение №</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...25 lines deleted...]
-              <w:t>Приложение 16 от Наредба № РД-02-20-2</w:t>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>16 от Наредба № РД-02-20-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="31D55817" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="14B46468" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2D3BB5D5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="23C5892B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="66BB653F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6C2BEB38" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E281CEB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6BEBB0D0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.23 Стандартна плътност на скелета по модифициран „</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Проктор</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EA46F4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4BEB03F0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DB0C179" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...32 lines deleted...]
-              <w:t>Приложение А</w:t>
+          <w:p w14:paraId="1202E914" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 7.4; т. 7.5; Приложение А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0C5ADE27" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="7722D3E7" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="60A13F9F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="677CAFD6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2512ABBA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="35729E94" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5852C6CD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="093A5495" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">2.24 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Оптимално водно съдържание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA18434" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="1DCB902D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 13286-2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2159C803" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2566E318" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>т. 7.4; т.7.5;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение А </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="5486F24E" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="0EA376A7" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="15094773" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0E282A00" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2006D2FB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="35DFF6D3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D8B69C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6C0CD8A9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54E246D4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="43E0CDB2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07C409C9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="223FFAB6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06B82489" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0B81D1D1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="615E5E4E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0E5AED29" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C54BB90" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="5148F424" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="59AC6C5C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="76CAF665" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
               <w:t>Естествени каменни и скални материали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46C5F8BD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="635B816B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Обемна плътност на зърното</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E4330B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4880C21C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13383-2, т.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="4562D4C2" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="604FA5F6" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="580A74D9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="300BAD46" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="243192DC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="4B0330A5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDBB639" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="546DF817" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Водопоглъщане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EA7A4E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="19D37581" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-150"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13383-2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>, т.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2429CAB6" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6893D4CE" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7B88E8D2" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6A9EAEDF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="4E58B208" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="64A79F6A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB2AC8E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0D9B8FC2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.3 Якост на натиск в изсушено състояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5092A0A5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="23E6CEAF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 1926 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="5B370E85" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="14B28920" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="725269C0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0A57DCBF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="5EAFEF72" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="67BC532A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          </w:tcPr>
+          <w:p w14:paraId="3ECF72E9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">3.4 Якост на натиск във </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>водонапито</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> състояние (за 48±4) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w14:paraId="6A70A86C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="377829C4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1926,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EFA1651" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="17E704DE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="6F41A346" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="656DD06F" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6A34F023" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="20434740" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BED572B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="501125AF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B35C80A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3CDF96B2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4948030C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="68A5089F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AA9ADE9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1E48B36D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A81B996" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="66181325" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DB95F39" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="44A35546" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B86DC3C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="490B284F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Асфалтови смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBBAB0F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4C163C49" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.1 Обемна плътност на асфалтови пробни тела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9E404F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0C139158" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС EN 12697-6,  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B15D2B7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="65BB81C2" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Процедури А и В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="4B397EB3" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="16E5CFE8" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="4421AABE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="40E20DD0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="5AA00DAB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3B38B616" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4939405F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="09AE3573" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Максимална плътност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346761E4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="7B452CE1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-5,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D233873" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="27D7A51B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Процедура А  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2BABBA19" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="70A60F1A" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="77BE7AA8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0965BB9F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="617472DE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1EDB690D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B67A7F5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6259EA97" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Остатъчна порестост</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A33EC3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="2E899F03" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-8, т.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="47812612" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="445E8C28" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="760F2333" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="2D9E508F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3DC65EBA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="2D853805" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2CE181" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6AC2E8E3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.4 Съдържание на разтворимо свързващо вещество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD40D33" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="526D3AD5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС EN 12697- 1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4376EC93" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение В, т. В.2.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2797801C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="35C3E2A0" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="409E5489" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7A33C2AE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="151DD700" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="2EC0797C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CDDC90" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="29014FA8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Разпределение на размера на частиците</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="589357AD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3259B00E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="06532ADA" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="46D80ACA" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7A1A7A1A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="36D9F04A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="64CB1FAB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="61E40A64" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8AD66F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="046F916C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Устойчивост по </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Marshall</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C514F11" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="472A8FB6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="191418D0" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="654FD0E3" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="592"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3F9FA16C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6922C0C5" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6A0076DC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="754A3A27" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDCD2D4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3BA5DC49" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">4.7 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Условна пластичност по </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Marshall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6890E0FC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...14 lines deleted...]
-              <w:t>БДС EN 12 697-34</w:t>
+          <w:p w14:paraId="6500A892" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="58B8D1DE" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="3CB7081F" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3308A14E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="420D8B3A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D20FA96" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1CA30617" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="253A30C0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="352D67EA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="446CEAB9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="29F84165" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2175A528" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...19 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...51 lines deleted...]
-            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F17AD0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Битуми </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E5E06F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="52013D1A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Пенетрация</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
-[...10 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DFB1E8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="1491E97C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1426</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2CAC5162" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="460709D9" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="45582184" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="54BF7171" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="610AA60F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="4F6FD045" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709176DF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0F95C734" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...10 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Еластично възстановяване </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178A38A8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0007CB18" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 133</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0146824C" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6D265AE1" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="69BAF9F6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1711912B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="451438A5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="17FADCBD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CDE975" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...20 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+          <w:p w14:paraId="0DF30865" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.3 Температура на омекване </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D820D55" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="3F95B3FA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 1427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="477A4E2E" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="5C9B2C4E" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="09016060" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="73795A81" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14DAF049" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1191EEF1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E40E258" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="26885291" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A38268C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="56D4554C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="272B7927" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2AD92F89" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="49D39669" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="690155F6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Бетонни смеси </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553E160B" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="734BAB3C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Бетон </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E088B3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="38F51A14" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF63FB8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1884"/>
+                <w:tab w:val="left" w:pos="6420"/>
+              </w:tabs>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:right="-41"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...17 lines deleted...]
-            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E919A9" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="5AF73023" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Слягане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8A520C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...14 lines deleted...]
-              <w:t>БДС EN 12350-2(1)</w:t>
+          <w:p w14:paraId="57FE94B1" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12350-2 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="44706070" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="0F895723" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3A1620EA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="47FF9CA7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7DF9818D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="34299739" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EC088A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="3A9B3668" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.2 Размери и форма на пробни тела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65107BF5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="6F82FF4E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...4 lines deleted...]
-              <w:t>БДС EN 12390-1(2)</w:t>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-1 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="7E234786" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="047106A5" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="26307AE3" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="22E0A0AD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2CE713E8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1E80C0DA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F38306" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4C7320EB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">6.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Якост на натиск </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F64B8F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...68 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="77C2BA46" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12390-3 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="78739286" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="36DF943B" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A7BE7AD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7F189B1D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E73A565" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6E03AA0F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659D13D1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1D9FEB7A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.4 Якост на опън при огъване</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560E2A24" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1B195BB3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">БДС EN 12390-5(2) </w:t>
+              <w:t xml:space="preserve">БДС EN 12390-5 (2) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="76DC9DC7" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6C07A805" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="04C90AA8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3A4669BC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2FAA78C5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="3A532405" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39E7D7B6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="22999BAD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.5 Якост на опън при разцепване</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4B3929" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="79F5F6BD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>БДС EN 12390-6(2)</w:t>
+              <w:t>БДС EN 12390-6 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="0EF74845" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="1A880831" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="089DCADD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7CC5AF4A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="287C4598" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="46E2A43E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4286B2BB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="7FC3A9D3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Водонепропускливост</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1056F28D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.6.1 Дълбочина на проникване на вода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B626AC" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="72A3B81A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 206+А</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>/NA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F63FB7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0DDAB615" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(приложение NA.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="6A02F542" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="7E97A0F4" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3F9C2B0D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6FAEFAFE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="652C5D19" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="26DFCF25" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FC7DF1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="731A956E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>6.7 Мразоустойчивост</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E787C09" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="5DE398BE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>относителна загуба на маса</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3B5E47" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="7F678D8E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>относителна загуба на якост</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539CB11E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="42AE8D4D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 206+А</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>/NA (2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D43B852" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="3D6FA19C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(приложение NA.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, част </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>NA.O.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> основен метод)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1162EE03" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="5BAEB2A5" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E87CC28" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="1A06B531" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0AAFD295" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0E61D8B8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162E4C83" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="5AC3BBFF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">6.8 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Плътност на втвърден бетон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093A01C7" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="22100579" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12390 -7(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="07064442" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6DE45C8B" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1B519DD8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="58084CEA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25211627" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="517B9934" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="015B8FDE" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0DB144D3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30AAE5E1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="64A9F977" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2741C55A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="67D42784" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="213CE028" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="50FCD243" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="3770212E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0E1B2FFB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Строителни конструкции (1), положени и уплътнени асфалтови пластове(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63B5BE35" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="440C6947" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">хидроизолационни системи(3)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4EED57" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="2B2FB25E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Геометрия на сондажни ядки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F406A2" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="5FDA975D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>диаметър</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60AF617F" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="5FEDB51B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>височина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433C2D83" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="3D49C358" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>равнинност</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76AAD566" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00DC6C68">
+          <w:p w14:paraId="51D7EE72" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>праволинейност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C9AFF4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="63E35F55" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12504-1(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6FEDE5" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="24CD2A81" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="fr-FR" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12390-1(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1C1C6D7E" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="239DF1BD" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="16755831" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6CBF3DD9" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="2EC51CD4" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7FB4A9AF" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEFC05D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="50DEA884" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>.2 Якост на натиск на бетон от изрязани пробни тела (ядки) от готови конструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB39756" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="08F3B93B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">БДС </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="fr-FR" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12390-3(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C19922" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="0915C7C8" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12504-1(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2A577476" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="04B92FFC" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="09A140D6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="7D4FAE55" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="0A40FEDA" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="74DFE870" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7DB201" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4CE510BD" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3 Адхезионна якост </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4322D523" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="0AC00CD6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ASTM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7234</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2D3C69B8" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="33E9324A" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="781B970D" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="4F72798A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="557EB2CD" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="75AD764D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789E3DA8" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="1AA059A4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Степен на уплътнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B05867" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00B37FD7" w:rsidP="00D34384">
+          <w:p w14:paraId="149BB130" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12697- 9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC6C68" w:rsidRPr="00962D57">
+              <w:t xml:space="preserve">** </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="561750C0" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="0420C8E0" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="01B08CD1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="143B0F09" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="6D16E0A6" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="38BC910E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B53F63" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3515962F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">.5 Обемна плътност на асфалтово пробно тяло </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>ядка</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414D85EB" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="182F6996" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-6(2),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Процедури А и В</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6DF2512B" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="4EC2A3CC" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="669B2F10" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="5781C16C" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="78C6DC5D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="27E626C0" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="0000D553" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43695769" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3B04763E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7.6 У</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>словна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>сравнителна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> плътност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4B31CF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="3538FEFE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 12697-9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...6 lines deleted...]
-              <w:t>(2)</w:t>
+              <w:t xml:space="preserve">** </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="1AC7D28E" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6D7B2329" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="446"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C129B88" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="6A695C04" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="10E582C1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="66FBF22C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD5F17E" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="6A867153" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>.7 Дебелина на асфалтови пластове</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9E3E45" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="42B67A35" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>БДС EN 12697-36, т. 6.1 (2)</w:t>
+              <w:t>БДС EN 12697-36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 6.1 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="4435EE0B" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="6BAAFFD8" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:trPr>
+          <w:trHeight w:val="631"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="7EE5643A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="2800C8EB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:b/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-          <w:p w14:paraId="414312AF" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          </w:tcPr>
+          <w:p w14:paraId="41289DF0" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1884"/>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:ind w:right="-41"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="1806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4530A91A" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+          <w:p w14:paraId="4E3FCD5D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">7.8 Огъване чрез уред </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Бенкелман</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D42900" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00962D57" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
+          <w:p w14:paraId="00B64613" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>БДС 15 131</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00962D57">
+              <w:t>БДС 15131</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962D57">
+            <w:r w:rsidRPr="00B45288">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63F9FE60" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="008476F9" w:rsidRDefault="00DC6C68" w:rsidP="00AD05C3">
-[...174 lines deleted...]
-    <w:p w14:paraId="08A095AD" w14:textId="77777777" w:rsidR="00B84036" w:rsidRPr="008476F9" w:rsidRDefault="00B84036" w:rsidP="00AD05C3">
+    <w:p w14:paraId="1A260379" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
       <w:pPr>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:ind w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139AB770" w14:textId="77777777" w:rsidR="00BE62CC" w:rsidRDefault="00BE62CC" w:rsidP="00BE62CC">
+    <w:p w14:paraId="3F5FFDAB" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
       <w:pPr>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:ind w:right="-41"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE62CC">
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Да извършва вземане на проби/извадки от:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="710"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="862"/>
+        <w:gridCol w:w="4338"/>
+        <w:gridCol w:w="3863"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="7AAF0479" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="9498" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="0EC745E2" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="305"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60935240" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Тип обхват:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21890">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="bg-BG"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гъвкав*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="77B57C5D" w14:textId="77777777" w:rsidTr="00550BC8">
-[...2 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="7ED56437" w14:textId="77777777" w:rsidTr="006B796B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1147"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD0A068" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16657BC1" w14:textId="77777777" w:rsidR="00DC6C68" w:rsidRPr="00C21890" w:rsidRDefault="00DC6C68" w:rsidP="00D34384">
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w14:paraId="17A67D31" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>по ред</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691D783F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Наименование на продукта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9AF29D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-              <w:t>Метод за вземане на проби (извадки)</w:t>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Метод за вземане на проби / извадки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155A2FD4" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(стандартизирани/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE993BC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> валидирани)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="2EDA3982" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="62DDCA40" w14:textId="77777777" w:rsidTr="006B796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="237"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7298C6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565BDB70" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFE4D07" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:lang w:val="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="4D74E75A" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="1C6DBD86" w14:textId="77777777" w:rsidTr="006B796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1629"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A4E8BE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...55 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E81A5A7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Почви строителни (несвързани и хидравлично свързани смеси; скални материали за несвързани и хидравлично свързани материали за използване в строителни съоръжения  и пътно строителство)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...20 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBCCF69" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 13286-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="36FFB9B4" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="0D9914D9" w14:textId="77777777" w:rsidTr="006B796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1141"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390C7102" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D581D77" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286F1980" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="5811" w:type="dxa"/>
+          <w:p w14:paraId="493210FA" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...27 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C2199E" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Добавъчни /скални материали  (едри, дребни/пясък,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21890">
-[...40 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>фини пълнители, нефракционирани за различни приложения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...20 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515D9139" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС EN 932-1,т.8.8,</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Приложение А.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="5DEBAE31" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="47AF837F" w14:textId="77777777" w:rsidTr="006578DB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="743"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C173D7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...19 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C85E2FC" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Асфалтови смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...45 lines deleted...]
-              <w:t>т.4.3, т. 4.7</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4761BC42" w14:textId="77777777" w:rsidR="006578DB" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>БДС EN 12697-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="fr-FR" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, т. 4.1, т.4.3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7FFA3C" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>т. 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="26FA237C" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="74122AF3" w14:textId="77777777" w:rsidTr="006B796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="283"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335485B7" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...27 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9A8A82" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Бетонни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> смеси, бетон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...20 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC06C93" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>БДС ЕN 12350-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6C68" w:rsidRPr="00C21890" w14:paraId="78C3B4CD" w14:textId="77777777" w:rsidTr="00550BC8">
+      <w:tr w:rsidR="00B45288" w:rsidRPr="00B45288" w14:paraId="706B1D5F" w14:textId="77777777" w:rsidTr="006B796B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="995"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7806AD87" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-                <w:lang w:val="bg-BG"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...48 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333BFA9F" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>Строителни конструкции</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, положени и уплътнени асфалтови пластове </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...43 lines deleted...]
-              <w:t>БДС EN 12697-27, т.4.7 (2)</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0A72DE" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БДС ЕN 12504-1, т. 6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE55E9A" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+            <w:pPr>
+              <w:overflowPunct/>
+              <w:adjustRightInd/>
+              <w:ind w:left="-66"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> БДС EN 12697-27, т.4.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45288">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06FC1376" w14:textId="77777777" w:rsidR="00B37FD7" w:rsidRPr="00B37FD7" w:rsidRDefault="00B37FD7" w:rsidP="00550BC8">
+    <w:p w14:paraId="5852C736" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
       <w:pPr>
         <w:overflowPunct/>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="120"/>
-        <w:ind w:left="-284" w:right="-40"/>
+        <w:ind w:right="-288"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="mk-MK" w:eastAsia="x-none"/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B4174E">
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Гъвкав</w:t>
+        <w:t>Гъвкав обхват</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4174E">
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:lang w:eastAsia="bg-BG"/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>Въвеждането на нова версия на стандартите или стандарти, които ги заменят е разрешено. Лабораторията поддържа актуален списък на стандартите с техните датирани версии.</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F835A6E" w14:textId="77777777" w:rsidR="00B37FD7" w:rsidRPr="00B4174E" w:rsidRDefault="00B37FD7" w:rsidP="00550BC8">
-[...28 lines deleted...]
-    <w:p w14:paraId="3D30E928" w14:textId="75867F22" w:rsidR="00B37FD7" w:rsidRPr="0061166B" w:rsidRDefault="0007249F" w:rsidP="00550BC8">
+    <w:p w14:paraId="7AB14CA3" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7812"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45288">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>*Въвеждането на нова версия на стандартите/документите или стандартите/документите, които ги заменят е разрешено. Лабораторията поддържа актуален списък на стандартите/документите с техните датирани версии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED60A3D" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7812"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7453BE44" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7812"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007249F">
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Наредба № РД-02-20-2 за проектиране на пътища на МРРБ Обн. ДВ. бр.79 от 25 Септември 2018</w:t>
+        <w:t>** Отменен стандарт, но не заменен по отношение на метода за изпитване.</w:t>
       </w:r>
-      <w:r w:rsidR="00B4174E">
+    </w:p>
+    <w:p w14:paraId="4BB73D80" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:adjustRightInd/>
+        <w:ind w:right="-41"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-          <w:lang w:val="bg-BG"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B45288">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Позоваванe</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007249F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B45288">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
-[...35 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007249F">
+    </w:p>
+    <w:p w14:paraId="4FBF28A6" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:adjustRightInd/>
+        <w:ind w:right="-41"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45288">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>Наредба № РД-02-20-2 от 28 август 2018 г. за проектиране на пътища на МРРБ (обн., ДВ, бр. 79 от 2018 г., попр., бр. 90 от 2018 г., в сила от 26.10.2018 г.), Приложение №15, Приложение №16, Приложение №18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73873747" w14:textId="77777777" w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidRDefault="00B45288" w:rsidP="00B45288">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7812"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Приложение 15 към чл. 160 т.3; Приложение 16 към чл. 160, т.3; Приложение 18 към чл. 168, ал. 1.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B37FD7" w:rsidRPr="0061166B" w:rsidSect="00B37FD7">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00B45288" w:rsidRPr="00B45288" w:rsidSect="00D74445">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1269" w:right="1017" w:bottom="567" w:left="1701" w:header="630" w:footer="599" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1702" w:left="1417" w:header="907" w:footer="964" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78EC032B" w14:textId="77777777" w:rsidR="003A6CDC" w:rsidRDefault="003A6CDC">
+    <w:p w14:paraId="615CE7B3" w14:textId="77777777" w:rsidR="002039D6" w:rsidRDefault="002039D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E0F477" w14:textId="77777777" w:rsidR="003A6CDC" w:rsidRDefault="003A6CDC">
+    <w:p w14:paraId="3D42D554" w14:textId="77777777" w:rsidR="002039D6" w:rsidRDefault="002039D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Monotype Sorts">
-    <w:altName w:val="Symbol"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Monotype Sorts">
+    <w:altName w:val="Symbol"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="System">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Mangal"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium Cond">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="EUAlbertina">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Heavy">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Reference Sans Serif">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...10 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Liberation Serif">
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...33 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers (WN)">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="03180231" w14:textId="77777777" w:rsidR="00DA23A0" w:rsidRDefault="00DA23A0" w:rsidP="00DA23A0">
+  <w:p w14:paraId="1786ECA7" w14:textId="77777777" w:rsidR="004A62F8" w:rsidRDefault="004A62F8" w:rsidP="009279CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t xml:space="preserve">ИА БСА </w:t>
-[...7 lines deleted...]
-      <w:tab/>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
+    <w:r w:rsidR="00502DEB">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00502DEB">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...84 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A52A1D">
-[...47 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="2E318881" w14:textId="77777777" w:rsidR="004A62F8" w:rsidRDefault="004A62F8" w:rsidP="00FA5451">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="652DABE3" w14:textId="77777777" w:rsidR="00B84036" w:rsidRDefault="00B84036" w:rsidP="0075479C">
+  <w:p w14:paraId="06E1F824" w14:textId="77777777" w:rsidR="004A62F8" w:rsidRDefault="004A62F8" w:rsidP="00EE7C5D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10582" w:y="-31"/>
+      <w:ind w:left="1080"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="25F93401" w14:textId="3090C78A" w:rsidR="004A62F8" w:rsidRPr="00B819EB" w:rsidRDefault="00EE7C5D" w:rsidP="00EE7C5D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ИА БСА                   </w:t>
+    </w:r>
+    <w:r w:rsidR="00D2683F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D2683F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="003B562A" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00D2683F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>04</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="006B796B">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> г</w:t>
+    </w:r>
+    <w:r w:rsidR="000D59B6" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.          </w:t>
+    </w:r>
+    <w:r w:rsidR="00D2683F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="000D59B6" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="0079773B" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000D59B6" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>стр.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005824FF" w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t>o</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>т</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995016">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00147CE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="65C6ADEC" w14:textId="77777777" w:rsidR="00636EC1" w:rsidRPr="00636EC1" w:rsidRDefault="00636EC1" w:rsidP="00636EC1">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="left" w:pos="7230"/>
         <w:tab w:val="left" w:pos="7655"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>гр. София 1797, бул. "Г.М.Димитров" №</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>52 А, ет.7</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="120B172C" w14:textId="77777777" w:rsidR="00636EC1" w:rsidRPr="00636EC1" w:rsidRDefault="00636EC1" w:rsidP="00636EC1">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Тел: +359 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">9766 401; </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT"/>
+      </w:rPr>
+      <w:t>+359 2 873 53 02</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E849DB1" w14:textId="77777777" w:rsidR="00636EC1" w:rsidRPr="00636EC1" w:rsidRDefault="00636EC1" w:rsidP="00636EC1">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4703"/>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
+        <w:tab w:val="right" w:pos="9406"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="-851" w:right="-285"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">e-mail: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>office@nab-bas.bg</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">web: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00636EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>www.nab-bas.bg</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00636EC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="50A27DAB" w14:textId="77777777" w:rsidR="004A62F8" w:rsidRPr="008D47C0" w:rsidRDefault="004A62F8" w:rsidP="00F71633">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7230"/>
+        <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-285"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2CA59A72" w14:textId="77777777" w:rsidR="00550BC8" w:rsidRPr="00550BC8" w:rsidRDefault="00550BC8" w:rsidP="00550BC8">
-[...122 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="136ACAE9" w14:textId="77777777" w:rsidR="003A6CDC" w:rsidRDefault="003A6CDC">
+    <w:p w14:paraId="3B5C486C" w14:textId="77777777" w:rsidR="002039D6" w:rsidRDefault="002039D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BE5D33D" w14:textId="77777777" w:rsidR="003A6CDC" w:rsidRDefault="003A6CDC">
+    <w:p w14:paraId="35D3F700" w14:textId="77777777" w:rsidR="002039D6" w:rsidRDefault="002039D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="159FF5E8" w14:textId="4FF5EC11" w:rsidR="004A62F8" w:rsidRPr="00A315F2" w:rsidRDefault="004A62F8" w:rsidP="00A315F2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A315F2">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
-    <w:lvl w:ilvl="0">
-[...22 lines deleted...]
-    <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000007"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000007"/>
+    <w:name w:val="WW8Num7"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="390"/>
+        </w:tabs>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="390"/>
+        </w:tabs>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000008"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7618F514"/>
+    <w:name w:val="WW8Num8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000009"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000009"/>
+    <w:name w:val="WW8Num9"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000000A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0000000A"/>
+    <w:name w:val="WW8Num10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="390"/>
+        </w:tabs>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="390"/>
+        </w:tabs>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000000B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0000000B"/>
+    <w:name w:val="WW8Num11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000000D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0000000D"/>
+    <w:name w:val="WW8Num13"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000000F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0000000F"/>
+    <w:name w:val="WW8Num15"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C000E15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D18563C"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DA041C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1338BBE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Caption"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1410"/>
+        </w:tabs>
+        <w:ind w:left="1410" w:hanging="1410"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB132A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60CCD4C2"/>
+    <w:styleLink w:val="StyleOutlinenumberedVerdana10pt"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:w w:val="99"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...16 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:w w:val="99"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:w w:val="99"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:w w:val="99"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28643A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C186A2FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17832,51 +16788,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C207073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="633A3A7C"/>
     <w:lvl w:ilvl="0" w:tplc="157A3322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1324"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="964"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="39F4D512">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Avto1"/>
@@ -17958,77 +16914,81 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0648AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A8E4EE8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Style2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -18108,142 +17068,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B805578"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AFC08C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5B02E75A"/>
-    <w:lvl w:ilvl="0" w:tplc="9D646D82">
+    <w:tmpl w:val="E8B4FED8"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E9755B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A44A3044"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18339,51 +17297,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4E6426"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C68DD74"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F6C5C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41E45A78"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18479,408 +17550,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41441199"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40391007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F8A6BDD0"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="4F2CA9DE"/>
+    <w:lvl w:ilvl="0" w:tplc="06788366">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...176 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787E59A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B40D25A"/>
     <w:lvl w:ilvl="0" w:tplc="8D2AE588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18977,555 +17780,1240 @@
           <w:tab w:val="num" w:pos="5943"/>
         </w:tabs>
         <w:ind w:left="5943" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6663"/>
         </w:tabs>
         <w:ind w:left="6663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3B17"/>
-    <w:rsid w:val="0000786B"/>
-    <w:rsid w:val="0003116B"/>
+    <w:rsid w:val="00000C15"/>
+    <w:rsid w:val="00001556"/>
+    <w:rsid w:val="000019D3"/>
+    <w:rsid w:val="00005BEA"/>
+    <w:rsid w:val="000106AF"/>
+    <w:rsid w:val="00010768"/>
+    <w:rsid w:val="00016E7F"/>
+    <w:rsid w:val="00022C89"/>
+    <w:rsid w:val="00032795"/>
+    <w:rsid w:val="00034648"/>
+    <w:rsid w:val="000370A3"/>
     <w:rsid w:val="000378C5"/>
-    <w:rsid w:val="00053410"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00101DD3"/>
+    <w:rsid w:val="00037E0A"/>
+    <w:rsid w:val="00041BFA"/>
+    <w:rsid w:val="00042616"/>
+    <w:rsid w:val="00044A8B"/>
+    <w:rsid w:val="00046EF0"/>
+    <w:rsid w:val="00047E2D"/>
+    <w:rsid w:val="00047EEB"/>
+    <w:rsid w:val="0006062A"/>
+    <w:rsid w:val="00062799"/>
+    <w:rsid w:val="000671DC"/>
+    <w:rsid w:val="00067939"/>
+    <w:rsid w:val="00074E31"/>
+    <w:rsid w:val="00075A4A"/>
+    <w:rsid w:val="0008397A"/>
+    <w:rsid w:val="000868B9"/>
+    <w:rsid w:val="00091202"/>
+    <w:rsid w:val="0009240B"/>
+    <w:rsid w:val="000944DC"/>
+    <w:rsid w:val="00095802"/>
+    <w:rsid w:val="000A168B"/>
+    <w:rsid w:val="000A2675"/>
+    <w:rsid w:val="000A29A1"/>
+    <w:rsid w:val="000A2AEE"/>
+    <w:rsid w:val="000B1727"/>
+    <w:rsid w:val="000B5DEE"/>
+    <w:rsid w:val="000B647C"/>
+    <w:rsid w:val="000B7A3B"/>
+    <w:rsid w:val="000C1B75"/>
+    <w:rsid w:val="000C73C9"/>
+    <w:rsid w:val="000D57AD"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:rsid w:val="000E42B5"/>
+    <w:rsid w:val="000E4EDE"/>
+    <w:rsid w:val="000F14A4"/>
+    <w:rsid w:val="000F4170"/>
+    <w:rsid w:val="000F75E3"/>
+    <w:rsid w:val="0010047F"/>
+    <w:rsid w:val="001018A1"/>
+    <w:rsid w:val="00102850"/>
+    <w:rsid w:val="00104A6D"/>
+    <w:rsid w:val="00107A33"/>
+    <w:rsid w:val="00114025"/>
+    <w:rsid w:val="0012070D"/>
+    <w:rsid w:val="00120A4A"/>
+    <w:rsid w:val="00121A6F"/>
     <w:rsid w:val="00121B0B"/>
-    <w:rsid w:val="0013100F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001550FC"/>
+    <w:rsid w:val="001240DB"/>
+    <w:rsid w:val="00124C70"/>
+    <w:rsid w:val="0012678E"/>
+    <w:rsid w:val="00126E74"/>
+    <w:rsid w:val="001279B4"/>
+    <w:rsid w:val="00131C87"/>
+    <w:rsid w:val="0013432F"/>
+    <w:rsid w:val="00134EB8"/>
+    <w:rsid w:val="00137846"/>
+    <w:rsid w:val="00140C35"/>
+    <w:rsid w:val="00141928"/>
+    <w:rsid w:val="00141B79"/>
+    <w:rsid w:val="00143C95"/>
+    <w:rsid w:val="00147CE8"/>
+    <w:rsid w:val="001515AE"/>
+    <w:rsid w:val="00152156"/>
+    <w:rsid w:val="001533B8"/>
+    <w:rsid w:val="0015711C"/>
     <w:rsid w:val="00157D1E"/>
-    <w:rsid w:val="001701A3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B0E60"/>
+    <w:rsid w:val="001600EB"/>
+    <w:rsid w:val="00162EDA"/>
+    <w:rsid w:val="001665AE"/>
+    <w:rsid w:val="00170978"/>
+    <w:rsid w:val="001709DD"/>
+    <w:rsid w:val="001745CF"/>
+    <w:rsid w:val="00177079"/>
+    <w:rsid w:val="001830A6"/>
+    <w:rsid w:val="001870C8"/>
+    <w:rsid w:val="00197389"/>
+    <w:rsid w:val="001A3EED"/>
+    <w:rsid w:val="001A5CEF"/>
+    <w:rsid w:val="001B04B0"/>
     <w:rsid w:val="001B4BA5"/>
-    <w:rsid w:val="001C4BCC"/>
+    <w:rsid w:val="001B6D51"/>
+    <w:rsid w:val="001C1E17"/>
+    <w:rsid w:val="001C4176"/>
+    <w:rsid w:val="001C5AC9"/>
+    <w:rsid w:val="001C77C8"/>
+    <w:rsid w:val="001C78FE"/>
+    <w:rsid w:val="001D0EFC"/>
+    <w:rsid w:val="001D1081"/>
+    <w:rsid w:val="001D1E2F"/>
+    <w:rsid w:val="001D526C"/>
     <w:rsid w:val="001D538A"/>
-    <w:rsid w:val="001E724D"/>
-    <w:rsid w:val="001F2373"/>
+    <w:rsid w:val="001D6A0E"/>
+    <w:rsid w:val="001E0816"/>
+    <w:rsid w:val="001E26E5"/>
+    <w:rsid w:val="001E41DE"/>
+    <w:rsid w:val="001F5694"/>
+    <w:rsid w:val="001F5B20"/>
+    <w:rsid w:val="001F6715"/>
+    <w:rsid w:val="001F678A"/>
+    <w:rsid w:val="002039D6"/>
+    <w:rsid w:val="00204F36"/>
     <w:rsid w:val="0020653E"/>
     <w:rsid w:val="00207C5C"/>
+    <w:rsid w:val="002112E2"/>
+    <w:rsid w:val="0021206A"/>
     <w:rsid w:val="00214042"/>
+    <w:rsid w:val="0021473B"/>
+    <w:rsid w:val="00215D77"/>
+    <w:rsid w:val="00217C4B"/>
+    <w:rsid w:val="00220C0E"/>
+    <w:rsid w:val="0023029F"/>
+    <w:rsid w:val="002336E4"/>
+    <w:rsid w:val="002401AB"/>
     <w:rsid w:val="002402DF"/>
-    <w:rsid w:val="00245294"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0025737F"/>
+    <w:rsid w:val="00244D3A"/>
+    <w:rsid w:val="00246556"/>
+    <w:rsid w:val="00255EA8"/>
     <w:rsid w:val="002604E1"/>
+    <w:rsid w:val="002622F9"/>
+    <w:rsid w:val="0026265B"/>
+    <w:rsid w:val="002627A0"/>
+    <w:rsid w:val="0026321E"/>
     <w:rsid w:val="00266D04"/>
-    <w:rsid w:val="002674C9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00295DA6"/>
+    <w:rsid w:val="002746FC"/>
+    <w:rsid w:val="00275610"/>
+    <w:rsid w:val="00275744"/>
+    <w:rsid w:val="002779F0"/>
+    <w:rsid w:val="00280CBA"/>
+    <w:rsid w:val="00281B40"/>
+    <w:rsid w:val="00282740"/>
+    <w:rsid w:val="00282F08"/>
+    <w:rsid w:val="00285737"/>
+    <w:rsid w:val="00290B1C"/>
+    <w:rsid w:val="00293E56"/>
+    <w:rsid w:val="002943C1"/>
+    <w:rsid w:val="00295D5B"/>
     <w:rsid w:val="002A367E"/>
+    <w:rsid w:val="002A4339"/>
     <w:rsid w:val="002A4CAF"/>
+    <w:rsid w:val="002A5A79"/>
+    <w:rsid w:val="002A7FDF"/>
+    <w:rsid w:val="002B05FB"/>
+    <w:rsid w:val="002B19A9"/>
+    <w:rsid w:val="002B1BEA"/>
+    <w:rsid w:val="002B3391"/>
     <w:rsid w:val="002B4914"/>
-    <w:rsid w:val="002B69C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D0477"/>
+    <w:rsid w:val="002B52DD"/>
+    <w:rsid w:val="002B60E4"/>
+    <w:rsid w:val="002C2DA1"/>
+    <w:rsid w:val="002C6BAE"/>
+    <w:rsid w:val="002D3E01"/>
+    <w:rsid w:val="002D47DA"/>
+    <w:rsid w:val="002E02B6"/>
+    <w:rsid w:val="002E0A85"/>
     <w:rsid w:val="002E25EF"/>
-    <w:rsid w:val="0030651B"/>
+    <w:rsid w:val="002E410C"/>
+    <w:rsid w:val="002E64CC"/>
+    <w:rsid w:val="002E7936"/>
+    <w:rsid w:val="002F0C46"/>
+    <w:rsid w:val="002F1FD3"/>
+    <w:rsid w:val="002F4303"/>
+    <w:rsid w:val="002F4D80"/>
+    <w:rsid w:val="002F6158"/>
+    <w:rsid w:val="002F6D8A"/>
+    <w:rsid w:val="003018DD"/>
+    <w:rsid w:val="003064C9"/>
+    <w:rsid w:val="00307409"/>
     <w:rsid w:val="00310997"/>
-    <w:rsid w:val="0031269D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00364B69"/>
+    <w:rsid w:val="003148F4"/>
+    <w:rsid w:val="00315EE8"/>
+    <w:rsid w:val="00320D49"/>
+    <w:rsid w:val="00320DFC"/>
+    <w:rsid w:val="00324F39"/>
+    <w:rsid w:val="0032665C"/>
+    <w:rsid w:val="00327A68"/>
+    <w:rsid w:val="003315CB"/>
+    <w:rsid w:val="00332724"/>
+    <w:rsid w:val="00336129"/>
+    <w:rsid w:val="0034105E"/>
+    <w:rsid w:val="00342A1E"/>
+    <w:rsid w:val="00344F99"/>
+    <w:rsid w:val="00345588"/>
+    <w:rsid w:val="00346A96"/>
+    <w:rsid w:val="003569F2"/>
+    <w:rsid w:val="00362267"/>
+    <w:rsid w:val="00362CD5"/>
     <w:rsid w:val="00367748"/>
-    <w:rsid w:val="0038463E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D42B6"/>
+    <w:rsid w:val="00374251"/>
+    <w:rsid w:val="00376439"/>
+    <w:rsid w:val="0038201C"/>
+    <w:rsid w:val="00383AB9"/>
+    <w:rsid w:val="0038494E"/>
+    <w:rsid w:val="00394BAE"/>
+    <w:rsid w:val="00397BDA"/>
+    <w:rsid w:val="003A06A5"/>
+    <w:rsid w:val="003A1F0D"/>
+    <w:rsid w:val="003A359A"/>
+    <w:rsid w:val="003B29C9"/>
+    <w:rsid w:val="003B2BEE"/>
+    <w:rsid w:val="003B562A"/>
+    <w:rsid w:val="003B5831"/>
+    <w:rsid w:val="003D30C7"/>
+    <w:rsid w:val="003D4707"/>
+    <w:rsid w:val="003D5211"/>
+    <w:rsid w:val="003E321B"/>
     <w:rsid w:val="003E41E8"/>
+    <w:rsid w:val="003E7B3D"/>
+    <w:rsid w:val="003E7BC9"/>
     <w:rsid w:val="003F0163"/>
-    <w:rsid w:val="003F310E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00423929"/>
+    <w:rsid w:val="003F442C"/>
+    <w:rsid w:val="003F59CC"/>
+    <w:rsid w:val="003F6510"/>
+    <w:rsid w:val="003F6743"/>
+    <w:rsid w:val="00401883"/>
+    <w:rsid w:val="00402410"/>
+    <w:rsid w:val="00403315"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rsid w:val="004040F7"/>
+    <w:rsid w:val="00411A60"/>
+    <w:rsid w:val="00412A81"/>
+    <w:rsid w:val="00413444"/>
+    <w:rsid w:val="00414D81"/>
+    <w:rsid w:val="00416F83"/>
+    <w:rsid w:val="004203F7"/>
+    <w:rsid w:val="004232EA"/>
+    <w:rsid w:val="00423B6B"/>
+    <w:rsid w:val="0042675D"/>
+    <w:rsid w:val="00427B87"/>
     <w:rsid w:val="004364AC"/>
-    <w:rsid w:val="00441C58"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00470BBA"/>
+    <w:rsid w:val="00440A7F"/>
+    <w:rsid w:val="00441AFB"/>
+    <w:rsid w:val="00452CA0"/>
+    <w:rsid w:val="00456169"/>
+    <w:rsid w:val="00457520"/>
+    <w:rsid w:val="00457FC1"/>
+    <w:rsid w:val="00462512"/>
+    <w:rsid w:val="00464341"/>
     <w:rsid w:val="00473253"/>
-    <w:rsid w:val="004813A4"/>
     <w:rsid w:val="004825D6"/>
     <w:rsid w:val="004826D8"/>
-    <w:rsid w:val="004858AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A50EB"/>
+    <w:rsid w:val="00482D25"/>
+    <w:rsid w:val="004878BC"/>
+    <w:rsid w:val="004A2241"/>
+    <w:rsid w:val="004A62F8"/>
+    <w:rsid w:val="004A7E9F"/>
     <w:rsid w:val="004B2CAF"/>
-    <w:rsid w:val="004B377E"/>
     <w:rsid w:val="004B5900"/>
-    <w:rsid w:val="004C0DFA"/>
-    <w:rsid w:val="004C2BF6"/>
+    <w:rsid w:val="004B6A32"/>
     <w:rsid w:val="004C3144"/>
+    <w:rsid w:val="004C463B"/>
     <w:rsid w:val="004C5C51"/>
-    <w:rsid w:val="004D16E7"/>
-    <w:rsid w:val="004E0222"/>
+    <w:rsid w:val="004D0D14"/>
+    <w:rsid w:val="004D6934"/>
+    <w:rsid w:val="004D7711"/>
+    <w:rsid w:val="004E5405"/>
+    <w:rsid w:val="004F05F2"/>
+    <w:rsid w:val="004F2143"/>
+    <w:rsid w:val="004F4223"/>
     <w:rsid w:val="004F765C"/>
-    <w:rsid w:val="005034C8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00530815"/>
+    <w:rsid w:val="00502DEB"/>
+    <w:rsid w:val="005043A7"/>
+    <w:rsid w:val="00511C21"/>
+    <w:rsid w:val="00511D97"/>
+    <w:rsid w:val="00514E6C"/>
+    <w:rsid w:val="00520409"/>
+    <w:rsid w:val="005249EF"/>
+    <w:rsid w:val="00524F60"/>
+    <w:rsid w:val="00526BCD"/>
+    <w:rsid w:val="00530A91"/>
+    <w:rsid w:val="00531708"/>
+    <w:rsid w:val="005342FE"/>
     <w:rsid w:val="00535ACA"/>
+    <w:rsid w:val="00541059"/>
     <w:rsid w:val="005451EF"/>
-    <w:rsid w:val="00550BC8"/>
+    <w:rsid w:val="005532C4"/>
+    <w:rsid w:val="0055482C"/>
     <w:rsid w:val="005554D1"/>
+    <w:rsid w:val="00555875"/>
+    <w:rsid w:val="0056117F"/>
     <w:rsid w:val="005622C2"/>
-    <w:rsid w:val="00563E3D"/>
-    <w:rsid w:val="00563EFA"/>
+    <w:rsid w:val="0056563E"/>
     <w:rsid w:val="0057056E"/>
+    <w:rsid w:val="00572E3C"/>
     <w:rsid w:val="00575636"/>
+    <w:rsid w:val="005824FF"/>
+    <w:rsid w:val="00582DE6"/>
+    <w:rsid w:val="00583C82"/>
+    <w:rsid w:val="005840B6"/>
+    <w:rsid w:val="00585692"/>
+    <w:rsid w:val="0058612A"/>
+    <w:rsid w:val="00586631"/>
+    <w:rsid w:val="00587B40"/>
     <w:rsid w:val="005903A8"/>
-    <w:rsid w:val="00592336"/>
+    <w:rsid w:val="00591C2E"/>
+    <w:rsid w:val="00591DAB"/>
+    <w:rsid w:val="00596543"/>
+    <w:rsid w:val="00596CFA"/>
+    <w:rsid w:val="00597A35"/>
+    <w:rsid w:val="005A0699"/>
     <w:rsid w:val="005A169A"/>
     <w:rsid w:val="005A3B17"/>
+    <w:rsid w:val="005A7714"/>
+    <w:rsid w:val="005A783E"/>
+    <w:rsid w:val="005B29E0"/>
     <w:rsid w:val="005B69F7"/>
+    <w:rsid w:val="005C41E4"/>
+    <w:rsid w:val="005C5F80"/>
+    <w:rsid w:val="005C646C"/>
     <w:rsid w:val="005C753F"/>
+    <w:rsid w:val="005D27A9"/>
+    <w:rsid w:val="005D35BA"/>
+    <w:rsid w:val="005D5249"/>
     <w:rsid w:val="005D7788"/>
-    <w:rsid w:val="005E2F1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F597D"/>
+    <w:rsid w:val="005E2031"/>
+    <w:rsid w:val="005F0853"/>
+    <w:rsid w:val="005F15FC"/>
+    <w:rsid w:val="005F38C4"/>
     <w:rsid w:val="00602A0B"/>
+    <w:rsid w:val="00602CF7"/>
+    <w:rsid w:val="00610173"/>
+    <w:rsid w:val="00611E97"/>
+    <w:rsid w:val="0061383F"/>
+    <w:rsid w:val="00614CDB"/>
+    <w:rsid w:val="00615E73"/>
+    <w:rsid w:val="00617784"/>
     <w:rsid w:val="00617F6E"/>
-    <w:rsid w:val="00621BF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0063066B"/>
+    <w:rsid w:val="006248E6"/>
+    <w:rsid w:val="00627C23"/>
+    <w:rsid w:val="00627DCF"/>
+    <w:rsid w:val="00632F3F"/>
+    <w:rsid w:val="006331B5"/>
+    <w:rsid w:val="00633BE3"/>
     <w:rsid w:val="00635BD1"/>
+    <w:rsid w:val="00636EC1"/>
+    <w:rsid w:val="006415C8"/>
+    <w:rsid w:val="00642845"/>
+    <w:rsid w:val="00647542"/>
+    <w:rsid w:val="00651C32"/>
+    <w:rsid w:val="0065351A"/>
+    <w:rsid w:val="00654019"/>
+    <w:rsid w:val="006548D6"/>
+    <w:rsid w:val="006573C0"/>
+    <w:rsid w:val="006578DB"/>
+    <w:rsid w:val="00660A64"/>
+    <w:rsid w:val="00660AA6"/>
     <w:rsid w:val="00660F1B"/>
-    <w:rsid w:val="00661FD2"/>
+    <w:rsid w:val="00661D81"/>
+    <w:rsid w:val="006632A0"/>
+    <w:rsid w:val="00663C4D"/>
     <w:rsid w:val="00663C91"/>
-    <w:rsid w:val="00674399"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006774FC"/>
+    <w:rsid w:val="00665A59"/>
+    <w:rsid w:val="00667939"/>
+    <w:rsid w:val="00671FA5"/>
+    <w:rsid w:val="0067270C"/>
+    <w:rsid w:val="0067397B"/>
+    <w:rsid w:val="00674853"/>
+    <w:rsid w:val="00675229"/>
+    <w:rsid w:val="00680A59"/>
     <w:rsid w:val="00680B3F"/>
-    <w:rsid w:val="0068300A"/>
+    <w:rsid w:val="00683D2D"/>
+    <w:rsid w:val="00683E7D"/>
+    <w:rsid w:val="0068570E"/>
+    <w:rsid w:val="006902CE"/>
     <w:rsid w:val="006909E0"/>
-    <w:rsid w:val="006B0475"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C0561"/>
+    <w:rsid w:val="00693568"/>
+    <w:rsid w:val="00694205"/>
+    <w:rsid w:val="006A437D"/>
+    <w:rsid w:val="006A467F"/>
+    <w:rsid w:val="006A650E"/>
+    <w:rsid w:val="006A6F50"/>
+    <w:rsid w:val="006B01C7"/>
+    <w:rsid w:val="006B046F"/>
+    <w:rsid w:val="006B1DD5"/>
+    <w:rsid w:val="006B66BB"/>
+    <w:rsid w:val="006B796B"/>
+    <w:rsid w:val="006C49C1"/>
     <w:rsid w:val="006C5947"/>
-    <w:rsid w:val="006D0ACA"/>
-    <w:rsid w:val="006D4E7A"/>
+    <w:rsid w:val="006D5425"/>
     <w:rsid w:val="006E1608"/>
+    <w:rsid w:val="006E58AE"/>
+    <w:rsid w:val="006E656D"/>
     <w:rsid w:val="006F1B93"/>
-    <w:rsid w:val="00705F3C"/>
-    <w:rsid w:val="007128CD"/>
+    <w:rsid w:val="006F3D26"/>
+    <w:rsid w:val="007004E8"/>
+    <w:rsid w:val="0070076B"/>
+    <w:rsid w:val="007019D2"/>
+    <w:rsid w:val="00701F85"/>
+    <w:rsid w:val="00705ED6"/>
+    <w:rsid w:val="00712B2A"/>
+    <w:rsid w:val="007201A5"/>
+    <w:rsid w:val="00722C74"/>
+    <w:rsid w:val="00730F11"/>
+    <w:rsid w:val="007323B0"/>
     <w:rsid w:val="00735898"/>
-    <w:rsid w:val="00754694"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007752C3"/>
+    <w:rsid w:val="00736B0D"/>
+    <w:rsid w:val="00742255"/>
+    <w:rsid w:val="00747773"/>
+    <w:rsid w:val="00750792"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rsid w:val="007550CA"/>
+    <w:rsid w:val="00755FB7"/>
+    <w:rsid w:val="007679B7"/>
+    <w:rsid w:val="007731B9"/>
+    <w:rsid w:val="0077394A"/>
     <w:rsid w:val="00776298"/>
-    <w:rsid w:val="0079054F"/>
+    <w:rsid w:val="00777615"/>
+    <w:rsid w:val="00777C93"/>
+    <w:rsid w:val="00780EA7"/>
+    <w:rsid w:val="00784E83"/>
+    <w:rsid w:val="007866F0"/>
+    <w:rsid w:val="00786B66"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00790070"/>
+    <w:rsid w:val="00790E0B"/>
+    <w:rsid w:val="0079333D"/>
     <w:rsid w:val="00794146"/>
-    <w:rsid w:val="00794E3D"/>
+    <w:rsid w:val="007948AA"/>
+    <w:rsid w:val="0079773B"/>
+    <w:rsid w:val="007A08C1"/>
+    <w:rsid w:val="007A2EA0"/>
+    <w:rsid w:val="007A592D"/>
     <w:rsid w:val="007A6290"/>
-    <w:rsid w:val="007C5EAC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008075C9"/>
+    <w:rsid w:val="007A7E9D"/>
+    <w:rsid w:val="007B06EF"/>
+    <w:rsid w:val="007B1324"/>
+    <w:rsid w:val="007B2A20"/>
+    <w:rsid w:val="007B3BAC"/>
+    <w:rsid w:val="007B4624"/>
+    <w:rsid w:val="007B5D3C"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rsid w:val="007B7342"/>
+    <w:rsid w:val="007B7ACE"/>
+    <w:rsid w:val="007C17E3"/>
+    <w:rsid w:val="007C1C6E"/>
+    <w:rsid w:val="007C1F6D"/>
+    <w:rsid w:val="007C1F8B"/>
+    <w:rsid w:val="007C349B"/>
+    <w:rsid w:val="007D6F28"/>
+    <w:rsid w:val="007D7593"/>
+    <w:rsid w:val="007E3557"/>
+    <w:rsid w:val="007E51DC"/>
+    <w:rsid w:val="007E61AE"/>
+    <w:rsid w:val="007E6B17"/>
+    <w:rsid w:val="007E7DF3"/>
+    <w:rsid w:val="007F3A72"/>
+    <w:rsid w:val="007F6206"/>
+    <w:rsid w:val="007F6A9E"/>
+    <w:rsid w:val="007F777B"/>
+    <w:rsid w:val="00800B9C"/>
+    <w:rsid w:val="008033D7"/>
+    <w:rsid w:val="00803E1F"/>
+    <w:rsid w:val="0080423B"/>
+    <w:rsid w:val="008059AE"/>
+    <w:rsid w:val="00806E9A"/>
+    <w:rsid w:val="00810CCF"/>
+    <w:rsid w:val="00810CD4"/>
+    <w:rsid w:val="00813589"/>
     <w:rsid w:val="008201DA"/>
-    <w:rsid w:val="00824FB9"/>
+    <w:rsid w:val="00825AE5"/>
+    <w:rsid w:val="00835693"/>
     <w:rsid w:val="00842D4E"/>
-    <w:rsid w:val="008476F9"/>
-    <w:rsid w:val="00852F18"/>
+    <w:rsid w:val="00847DA6"/>
+    <w:rsid w:val="008501ED"/>
+    <w:rsid w:val="008511B5"/>
     <w:rsid w:val="0085348A"/>
-    <w:rsid w:val="00871CBA"/>
-    <w:rsid w:val="00875522"/>
+    <w:rsid w:val="00861FDB"/>
+    <w:rsid w:val="00870427"/>
+    <w:rsid w:val="008737BE"/>
     <w:rsid w:val="00877BFC"/>
+    <w:rsid w:val="00877E8E"/>
+    <w:rsid w:val="00885B1E"/>
+    <w:rsid w:val="00885DD7"/>
     <w:rsid w:val="008904A4"/>
+    <w:rsid w:val="00891CD8"/>
+    <w:rsid w:val="008954F7"/>
+    <w:rsid w:val="008A10CC"/>
     <w:rsid w:val="008A38C6"/>
-    <w:rsid w:val="008C4844"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00901E88"/>
+    <w:rsid w:val="008A51F1"/>
+    <w:rsid w:val="008A689F"/>
+    <w:rsid w:val="008B04DF"/>
+    <w:rsid w:val="008B18C7"/>
+    <w:rsid w:val="008B7BFE"/>
+    <w:rsid w:val="008C59B1"/>
+    <w:rsid w:val="008C6DEA"/>
+    <w:rsid w:val="008D47C0"/>
+    <w:rsid w:val="008D4E1D"/>
+    <w:rsid w:val="008D6CA8"/>
+    <w:rsid w:val="008E0C2F"/>
+    <w:rsid w:val="008E3846"/>
+    <w:rsid w:val="008F223B"/>
+    <w:rsid w:val="008F77FC"/>
+    <w:rsid w:val="00901EB2"/>
+    <w:rsid w:val="0090309B"/>
+    <w:rsid w:val="0090733F"/>
+    <w:rsid w:val="009144E5"/>
+    <w:rsid w:val="009148FC"/>
+    <w:rsid w:val="0092431B"/>
+    <w:rsid w:val="009279CA"/>
+    <w:rsid w:val="00930E7B"/>
+    <w:rsid w:val="009349F7"/>
+    <w:rsid w:val="00935BB8"/>
+    <w:rsid w:val="009401FD"/>
+    <w:rsid w:val="00940921"/>
+    <w:rsid w:val="00940E34"/>
+    <w:rsid w:val="009412F8"/>
+    <w:rsid w:val="00945ABD"/>
+    <w:rsid w:val="009468E3"/>
     <w:rsid w:val="00946D85"/>
-    <w:rsid w:val="009574AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00962E3F"/>
+    <w:rsid w:val="00950415"/>
+    <w:rsid w:val="00950B61"/>
+    <w:rsid w:val="00952DA5"/>
     <w:rsid w:val="00964FD9"/>
+    <w:rsid w:val="009668EB"/>
     <w:rsid w:val="00971879"/>
-    <w:rsid w:val="0097228F"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rsid w:val="00972D7A"/>
     <w:rsid w:val="00974546"/>
+    <w:rsid w:val="00975853"/>
+    <w:rsid w:val="00982710"/>
+    <w:rsid w:val="0098298A"/>
+    <w:rsid w:val="0098461A"/>
+    <w:rsid w:val="00984F9E"/>
+    <w:rsid w:val="00985A48"/>
+    <w:rsid w:val="00986C84"/>
     <w:rsid w:val="00990F16"/>
-    <w:rsid w:val="0099554C"/>
+    <w:rsid w:val="00992F10"/>
+    <w:rsid w:val="00995016"/>
+    <w:rsid w:val="0099574B"/>
+    <w:rsid w:val="009A41A6"/>
     <w:rsid w:val="009A49E5"/>
+    <w:rsid w:val="009B04D6"/>
     <w:rsid w:val="009B1EA3"/>
-    <w:rsid w:val="009B2298"/>
+    <w:rsid w:val="009B2BA1"/>
+    <w:rsid w:val="009B2CA4"/>
+    <w:rsid w:val="009B544C"/>
     <w:rsid w:val="009B61D7"/>
-    <w:rsid w:val="009B7DC7"/>
-    <w:rsid w:val="009C369D"/>
+    <w:rsid w:val="009B6979"/>
+    <w:rsid w:val="009C4BB1"/>
+    <w:rsid w:val="009D0B51"/>
+    <w:rsid w:val="009D32C7"/>
+    <w:rsid w:val="009D5829"/>
+    <w:rsid w:val="009D5A3A"/>
+    <w:rsid w:val="009D62E8"/>
+    <w:rsid w:val="009E08E6"/>
     <w:rsid w:val="009E1615"/>
-    <w:rsid w:val="009F7C2D"/>
+    <w:rsid w:val="009E2CD0"/>
+    <w:rsid w:val="009F12F8"/>
+    <w:rsid w:val="009F43A6"/>
+    <w:rsid w:val="00A01B46"/>
+    <w:rsid w:val="00A029A6"/>
+    <w:rsid w:val="00A03377"/>
+    <w:rsid w:val="00A03982"/>
+    <w:rsid w:val="00A04B8B"/>
+    <w:rsid w:val="00A06502"/>
     <w:rsid w:val="00A06FD1"/>
-    <w:rsid w:val="00A108E2"/>
-    <w:rsid w:val="00A11B94"/>
+    <w:rsid w:val="00A11818"/>
+    <w:rsid w:val="00A1542B"/>
     <w:rsid w:val="00A201F7"/>
-    <w:rsid w:val="00A3728B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A57DBD"/>
+    <w:rsid w:val="00A23469"/>
+    <w:rsid w:val="00A315F2"/>
+    <w:rsid w:val="00A31853"/>
+    <w:rsid w:val="00A327FD"/>
+    <w:rsid w:val="00A32CAB"/>
+    <w:rsid w:val="00A35982"/>
+    <w:rsid w:val="00A37A9B"/>
+    <w:rsid w:val="00A40D47"/>
+    <w:rsid w:val="00A4154B"/>
     <w:rsid w:val="00A610B9"/>
     <w:rsid w:val="00A62836"/>
     <w:rsid w:val="00A64607"/>
-    <w:rsid w:val="00A733FC"/>
+    <w:rsid w:val="00A65127"/>
+    <w:rsid w:val="00A67281"/>
+    <w:rsid w:val="00A71E22"/>
+    <w:rsid w:val="00A73013"/>
+    <w:rsid w:val="00A80586"/>
+    <w:rsid w:val="00A8144B"/>
     <w:rsid w:val="00A83C5F"/>
     <w:rsid w:val="00A85FA0"/>
-    <w:rsid w:val="00AA0C44"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AC307A"/>
+    <w:rsid w:val="00A86D6D"/>
+    <w:rsid w:val="00A86FF4"/>
+    <w:rsid w:val="00A935EB"/>
+    <w:rsid w:val="00A95579"/>
+    <w:rsid w:val="00A95898"/>
+    <w:rsid w:val="00A95F8C"/>
+    <w:rsid w:val="00A971DA"/>
+    <w:rsid w:val="00A975C5"/>
+    <w:rsid w:val="00AA7065"/>
+    <w:rsid w:val="00AB5538"/>
+    <w:rsid w:val="00AC0EA7"/>
+    <w:rsid w:val="00AC288C"/>
+    <w:rsid w:val="00AC4664"/>
+    <w:rsid w:val="00AC48F6"/>
+    <w:rsid w:val="00AC678A"/>
     <w:rsid w:val="00AC6964"/>
-    <w:rsid w:val="00AD05C3"/>
+    <w:rsid w:val="00AC726A"/>
     <w:rsid w:val="00AD13E8"/>
-    <w:rsid w:val="00AD1E33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF2A3C"/>
+    <w:rsid w:val="00AD2C94"/>
+    <w:rsid w:val="00AD36D1"/>
+    <w:rsid w:val="00AD7B0E"/>
+    <w:rsid w:val="00AE0834"/>
+    <w:rsid w:val="00AE25EB"/>
+    <w:rsid w:val="00AF7772"/>
+    <w:rsid w:val="00B01282"/>
     <w:rsid w:val="00B01442"/>
+    <w:rsid w:val="00B1264D"/>
+    <w:rsid w:val="00B13460"/>
+    <w:rsid w:val="00B16EDC"/>
     <w:rsid w:val="00B23572"/>
-    <w:rsid w:val="00B2527E"/>
-    <w:rsid w:val="00B34452"/>
+    <w:rsid w:val="00B24CE3"/>
+    <w:rsid w:val="00B27683"/>
+    <w:rsid w:val="00B34C6B"/>
     <w:rsid w:val="00B3550D"/>
-    <w:rsid w:val="00B37FD7"/>
-    <w:rsid w:val="00B4174E"/>
+    <w:rsid w:val="00B405EE"/>
+    <w:rsid w:val="00B41642"/>
+    <w:rsid w:val="00B41880"/>
+    <w:rsid w:val="00B430CD"/>
+    <w:rsid w:val="00B43374"/>
+    <w:rsid w:val="00B45288"/>
+    <w:rsid w:val="00B46729"/>
+    <w:rsid w:val="00B46A92"/>
+    <w:rsid w:val="00B47D33"/>
+    <w:rsid w:val="00B51C57"/>
     <w:rsid w:val="00B5252C"/>
+    <w:rsid w:val="00B53D68"/>
+    <w:rsid w:val="00B55AE7"/>
+    <w:rsid w:val="00B56BE8"/>
+    <w:rsid w:val="00B604E9"/>
+    <w:rsid w:val="00B6104F"/>
     <w:rsid w:val="00B618A5"/>
-    <w:rsid w:val="00B6355E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00BD5DD7"/>
+    <w:rsid w:val="00B61B86"/>
+    <w:rsid w:val="00B623CB"/>
+    <w:rsid w:val="00B63FD1"/>
+    <w:rsid w:val="00B65432"/>
+    <w:rsid w:val="00B701BF"/>
+    <w:rsid w:val="00B70459"/>
+    <w:rsid w:val="00B719A9"/>
+    <w:rsid w:val="00B71A93"/>
+    <w:rsid w:val="00B748E5"/>
+    <w:rsid w:val="00B819EB"/>
+    <w:rsid w:val="00B829CE"/>
+    <w:rsid w:val="00B83A64"/>
+    <w:rsid w:val="00B97182"/>
+    <w:rsid w:val="00BA193F"/>
+    <w:rsid w:val="00BB4A39"/>
+    <w:rsid w:val="00BB7B03"/>
+    <w:rsid w:val="00BC2FDE"/>
+    <w:rsid w:val="00BD1576"/>
+    <w:rsid w:val="00BD215E"/>
+    <w:rsid w:val="00BD235D"/>
+    <w:rsid w:val="00BD713F"/>
     <w:rsid w:val="00BD7B24"/>
-    <w:rsid w:val="00BE21DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF4127"/>
+    <w:rsid w:val="00BD7F45"/>
+    <w:rsid w:val="00BE2E85"/>
+    <w:rsid w:val="00BE5D37"/>
+    <w:rsid w:val="00BE759A"/>
+    <w:rsid w:val="00BE7743"/>
+    <w:rsid w:val="00BF552E"/>
+    <w:rsid w:val="00C009B8"/>
     <w:rsid w:val="00C01FBC"/>
+    <w:rsid w:val="00C02F89"/>
+    <w:rsid w:val="00C05B79"/>
     <w:rsid w:val="00C07C2C"/>
+    <w:rsid w:val="00C116AB"/>
     <w:rsid w:val="00C16D52"/>
-    <w:rsid w:val="00C25A59"/>
-    <w:rsid w:val="00C41548"/>
+    <w:rsid w:val="00C171C4"/>
+    <w:rsid w:val="00C17ADF"/>
+    <w:rsid w:val="00C20331"/>
+    <w:rsid w:val="00C21154"/>
+    <w:rsid w:val="00C21A19"/>
+    <w:rsid w:val="00C23553"/>
+    <w:rsid w:val="00C24C26"/>
+    <w:rsid w:val="00C30774"/>
+    <w:rsid w:val="00C31DFA"/>
+    <w:rsid w:val="00C3488E"/>
     <w:rsid w:val="00C473A4"/>
-    <w:rsid w:val="00C60453"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D05DB9"/>
+    <w:rsid w:val="00C473BD"/>
+    <w:rsid w:val="00C4771E"/>
+    <w:rsid w:val="00C5090B"/>
+    <w:rsid w:val="00C509DB"/>
+    <w:rsid w:val="00C50FEF"/>
+    <w:rsid w:val="00C5672F"/>
+    <w:rsid w:val="00C56D7E"/>
+    <w:rsid w:val="00C617AE"/>
+    <w:rsid w:val="00C65A85"/>
+    <w:rsid w:val="00C65D1B"/>
+    <w:rsid w:val="00C678EA"/>
+    <w:rsid w:val="00C70498"/>
+    <w:rsid w:val="00C708B2"/>
+    <w:rsid w:val="00C773E8"/>
+    <w:rsid w:val="00C80585"/>
+    <w:rsid w:val="00C81BC8"/>
+    <w:rsid w:val="00C86FF0"/>
+    <w:rsid w:val="00C974D2"/>
+    <w:rsid w:val="00CA0453"/>
+    <w:rsid w:val="00CA1FA9"/>
+    <w:rsid w:val="00CB0810"/>
+    <w:rsid w:val="00CB723B"/>
+    <w:rsid w:val="00CC0DBE"/>
+    <w:rsid w:val="00CC2753"/>
+    <w:rsid w:val="00CC32B2"/>
+    <w:rsid w:val="00CC6A5D"/>
+    <w:rsid w:val="00CD0225"/>
+    <w:rsid w:val="00CD20C2"/>
+    <w:rsid w:val="00CD24A0"/>
+    <w:rsid w:val="00CD4FE6"/>
+    <w:rsid w:val="00CD67C5"/>
+    <w:rsid w:val="00CD7CE5"/>
+    <w:rsid w:val="00CE3423"/>
+    <w:rsid w:val="00CF1A84"/>
+    <w:rsid w:val="00CF27A8"/>
+    <w:rsid w:val="00CF31EB"/>
+    <w:rsid w:val="00CF3CF1"/>
+    <w:rsid w:val="00CF5E6E"/>
+    <w:rsid w:val="00D0107B"/>
+    <w:rsid w:val="00D02B6A"/>
+    <w:rsid w:val="00D0490D"/>
+    <w:rsid w:val="00D051CC"/>
+    <w:rsid w:val="00D072E1"/>
+    <w:rsid w:val="00D07E2B"/>
     <w:rsid w:val="00D12A3B"/>
+    <w:rsid w:val="00D14C19"/>
+    <w:rsid w:val="00D14ECC"/>
+    <w:rsid w:val="00D21033"/>
+    <w:rsid w:val="00D24B95"/>
+    <w:rsid w:val="00D258BA"/>
     <w:rsid w:val="00D259F5"/>
+    <w:rsid w:val="00D2648E"/>
+    <w:rsid w:val="00D2683F"/>
     <w:rsid w:val="00D26F06"/>
-    <w:rsid w:val="00D34384"/>
-    <w:rsid w:val="00D40C0D"/>
+    <w:rsid w:val="00D31E29"/>
+    <w:rsid w:val="00D32529"/>
+    <w:rsid w:val="00D40F80"/>
     <w:rsid w:val="00D450FA"/>
-    <w:rsid w:val="00D46EF3"/>
-    <w:rsid w:val="00D50922"/>
+    <w:rsid w:val="00D473AA"/>
+    <w:rsid w:val="00D50BED"/>
+    <w:rsid w:val="00D51742"/>
     <w:rsid w:val="00D61AE4"/>
-    <w:rsid w:val="00D642C7"/>
-    <w:rsid w:val="00D64F68"/>
+    <w:rsid w:val="00D66AB2"/>
+    <w:rsid w:val="00D71CAE"/>
+    <w:rsid w:val="00D74445"/>
     <w:rsid w:val="00D7472F"/>
+    <w:rsid w:val="00D8067A"/>
     <w:rsid w:val="00D81E66"/>
-    <w:rsid w:val="00DA23A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC6C68"/>
+    <w:rsid w:val="00D82E40"/>
+    <w:rsid w:val="00D85FA8"/>
+    <w:rsid w:val="00D87595"/>
+    <w:rsid w:val="00D92F2A"/>
+    <w:rsid w:val="00D94929"/>
+    <w:rsid w:val="00D94BA4"/>
+    <w:rsid w:val="00DA217C"/>
+    <w:rsid w:val="00DA5E94"/>
+    <w:rsid w:val="00DA6DAD"/>
+    <w:rsid w:val="00DB090C"/>
+    <w:rsid w:val="00DB1ED7"/>
+    <w:rsid w:val="00DB4116"/>
+    <w:rsid w:val="00DB4F7E"/>
+    <w:rsid w:val="00DB63FB"/>
+    <w:rsid w:val="00DC6915"/>
+    <w:rsid w:val="00DD4A4C"/>
+    <w:rsid w:val="00DD6787"/>
+    <w:rsid w:val="00DE0A76"/>
+    <w:rsid w:val="00DE1F83"/>
     <w:rsid w:val="00DE3EB6"/>
-    <w:rsid w:val="00E140F9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E33C05"/>
+    <w:rsid w:val="00DE448C"/>
+    <w:rsid w:val="00DE4B94"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rsid w:val="00DF0CB7"/>
+    <w:rsid w:val="00DF136F"/>
+    <w:rsid w:val="00DF139F"/>
+    <w:rsid w:val="00DF2930"/>
+    <w:rsid w:val="00DF3BEE"/>
+    <w:rsid w:val="00DF484E"/>
+    <w:rsid w:val="00DF5518"/>
+    <w:rsid w:val="00DF72E4"/>
+    <w:rsid w:val="00E00661"/>
+    <w:rsid w:val="00E015D6"/>
+    <w:rsid w:val="00E0277B"/>
+    <w:rsid w:val="00E0578D"/>
+    <w:rsid w:val="00E1071E"/>
+    <w:rsid w:val="00E12E78"/>
+    <w:rsid w:val="00E17B29"/>
+    <w:rsid w:val="00E17C0A"/>
+    <w:rsid w:val="00E20376"/>
+    <w:rsid w:val="00E21330"/>
+    <w:rsid w:val="00E22728"/>
+    <w:rsid w:val="00E22F7A"/>
+    <w:rsid w:val="00E242F8"/>
+    <w:rsid w:val="00E25122"/>
+    <w:rsid w:val="00E25274"/>
+    <w:rsid w:val="00E26311"/>
+    <w:rsid w:val="00E27A91"/>
+    <w:rsid w:val="00E324A6"/>
+    <w:rsid w:val="00E338EF"/>
     <w:rsid w:val="00E3512D"/>
-    <w:rsid w:val="00E40A2C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E86C94"/>
+    <w:rsid w:val="00E374F4"/>
+    <w:rsid w:val="00E4155B"/>
+    <w:rsid w:val="00E41A0A"/>
+    <w:rsid w:val="00E424B2"/>
+    <w:rsid w:val="00E466BC"/>
+    <w:rsid w:val="00E46EA5"/>
+    <w:rsid w:val="00E51AF0"/>
+    <w:rsid w:val="00E55922"/>
+    <w:rsid w:val="00E571A7"/>
+    <w:rsid w:val="00E62C21"/>
+    <w:rsid w:val="00E67566"/>
+    <w:rsid w:val="00E7443D"/>
+    <w:rsid w:val="00E7736A"/>
+    <w:rsid w:val="00E83A8A"/>
+    <w:rsid w:val="00E83D67"/>
+    <w:rsid w:val="00E84F65"/>
+    <w:rsid w:val="00E907C4"/>
+    <w:rsid w:val="00E90E51"/>
+    <w:rsid w:val="00E913A6"/>
+    <w:rsid w:val="00E9254E"/>
+    <w:rsid w:val="00E94274"/>
+    <w:rsid w:val="00E94FA2"/>
+    <w:rsid w:val="00E970B2"/>
+    <w:rsid w:val="00E9750A"/>
     <w:rsid w:val="00EA3193"/>
-    <w:rsid w:val="00EA54BE"/>
-    <w:rsid w:val="00EB46E1"/>
     <w:rsid w:val="00EB6A1B"/>
+    <w:rsid w:val="00EC225F"/>
+    <w:rsid w:val="00EC3514"/>
+    <w:rsid w:val="00EC4004"/>
+    <w:rsid w:val="00EC7EC2"/>
+    <w:rsid w:val="00ED5160"/>
+    <w:rsid w:val="00ED6695"/>
+    <w:rsid w:val="00EE4EB3"/>
+    <w:rsid w:val="00EE6767"/>
+    <w:rsid w:val="00EE7C5D"/>
+    <w:rsid w:val="00EF1CBA"/>
+    <w:rsid w:val="00EF2734"/>
+    <w:rsid w:val="00EF3819"/>
+    <w:rsid w:val="00EF3DD3"/>
+    <w:rsid w:val="00EF4A03"/>
+    <w:rsid w:val="00EF75AF"/>
+    <w:rsid w:val="00F003B6"/>
+    <w:rsid w:val="00F04A01"/>
+    <w:rsid w:val="00F05B21"/>
+    <w:rsid w:val="00F244AC"/>
+    <w:rsid w:val="00F261DE"/>
     <w:rsid w:val="00F26708"/>
-    <w:rsid w:val="00F510EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F5730C"/>
+    <w:rsid w:val="00F365DB"/>
+    <w:rsid w:val="00F53773"/>
+    <w:rsid w:val="00F56238"/>
+    <w:rsid w:val="00F5728A"/>
+    <w:rsid w:val="00F57409"/>
+    <w:rsid w:val="00F577B7"/>
+    <w:rsid w:val="00F61E96"/>
+    <w:rsid w:val="00F65943"/>
+    <w:rsid w:val="00F71633"/>
     <w:rsid w:val="00F72CF1"/>
-    <w:rsid w:val="00F77115"/>
-    <w:rsid w:val="00F926D1"/>
+    <w:rsid w:val="00F8149A"/>
+    <w:rsid w:val="00F83F17"/>
+    <w:rsid w:val="00F84A96"/>
+    <w:rsid w:val="00F8520E"/>
+    <w:rsid w:val="00F86501"/>
+    <w:rsid w:val="00F96864"/>
+    <w:rsid w:val="00F96DCE"/>
+    <w:rsid w:val="00FA016E"/>
+    <w:rsid w:val="00FA280B"/>
+    <w:rsid w:val="00FA5451"/>
+    <w:rsid w:val="00FA6999"/>
+    <w:rsid w:val="00FB015C"/>
+    <w:rsid w:val="00FB24EF"/>
     <w:rsid w:val="00FC07C0"/>
+    <w:rsid w:val="00FC11D2"/>
+    <w:rsid w:val="00FC30EF"/>
+    <w:rsid w:val="00FC75E3"/>
     <w:rsid w:val="00FD26DE"/>
-    <w:rsid w:val="00FD3A08"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FF5AE5"/>
+    <w:rsid w:val="00FE0B76"/>
+    <w:rsid w:val="00FE2036"/>
+    <w:rsid w:val="00FE4BAC"/>
+    <w:rsid w:val="00FF1E8E"/>
+    <w:rsid w:val="00FF3D7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="57C49596"/>
+  <w14:docId w14:val="427BFE4A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{043DAA72-A281-472E-8FB3-BDDD26EF022F}"/>
+  <w15:docId w15:val="{813D4C15-303B-4657-B26A-B7653DA59799}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="Body Text Indent 2" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Text" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -19674,1904 +19162,1862 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0075479C"/>
+    <w:rsid w:val="001D1E2F"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char1"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:framePr w:w="6313" w:h="429" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="2305" w:y="2161"/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char1"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:u w:val="single"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char1"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char1"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char1"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char1"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char1"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:firstLine="318"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char1"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="-142" w:firstLine="4962"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
+    <w:aliases w:val=" Char13 Char Char Char"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char, Char8,Char6, Char1, Char8 Char Char,Char8,Char9,Знак Char Char Char Char Char Char,Header Char Знак Знак Знак Знак Знак Знак Знак Знак Зна"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char,Header Char Char Char Char,Header Char,Char1 Char Char Char, Char,Header Char Знак Знак Знак Знак Знак Знак Знак Знак Знак,Header Char Знак Знак Знак Знак,Header Char Знак Знак Знак Знак Знак,Char8, Char8,Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar1"/>
+    <w:link w:val="HeaderChar2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Char3,Footer1, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char, Char Char1 Char Char Char, Char3,Char3 Char Char Char Char, Char Char1 Char Char,Char,Char Char Char Char, Char Char1 Char Cha"/>
+    <w:aliases w:val="Char3, Char Char,Footer1, Char Char1 Char Char, Char3,Char3 Char Char Char Char,Char3 Char Char Char Char Char, Char Char1 Char Char Char Char, Char Char1 Char Char Char Char Char, Char Char1 Char Char Char,Char Char1 Char Char, Char Char1 Char C"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar2"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:aliases w:val=" Char, Char4"/>
+    <w:aliases w:val=" Char4,Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar2"/>
+    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:aliases w:val=" Char Char,Char Char Char Char Char Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae,Ciae Ciae Ciae,Ciae + Tahoma,Oaio?e?aii,Ioaynii:  0 Char Char"/>
+    <w:aliases w:val="Char Char Char Char Char Char,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C,Ciae,Ciae Ciae Ciae,Ciae + Tahoma,Oaio?e?aii,Ioaynii:  0 Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char2"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="BodyText2Char"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
+      <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="005B69F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar2">
-[...1 lines deleted...]
-    <w:aliases w:val="Char3 Char2,Footer1 Char, Char Char1 Char Char Char Char Char2, Char Char1 Char Char Char Char Char Char, Char Char1 Char Char Char Char4, Char3 Char,Char3 Char Char Char Char Char, Char Char1 Char Char Char2,Char Char7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:aliases w:val="Char3 Char2, Char Char Char3,Footer1 Char, Char Char1 Char Char Char1, Char3 Char2,Char3 Char Char Char Char Char1,Char3 Char Char Char Char Char Char, Char Char1 Char Char Char Char Char1, Char Char1 Char Char Char Char Char Char"/>
     <w:link w:val="Footer"/>
-    <w:qFormat/>
     <w:rsid w:val="006C5947"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat/>
     <w:rsid w:val="006C5947"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
-    <w:name w:val="Heading 2 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="005C753F"/>
     <w:rPr>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
-[...52 lines deleted...]
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13CharChar">
+    <w:name w:val=" Char13 Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00A67281"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак,Знак Знак Знак,Знак + Tahoma"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char,Знак Char,Знак Знак Знак Char,Знак + Tahoma Char,Центрирано Char,Отдясно:  0 Char,06 cm Знак Char,06 cm Знак Знак Char,06 cm Знак Знак Знак Char,Знак,Знак Знак Знак,Знак + Tahoma,C, Знак"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:link w:val="PlainTextChar3"/>
+    <w:rsid w:val="007B2A20"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
-    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005043A7"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar2">
-[...1 lines deleted...]
-    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char,Знак Char Char,Знак Знак Знак Char Char,Знак + Tahoma Char Char,Центрирано Char Char,Отдясно:  0 Char Char,06 cm Знак Char Char,06 cm Знак Знак Char Char,Знак Char2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar3">
+    <w:name w:val="Plain Text Char3"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char1,Знак Char Char1,Знак Знак Знак Char Char1,Знак + Tahoma Char Char1,Центрирано Char Char1,Отдясно:  0 Char Char1,06 cm Знак Char Char1,06 cm Знак Знак Char Char1,Знак Char3"/>
     <w:link w:val="PlainText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="System" w:hAnsi="System"/>
       <w:b/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="32"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
-[...10 lines deleted...]
-      <w:sz w:val="32"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
-[...1 lines deleted...]
-    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Header Char Char1,Char1 Char Char Char Char1, Char8 Char1,Char6 Char1, Char1 Char, Char8 Char Char Char1,Char8 Char1,Char9 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar2">
+    <w:name w:val="Header Char2"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char3,Header Char Char Char Char Char3,Header Char Char2,Char1 Char Char Char Char3, Char Char5,Header Char Знак Знак Знак Знак Знак Знак Знак Знак Знак Char1,Header Char Знак Знак Знак Знак Char1"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="2552" w:right="1354"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avto1">
     <w:name w:val="Avto1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="005A0699"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="009D0B51"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar">
     <w:name w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З"/>
     <w:aliases w:val="Центрирано,Отдясно:  0,06 cm Знак,06 cm Знак Знак,06 cm Знак Знак Знак,06 cm Знак Знак Знак Знак,Знак Знак Зна Char Char, Знак Char Char Char Char, Знак Char Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="009D0B51"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1">
-    <w:name w:val="Char Char1"/>
+    <w:name w:val=" Char Char1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00D473AA"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar1"/>
-    <w:rsid w:val="00443854"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
-[...8 lines deleted...]
-      <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
-    <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="1418" w:hanging="1418"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="3261" w:hanging="1821"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
-[...8 lines deleted...]
-      <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="en-GB" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar2"/>
-    <w:rsid w:val="00443854"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar2">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="708"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar1">
     <w:name w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char1"/>
     <w:aliases w:val="Знак Char1,Знак Знак Знак Char1,Знак + Tahoma Char1,Центрирано Char1,Отдясно:  0 Char1,06 cm Знак Char1,06 cm Знак Знак Char1,06 cm Знак Знак Знак Char1,06 cm Знак Знак Знак Знак Char1, Знак Char1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM15">
     <w:name w:val="CM15"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:after="223"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar2">
-[...1 lines deleted...]
-    <w:aliases w:val=" Char Char1, Char4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val=" Char4 Char,Char Char,Char4 Char"/>
     <w:link w:val="BodyText"/>
-    <w:qFormat/>
-[...7 lines deleted...]
-    <w:aliases w:val=" Char Char Char,Char Char Char Char Char Char Char1,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C Char,Ciae Char,Ciae Ciae Ciae Char,Ciae + Tahoma Char,Oaio?e?aii Char,Ioaynii:  0 Char Char Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00075A4A"/>
+    <w:rPr>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:aliases w:val="Char Char Char Char Char Char Char2,Ciae Ciae Cia Char Char Char Ciae Ciae Ciae Ciae C Char,Ciae Char,Ciae Ciae Ciae Char,Ciae + Tahoma Char,Oaio?e?aii Char,Ioaynii:  0 Char Char Char"/>
     <w:link w:val="BodyText2"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
-    <w:name w:val="Char Char3"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char Char3"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
-    <w:rsid w:val="00443854"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00075A4A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:rsid w:val="00443854"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00075A4A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar0">
-    <w:name w:val="Char Char Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char Char Char"/>
+    <w:aliases w:val="06 cm Знак Знак Знак Знак Char,Char Char Char1, Знак Char"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar2">
-    <w:name w:val="Char Char Char2"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char Char Char2"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char1">
-    <w:name w:val="Heading 4 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="bg-BG"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar4">
-    <w:name w:val="Char Char4"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char Char4"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar1">
     <w:name w:val="1 Char Char Char1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
     <w:name w:val="xl69"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
-    <w:name w:val="Char7"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char7"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00075A4A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char">
-    <w:name w:val="Char5 Char"/>
+    <w:name w:val=" Char5 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
     <w:name w:val="WW8Num5z2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
     <w:name w:val="WW8Num3z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar2"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar2">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="Обикновен текст3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00075A4A"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char1">
-    <w:name w:val="Char3 Char1"/>
+    <w:name w:val=" Char3 Char1"/>
     <w:aliases w:val="Char3 Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val="Char Char Char Char"/>
+    <w:name w:val=" Char Char Char Char"/>
     <w:aliases w:val="Header Char Char,Header Char Char Char Char Char Char Char1,Header Char Char Char Char Char1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char">
-    <w:name w:val="Char3 Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char3 Char"/>
+    <w:rsid w:val="001279B4"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Char">
     <w:name w:val="1 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3Char10">
     <w:name w:val="Char3 Char1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5">
-    <w:name w:val="Char5"/>
+    <w:name w:val=" Char5"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="001279B4"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
-    <w:name w:val="Char Char2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char Char2"/>
+    <w:rsid w:val="00F71633"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1Char">
-    <w:name w:val="Char Char1 Char"/>
+    <w:name w:val=" Char Char1 Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00F71633"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
-    <w:name w:val="Char9"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char9"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char15">
-    <w:name w:val="Char15"/>
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char15"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharCharChar">
     <w:name w:val="Char Char Char Char Char"/>
-    <w:aliases w:val="Char Char Char Char1, Char Char Char Char Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:aliases w:val="Char Char Char Char1, Char Char Char Char Char,Char Char Char Char,Char Char Char Char Char Char Char Char,Char8 Char,Char9 Char1,Знак Char Char Char1,Знак Char Char2,Знак Char Char Char Char Char Char2, Char8 Char"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char1Char">
-    <w:name w:val="Char1 Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:name w:val=" Char1 Char"/>
+    <w:aliases w:val=" Char Char Char Char Char1,Header Char Знак Знак Знак Знак Знак Знак Знак Знак Знак Char,Header Char Знак Знак Знак Знак Char,Header Char Знак Знак Знак Знак Знак Char,Знак Char Char Char,Char1 Char"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Знак Знак1"/>
+    <w:name w:val=" Знак Знак1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:aliases w:val=" Char Char Char1,Char Char Char,Plain Text21 Char,Plain Text111 Char,Plain Text2111 Char,Plain Text11 Char Char Char Char Char Char Char Char Char Char Char Char Char Char,Зна Char,Знак Cha Char,Char Char Char Char Char Char Char1,Ch Cha"/>
+    <w:rsid w:val="007B5DD2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Обикновен текст1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
     <w:name w:val="No List1"/>
     <w:next w:val="NoList"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00443854"/>
-[...2 lines deleted...]
-    <w:name w:val="Heading 1 Char1"/>
+    <w:rsid w:val="00E46EA5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:spacing w:val="30"/>
       <w:sz w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char1">
-    <w:name w:val="Heading 3 Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11">
     <w:name w:val="No List11"/>
     <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00E46EA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00E46EA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00E46EA5"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharCharCharChar">
     <w:name w:val="Char1 Char Char Char Char"/>
-    <w:aliases w:val=" Char8 Char"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00E46EA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
     <w:name w:val="Body Text 21"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111">
     <w:name w:val="No List111"/>
     <w:next w:val="NoList"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
     <w:name w:val="WW8Num2z2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
     <w:name w:val="WW8Num2z3"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
     <w:name w:val="WW8Num4z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
     <w:name w:val="WW8Num4z3"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
     <w:name w:val="WW8Num8z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
     <w:name w:val="WW8Num8z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
     <w:name w:val="WW8Num8z2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
     <w:name w:val="WW8Num8z3"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
     <w:name w:val="WW8Num10z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
     <w:name w:val="WW8Num11z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
     <w:name w:val="WW8Num13z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
     <w:name w:val="WW8Num17z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
     <w:name w:val="WW8Num17z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
     <w:name w:val="WW8Num17z2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
     <w:name w:val="WW8Num22z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
     <w:name w:val="WW8Num23z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
     <w:name w:val="WW8Num24z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
     <w:name w:val="WW8Num25z0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z1">
     <w:name w:val="WW8Num25z1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z2">
     <w:name w:val="WW8Num25z2"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont1">
     <w:name w:val="Default Paragraph Font1"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Заглавие1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="240" w:after="120"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Надпис1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120" w:after="120"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="Указател"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
     <w:name w:val="Рамка - съдържание"/>
     <w:basedOn w:val="BodyText"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5580"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="-0">
     <w:name w:val="Таблица - съдържание"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
     <w:name w:val="Таблица - заглавие"/>
     <w:basedOn w:val="-0"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style">
     <w:name w:val="Style"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="140" w:right="140" w:firstLine="840"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Списък на абзаци2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:ind w:left="708"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar">
     <w:name w:val="1 Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111">
     <w:name w:val="No List1111"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2">
     <w:name w:val="No List2"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
-    <w:name w:val="Знак Знак3"/>
+    <w:name w:val=" Знак Знак3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
     <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3Deffects1">
     <w:name w:val="Table 3D effects 1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00E46EA5"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -21641,3310 +21087,3273 @@
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3">
     <w:name w:val="No List3"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="230" w:lineRule="exact"/>
       <w:ind w:firstLine="394"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="278" w:lineRule="exact"/>
       <w:ind w:hanging="250"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="403" w:lineRule="exact"/>
       <w:ind w:hanging="154"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="269" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
     <w:name w:val="Style8"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
     <w:name w:val="Style9"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
     <w:name w:val="Style10"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
     <w:name w:val="Style11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="230" w:lineRule="exact"/>
       <w:ind w:firstLine="144"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style12">
     <w:name w:val="Style12"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style13">
     <w:name w:val="Style13"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style14">
     <w:name w:val="Style14"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="406" w:lineRule="exact"/>
       <w:ind w:firstLine="576"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style15">
     <w:name w:val="Style15"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="403" w:lineRule="exact"/>
       <w:ind w:firstLine="566"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
     <w:name w:val="Style16"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct/>
       <w:spacing w:line="413" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle18">
     <w:name w:val="Font Style18"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle19">
     <w:name w:val="Font Style19"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle20">
     <w:name w:val="Font Style20"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle21">
     <w:name w:val="Font Style21"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle22">
     <w:name w:val="Font Style22"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
       <w:b/>
       <w:bCs/>
       <w:spacing w:val="20"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
     <w:name w:val="Font Style23"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:hAnsi="Franklin Gothic Medium Cond" w:cs="Franklin Gothic Medium Cond"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle24">
     <w:name w:val="Font Style24"/>
-    <w:rsid w:val="00443854"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle25">
     <w:name w:val="Font Style25"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle26">
     <w:name w:val="Font Style26"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle27">
     <w:name w:val="Font Style27"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle28">
     <w:name w:val="Font Style28"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00443854"/>
+    <w:rsid w:val="00383AB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-30"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
-    <w:name w:val="No List4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar3CharChar">
+    <w:name w:val=" Char Char3 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DD6787"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6CharCharCharCharChar">
+    <w:name w:val=" Char Char6 Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004F2143"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar11">
+    <w:name w:val=" Char Char11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0012070D"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
+    <w:name w:val="Char Char1"/>
+    <w:locked/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharChar">
+    <w:name w:val="1 Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val=" Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:rsid w:val="00DE61F6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:rsid w:val="00DE61F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM16">
+    <w:name w:val="CM16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gt-icon-text1">
+    <w:name w:val="gt-icon-text1"/>
+    <w:rsid w:val="00DE61F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM44">
+    <w:name w:val="CM44"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM45">
+    <w:name w:val="CM45"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:locked/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Обикновен текст2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+        <w14:srgbClr w14:val="000000">
+          <w14:alpha w14:val="60000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ng-binding">
+    <w:name w:val="ng-binding"/>
+    <w:rsid w:val="00DE61F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ng-binding1">
+    <w:name w:val="ng-binding1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DE61F6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:lang w:val="de-DE" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Основен текст (27)"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002779F0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="270">
+    <w:name w:val="Основен текст (27)_"/>
+    <w:link w:val="271"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Heavy" w:hAnsi="Franklin Gothic Heavy" w:cs="Franklin Gothic Heavy"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="271">
+    <w:name w:val="Основен текст (27)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="270"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120" w:line="168" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Heavy" w:hAnsi="Franklin Gothic Heavy"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="Основен текст_"/>
+    <w:link w:val="14"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Основен текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="324" w:lineRule="exact"/>
+      <w:ind w:hanging="360"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharChar0">
+    <w:name w:val="1 Char Char Char Char Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar40">
+    <w:name w:val="Char Char4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle43">
+    <w:name w:val="Font Style43"/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar2">
+    <w:name w:val="Plain Text Char2"/>
+    <w:aliases w:val="Plain Text Char Char1"/>
+    <w:locked/>
+    <w:rsid w:val="002779F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1Char0">
+    <w:name w:val="Char Char1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002779F0"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Без списък1"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00443854"/>
-[...3 lines deleted...]
-    <w:next w:val="NoList"/>
+    <w:rsid w:val="002779F0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderCharCharCharCharCharCharChar2">
+    <w:name w:val="Header Char Char Char Char Char Char Char2"/>
+    <w:aliases w:val="Header Char Char Char Char Char2,Char1 Char Char Char Char2"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:link w:val="MacroText"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="System" w:hAnsi="System"/>
+      <w:b/>
+      <w:lang w:val="en-GB" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Списък на абзаци1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val=" Знак Знак2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Ch">
+    <w:name w:val="Знак1 Ch"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einzug1">
+    <w:name w:val="Einzug 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="567"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers (WN)" w:hAnsi="Univers (WN)"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharChar">
+    <w:name w:val=" Char1 Char Char"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar1">
+    <w:name w:val="1 Char Char Char Char Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar6">
+    <w:name w:val=" Char Char6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="1 Char Char Char Char Char Char Char Знак Знак Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val=" Char2"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Шрифт на абзаца по подразбиране1"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Шрифт на абзаца по подразбиране"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="HTML акроним1"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar20">
+    <w:name w:val="Char Char2"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
+    <w:name w:val="Numbering Symbols"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-DefaultParagraphFont1111">
+    <w:name w:val="WW-Default Paragraph Font1111"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:aliases w:val=" Char Char1 Char Char Char Char Знак, Char Char1 Char Char Char Char Char Знак, Char Char1 Char Char Char Знак"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Mangal"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Надпис2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+    <w:name w:val="План на документа1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar10Char">
+    <w:name w:val=" Char Char10 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
+    <w:name w:val="Изнесен текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Основен текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1a">
+    <w:name w:val="Без разредка1"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal8pt">
+    <w:name w:val="Normal+8pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Normal8ptChar"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-AU" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="breadcrumbspathway">
+    <w:name w:val="breadcrumbs pathway"/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
+    <w:name w:val="CM1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    <w:next w:val="NoList"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
+    <w:name w:val="CM3"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...12 lines deleted...]
-    <w:name w:val="Table Grid12"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Normal8ptChar">
+    <w:name w:val="Normal+8pt Char"/>
+    <w:link w:val="Normal8pt"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:lang w:val="en-AU" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharChar0">
+    <w:name w:val="Char Знак Знак Char Char Знак Знак Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00971B86"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00443854"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList31">
-[...1 lines deleted...]
-    <w:next w:val="NoList"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
+    <w:name w:val="Char4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00443854"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00443854"/>
+    <w:locked/>
+    <w:rsid w:val="00971B86"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...97 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList5">
-[...98 lines deleted...]
-    <w:name w:val="Table Grid2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
-[...8 lines deleted...]
-    <w:name w:val="CM16"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharChar0">
+    <w:name w:val="1 Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...99 lines deleted...]
-    <w:rsid w:val="003D42B6"/>
+    <w:rsid w:val="00971B86"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:lang w:val="bg-BG" w:eastAsia="x-none"/>
-[...20 lines deleted...]
-    <w:name w:val="No List7"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar2">
+    <w:name w:val="Footer Char2"/>
+    <w:aliases w:val="Char3 Char3"/>
+    <w:locked/>
+    <w:rsid w:val="00971B86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11111">
+    <w:name w:val="No List11111"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002B69C0"/>
-[...2 lines deleted...]
-    <w:name w:val="Обикновен текст2"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4">
+    <w:name w:val="No List4"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00971B86"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:aliases w:val="Header Char Char Char Char Char Char Char,Header Char Char Char Char Char,Header Char Char1,Char1 Char Char Char Char1, Char1 Char1, Char8 Char1,Char9 Char,Знак Char Char Char Char Char Char1,Char8 Char Char Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B24CE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle40">
+    <w:name w:val="Font Style40"/>
+    <w:rsid w:val="00CD20C2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="MS Reference Sans Serif"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
+    <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="0013100F"/>
+    <w:rsid w:val="00217C4B"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      <w:jc w:val="center"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...4 lines deleted...]
-    <w:name w:val="Списък на абзаци1"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char13">
+    <w:name w:val=" Char13"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0013100F"/>
+    <w:rsid w:val="00217C4B"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
       <w:overflowPunct/>
+      <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
-      <w:ind w:left="708"/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharChar">
+    <w:name w:val="1 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar1">
+    <w:name w:val="Plain Text Char1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З Char Char,Знак Char Char,Знак Знак Знак Char Char,Знак + Tahoma Char Char,Центрирано Char Char,Отдясно:  0 Char Char,06 cm Знак Char Char,06 cm Знак Знак Char Char,Знак Char2,C Char"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar10">
+    <w:name w:val=" Char Char Char Char1"/>
+    <w:aliases w:val="Footer2,Footer11, Char Char1 Char Char Char Char1, Char Char1 Char Char Char Char2, Char Char1 Char Char Char Char3"/>
+    <w:rsid w:val="000D59B6"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLAcronym">
+    <w:name w:val="HTML Acronym"/>
+    <w:rsid w:val="000D59B6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar1">
+    <w:name w:val="Document Map Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D59B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="MS Mincho" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar100">
+    <w:name w:val=" Char Char10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar8">
+    <w:name w:val=" Char Char8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar7">
+    <w:name w:val="Char Char7"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char3CharCharCharCharChar2">
+    <w:name w:val="Char3 Char Char Char Char Char2"/>
+    <w:aliases w:val="Footer1 Char2, Char Char1 Char Char Char2, Char Char1 Char Char Char3"/>
+    <w:rsid w:val="000D59B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
-[...4 lines deleted...]
-    <w:next w:val="NoList"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="000D59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="doc-ti">
+    <w:name w:val="doc-ti"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2527E"/>
-[...2 lines deleted...]
-    <w:name w:val="Мрежа в таблица1"/>
+    <w:rsid w:val="000D59B6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList5">
+    <w:name w:val="No List5"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00502DEB"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B2527E"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00502DEB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-[...1802 lines deleted...]
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="113">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="110">
     <w:name w:val="Без списък11"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...384 lines deleted...]
-    <w:name w:val="Мрежа в таблица11"/>
+    <w:rsid w:val="00502DEB"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1b">
+    <w:name w:val="Мрежа в таблица1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00502DEB"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
-    <w:name w:val="Table Grid3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00502DEB"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList12">
+    <w:name w:val="No List12"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList112">
+    <w:name w:val="No List112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList21">
+    <w:name w:val="No List21"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid12">
+    <w:name w:val="Table Grid12"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00403D14"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="123">
-    <w:name w:val="Без списък12"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList31">
+    <w:name w:val="No List31"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="Без списък111"/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style17">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00403D14"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct/>
+      <w:spacing w:line="241" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList41">
+    <w:name w:val="No List41"/>
     <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="Table Grid13"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink2">
+    <w:name w:val="Hyperlink2"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0079A6"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainText1">
+    <w:name w:val="Plain Text1"/>
+    <w:aliases w:val="Знак Знак Зна Char Char Char Знак Знак Знак Знак З1,Знак1,Знак Знак Знак1,Знак + Tahoma1,Центрирано1,Отдясно:  01,06 cm Знак1,06 cm Знак Знак1,06 cm Знак Знак Знак1,06 cm Знак Знак Знак Знак1,Знак Знак Зна Char Char1, Знак1"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00403D14"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1c">
+    <w:name w:val="Заглавие на книга1"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="attfile">
+    <w:name w:val="attfile"/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="attfilename">
+    <w:name w:val="attfilename"/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="1 Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00403D14"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid21">
+    <w:name w:val="Table Grid21"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00403D14"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList113">
-[...37 lines deleted...]
-    <w:name w:val="Table Grid111"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid211">
+    <w:name w:val="Table Grid211"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00B84036"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList6">
+    <w:name w:val="No List6"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid5">
+    <w:name w:val="Table Grid5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00403D14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="120">
+    <w:name w:val="Без списък12"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00403D14"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="111">
+    <w:name w:val="Мрежа в таблица11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00403D14"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList7">
+    <w:name w:val="No List7"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedVerdana10pt">
+    <w:name w:val="Style Outline numbered Verdana 10 pt"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4thLevelIndentation">
+    <w:name w:val="4th Level Indentation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3rdLevelIndentation">
+    <w:name w:val="3rd Level Indentation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1620"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="2160" w:hanging="180"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5thLevelIndentation">
+    <w:name w:val="5th Level Indentation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2520"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="3600" w:hanging="360"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingLevel2">
+    <w:name w:val="Heading Level 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="900" w:hanging="540"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="130">
+    <w:name w:val="Без списък13"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid6">
+    <w:name w:val="Table Grid6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1110">
+    <w:name w:val="Без списък111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList13">
+    <w:name w:val="No List13"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList113">
+    <w:name w:val="No List113"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid13">
+    <w:name w:val="Table Grid13"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1112">
+    <w:name w:val="No List1112"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11112">
+    <w:name w:val="No List11112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bn-BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar110">
+    <w:name w:val="Char Char11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char5Char0">
+    <w:name w:val="Char5 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char50">
+    <w:name w:val="Char5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1d">
+    <w:name w:val="Знак Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Знак Знак3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar60">
+    <w:name w:val="Char Char6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar10Char0">
+    <w:name w:val="Char Char10 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar101">
+    <w:name w:val="Char Char10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar80">
+    <w:name w:val="Char Char8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Знак Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharChar1">
+    <w:name w:val="Char Char Char Char Знак Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title1">
+    <w:name w:val="title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="title2">
+    <w:name w:val="title2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="1155"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar">
+    <w:name w:val="Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar30">
+    <w:name w:val="Char Char3"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharCharChar20">
+    <w:name w:val="Char Char Char2"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char70">
+    <w:name w:val="Char7"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char150">
+    <w:name w:val="Char15"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1CharChar0">
+    <w:name w:val="Char1 Char Char"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char20">
+    <w:name w:val="Char2"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar12">
+    <w:name w:val="Char Char12"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
+    <w:name w:val="Comment Subject Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="historyitemselected1">
+    <w:name w:val="historyitemselected1"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0086C6"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Table3Deffects11">
     <w:name w:val="Table 3D effects 11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="Table3Deffects1"/>
-    <w:rsid w:val="00B84036"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid111">
+    <w:name w:val="Table Grid111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1111">
+    <w:name w:val="Table Grid1111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar13">
+    <w:name w:val="Char Char13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="121">
+    <w:name w:val="Без списък121"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="122">
+    <w:name w:val="Мрежа в таблица12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList121">
+    <w:name w:val="No List121"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111111">
+    <w:name w:val="No List111111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111111">
+    <w:name w:val="No List1111111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid112">
+    <w:name w:val="Table Grid112"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList22">
+    <w:name w:val="No List22"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid22">
+    <w:name w:val="Table Grid22"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList131">
+    <w:name w:val="No List131"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid14">
+    <w:name w:val="Table Grid14"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar120">
+    <w:name w:val=" Char Char12"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="Обикновен текст"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1121">
+    <w:name w:val="No List1121"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11121">
+    <w:name w:val="No List11121"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid113">
+    <w:name w:val="Table Grid113"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11111111">
+    <w:name w:val="No List11111111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Списък на абзаци"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:ind w:left="708"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="bg-BG" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111111111">
+    <w:name w:val="No List111111111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList211">
+    <w:name w:val="No List211"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table3Deffects111">
+    <w:name w:val="Table 3D effects 111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="Table3Deffects1"/>
+    <w:rsid w:val="00752B75"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -25014,2140 +24423,1648 @@
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList32">
     <w:name w:val="No List32"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList42">
     <w:name w:val="No List42"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="No List121"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1211">
+    <w:name w:val="No List1211"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="No List1121"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11211">
+    <w:name w:val="No List11211"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="No List211"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList2111">
+    <w:name w:val="No List2111"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid121">
     <w:name w:val="Table Grid121"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList311">
     <w:name w:val="No List311"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList411">
     <w:name w:val="No List411"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList51">
     <w:name w:val="No List51"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1311">
+    <w:name w:val="No List1311"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharChar2">
+    <w:name w:val=" Char Char Char Char Знак Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1CharCharCharChar1CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char1 Char Char Char Char1 Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharCharChar0">
+    <w:name w:val=" Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList61">
     <w:name w:val="No List61"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="Table Grid21"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid31">
+    <w:name w:val="Table Grid31"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1210">
-    <w:name w:val="Без списък121"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList14">
+    <w:name w:val="No List14"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...8 lines deleted...]
-    <w:name w:val="No List8"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1131">
+    <w:name w:val="No List1131"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="Table Grid4"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table3Deffects12">
+    <w:name w:val="Table 3D effects 12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="Table3Deffects1"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid15">
+    <w:name w:val="Table Grid15"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="59"/>
-[...1665 lines deleted...]
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharChar1">
-[...29 lines deleted...]
-    <w:name w:val="Table Grid211"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid114">
+    <w:name w:val="Table Grid114"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-[...68 lines deleted...]
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList81">
-    <w:name w:val="No List81"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid122">
+    <w:name w:val="Table Grid122"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1112">
+    <w:name w:val="Table Grid1112"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="131">
+    <w:name w:val="Без списък131"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1111">
+    <w:name w:val="Мрежа в таблица111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList122">
+    <w:name w:val="No List122"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
-[...2 lines deleted...]
-    <w:name w:val="No List151"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid131">
+    <w:name w:val="Table Grid131"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1113">
+    <w:name w:val="No List1113"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111121">
+    <w:name w:val="No List111121"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...25 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1121">
+    <w:name w:val="Table Grid1121"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList221">
+    <w:name w:val="No List221"/>
+    <w:next w:val="NoList"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B84036"/>
-[...7 lines deleted...]
-    <w:name w:val="No List91"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid212">
+    <w:name w:val="Table Grid212"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList132">
+    <w:name w:val="No List132"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B84036"/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid141">
+    <w:name w:val="Table Grid141"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1122">
+    <w:name w:val="No List1122"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111211">
+    <w:name w:val="No List111211"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1131">
+    <w:name w:val="Table Grid1131"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111112">
+    <w:name w:val="No List111112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1111112">
+    <w:name w:val="No List1111112"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList212">
+    <w:name w:val="No List212"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11111">
+    <w:name w:val="Table Grid11111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList321">
+    <w:name w:val="No List321"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList421">
+    <w:name w:val="No List421"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList12111">
+    <w:name w:val="No List12111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList112111">
+    <w:name w:val="No List112111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList21111">
+    <w:name w:val="No List21111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1211">
+    <w:name w:val="Table Grid1211"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList3111">
+    <w:name w:val="No List3111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList4111">
+    <w:name w:val="No List4111"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList511">
+    <w:name w:val="No List511"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList13111">
+    <w:name w:val="No List13111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList71">
+    <w:name w:val="No List71"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid41">
+    <w:name w:val="Table Grid41"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList15">
+    <w:name w:val="No List15"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList114">
+    <w:name w:val="No List114"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid16">
+    <w:name w:val="Table Grid16"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1114">
+    <w:name w:val="No List1114"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11113">
+    <w:name w:val="No List11113"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList23">
+    <w:name w:val="No List23"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid115">
+    <w:name w:val="Table Grid115"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table3Deffects13">
+    <w:name w:val="Table 3D effects 13"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="Table3Deffects1"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList33">
+    <w:name w:val="No List33"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="140">
+    <w:name w:val="Без списък14"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid221">
+    <w:name w:val="Table Grid221"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid311">
+    <w:name w:val="Table Grid311"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111113">
+    <w:name w:val="No List111113"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList43">
+    <w:name w:val="No List43"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList52">
+    <w:name w:val="No List52"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid411">
+    <w:name w:val="Table Grid411"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="11110">
+    <w:name w:val="Без списък1111"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1210">
+    <w:name w:val="Мрежа в таблица121"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList8">
+    <w:name w:val="No List8"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid51">
+    <w:name w:val="Table Grid51"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList16">
+    <w:name w:val="No List16"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList115">
+    <w:name w:val="No List115"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid17">
+    <w:name w:val="Table Grid17"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1115">
+    <w:name w:val="No List1115"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList11114">
+    <w:name w:val="No List11114"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList24">
+    <w:name w:val="No List24"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid116">
+    <w:name w:val="Table Grid116"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table3Deffects14">
+    <w:name w:val="Table 3D effects 14"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="Table3Deffects1"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList34">
+    <w:name w:val="No List34"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList44">
+    <w:name w:val="No List44"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList123">
+    <w:name w:val="No List123"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1123">
+    <w:name w:val="No List1123"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList213">
+    <w:name w:val="No List213"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList312">
+    <w:name w:val="No List312"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList412">
+    <w:name w:val="No List412"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList53">
+    <w:name w:val="No List53"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid23">
+    <w:name w:val="Table Grid23"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="150">
+    <w:name w:val="Без списък15"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid32">
+    <w:name w:val="Table Grid32"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList111114">
+    <w:name w:val="No List111114"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid42">
+    <w:name w:val="Table Grid42"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="112">
+    <w:name w:val="Без списък112"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="132">
+    <w:name w:val="Мрежа в таблица13"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList611">
+    <w:name w:val="No List611"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid511">
+    <w:name w:val="Table Grid511"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1211">
+    <w:name w:val="Без списък1211"/>
+    <w:next w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752B75"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="11111">
+    <w:name w:val="Мрежа в таблица1111"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00752B75"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="294912778">
+    <w:div w:id="14308188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="476070657">
+    <w:div w:id="239216291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="534074239">
-[...25 lines deleted...]
-    <w:div w:id="769131909">
+    <w:div w:id="842739032">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1047220794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1564412796">
+    <w:div w:id="1578904542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1578904542">
+    <w:div w:id="1674262211">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1862861898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nab-bas.bg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@nab-bas.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -27402,81 +26319,137 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4DFA755-AA82-4F77-9BB3-4381CCEB8A8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6994</Characters>
+  <Pages>6</Pages>
+  <Words>1227</Words>
+  <Characters>6777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8204</CharactersWithSpaces>
+  <CharactersWithSpaces>7989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>8060980</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.nab-bas.bg/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:office@nab-bas.bg</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ADMINISTRATOR</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>