--- v0 (2025-10-14)
+++ v1 (2026-05-01)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="233B637A" w14:textId="77777777" w:rsidR="00987EED" w:rsidRPr="005D0AB1" w:rsidRDefault="00987EED" w:rsidP="00987EED">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -112,59 +108,58 @@
       <w:r w:rsidR="002265A0" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F76D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>верификационни органи</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (съгласно т. 7 (1) на BAS QR 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C7F6D3" w14:textId="77777777" w:rsidR="00640884" w:rsidRPr="00643F3D" w:rsidRDefault="00640884" w:rsidP="00640884">
+    <w:p w14:paraId="05C7F6D3" w14:textId="77777777" w:rsidR="00640884" w:rsidRPr="00101B95" w:rsidRDefault="00640884" w:rsidP="00640884">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6354B3F3" w14:textId="77777777" w:rsidR="006A57B4" w:rsidRPr="00643F3D" w:rsidRDefault="006A57B4" w:rsidP="006A57B4">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Кандидатът за</w:t>
       </w:r>
       <w:r w:rsidR="00614FF1" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> разширяване обхвата на</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
@@ -200,51 +195,76 @@
     <w:p w14:paraId="60BA5A63" w14:textId="77777777" w:rsidR="006E5E41" w:rsidRPr="00643F3D" w:rsidRDefault="006E5E41" w:rsidP="006E5E41">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(документи на хартиен и електронен носител (</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MS Word- </w:t>
+        <w:t>MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>формат), в един екземпляр)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682A6C24" w14:textId="77777777" w:rsidR="006E5E41" w:rsidRPr="00643F3D" w:rsidRDefault="006E5E41" w:rsidP="006E5E41">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E839BA9" w14:textId="77777777" w:rsidR="00614FF1" w:rsidRPr="00643F3D" w:rsidRDefault="00614FF1" w:rsidP="00614FF1">
       <w:pPr>
@@ -271,51 +291,67 @@
     </w:p>
     <w:p w14:paraId="59F78287" w14:textId="77777777" w:rsidR="007A1D38" w:rsidRPr="00643F3D" w:rsidRDefault="007A1D38">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Заявление</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за акредитация </w:t>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акредитация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00987EED" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="00B25DCC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>верификационен орган</w:t>
       </w:r>
       <w:r w:rsidR="00987EED" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
@@ -342,54 +378,53 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>QA</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B25DCC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00DC7B33" w:rsidRPr="00643F3D">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00DC7B33" w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E5E41" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, включително на електронен носител</w:t>
       </w:r>
       <w:r w:rsidR="00614FF1" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> с отбелязване „разширяване на обхвата“ и маркиране (почерняване) на новата информация</w:t>
       </w:r>
       <w:r w:rsidR="00F46B14" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0757509C" w14:textId="77777777" w:rsidR="007A1D38" w:rsidRPr="00643F3D" w:rsidRDefault="007A1D38">
       <w:pPr>
@@ -638,54 +673,53 @@
       <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>QA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.5</w:t>
       </w:r>
       <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00B578DB" w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F139FC" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="003E6719">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ако има свързани със заявения за разширяване обхват на акредитация</w:t>
       </w:r>
       <w:r w:rsidR="00B578DB" w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
@@ -789,68 +823,95 @@
     <w:p w14:paraId="75B89FDE" w14:textId="77777777" w:rsidR="006E5E41" w:rsidRPr="00643F3D" w:rsidRDefault="006E5E41" w:rsidP="006E5E41">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(Документи на електронен носител (</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MS Word</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00643F3D">
+        <w:t>MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> или </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">pdf - </w:t>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>формат), в един екземпляр)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D9ED2D" w14:textId="77777777" w:rsidR="006E5E41" w:rsidRPr="00643F3D" w:rsidRDefault="006E5E41" w:rsidP="006E5E41">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316CB5FC" w14:textId="77777777" w:rsidR="003E6719" w:rsidRDefault="003E6719" w:rsidP="009D7A24">
       <w:pPr>
@@ -949,54 +1010,53 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17669491" w14:textId="77777777" w:rsidR="00640884" w:rsidRPr="00643F3D" w:rsidRDefault="00640884" w:rsidP="00640884">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Пълен опис на приложените документи към заявлението, съгласно т. 4.1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643F3D">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">от Процедура за акредитация на ИА БСА </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F3D">
         <w:rPr>
@@ -1055,192 +1115,342 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> По смисъла на Процедура за акредитация, BAS QR 2, т.7(1) в зависимост от вида и сложността на заявеното разширяване на обхвата на акредитация и процедурите за акредитация, разширяване на обхвата на акредитация се извършва чрез извънредна оценка по документи, или извънредна оценка по документи и извънредна оценка на място, </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в срок до 3(три) месеца от подаване на заявлението.</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B911E81" w14:textId="77777777" w:rsidR="00E6429E" w:rsidRPr="004D3F78" w:rsidRDefault="00E6429E" w:rsidP="004D3F78">
+    <w:p w14:paraId="1B911E81" w14:textId="4EDD776E" w:rsidR="00E6429E" w:rsidRPr="004D3F78" w:rsidRDefault="00E6429E" w:rsidP="004D3F78">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Такава оценка за разширяване на обхвата се извършва когато </w:t>
       </w:r>
       <w:r w:rsidR="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>верификационните органи</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> могат да идентифицират заявеният за разширяване обхват като аналогичен на акредитирания вече обхват по отношение на</w:t>
+        <w:t xml:space="preserve"> могат да идентифицират заявеният за разширяване обхват като аналогичен на акредитирания вече обхват</w:t>
+      </w:r>
+      <w:r w:rsidR="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, напр.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по отношение на</w:t>
       </w:r>
       <w:r w:rsidR="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> дейностите съгласно </w:t>
       </w:r>
       <w:r w:rsidR="004D3F78" w:rsidRPr="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="004D3F78" w:rsidRPr="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I </w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3F78" w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D3F78" w:rsidRPr="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="004D3F78" w:rsidRPr="004D3F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Регламент (ЕС) № 2018/2067</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294BF875" w14:textId="77777777" w:rsidR="009407C0" w:rsidRPr="009407C0" w:rsidRDefault="009407C0" w:rsidP="009407C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Забележка 2:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Ако заявеният за разширяване обхват на акредитация е </w:t>
+        <w:t>Забележка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ако</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявеният</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>разширяване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обхват на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акредитация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в нова област на акредитация (извън указаната по-горе и/или включва и промени на офиси/помещения, в които ООС извършва дейности по оценяване на съответствието),  Разширяването на обхвата на акредитация се извършва</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> задължително </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>задължително</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез оценка на място за разширяване на обхвата </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в срок до </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
@@ -1258,224 +1468,653 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>осем</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>) месеца от откриване на процедура по общия ред на</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>месеца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>откриване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на процедура по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>общия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009407C0">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Процедура за акредитация, </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ред</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процедура за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>акредитация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>BAS QR 2</w:t>
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>QR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, т.7(2), за което се подава пълен комплек</w:t>
       </w:r>
       <w:r w:rsidR="00B25DCC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>т документи (съгласно BAS QF 2.5</w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62875FD1" w14:textId="77777777" w:rsidR="009407C0" w:rsidRPr="009407C0" w:rsidRDefault="009407C0" w:rsidP="009407C0">
+    <w:p w14:paraId="62875FD1" w14:textId="77777777" w:rsidR="009407C0" w:rsidRDefault="009407C0" w:rsidP="009407C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Забележка 3: След приемане на заявлението ИА БСА оценява възможността за изпълнение на заявлението по реда на </w:t>
+        <w:t>Забележка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: След </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приемане</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявлението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИА БСА </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оценява</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>възможността</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>изпълнение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>заявлението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>реда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>BAS QR 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009407C0">
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, т.7(1) или по реда на </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009407C0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>BAS QR 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009407C0">
+        <w:t>QR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, т.7(1) или по реда на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>QR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009407C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>, т.7(2).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009407C0" w:rsidRPr="009407C0" w:rsidSect="001F2046">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="70C99358" w14:textId="77777777" w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidRDefault="00101B95" w:rsidP="00101B95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0FF7F1" w14:textId="77777777" w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidRDefault="00101B95" w:rsidP="00101B95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidSect="001F2046">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="888" w:right="1134" w:bottom="709" w:left="1701" w:header="426" w:footer="352" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC81FDD" w14:textId="77777777" w:rsidR="004F5D72" w:rsidRDefault="004F5D72">
+    <w:p w14:paraId="31646EB9" w14:textId="77777777" w:rsidR="00225F89" w:rsidRDefault="00225F89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C388287" w14:textId="77777777" w:rsidR="004F5D72" w:rsidRDefault="004F5D72">
+    <w:p w14:paraId="7B725CC4" w14:textId="77777777" w:rsidR="00225F89" w:rsidRDefault="00225F89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1490,112 +2129,101 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EC3E43F" w14:textId="77777777" w:rsidR="004F76D8" w:rsidRDefault="004F76D8">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D1C9A01" w14:textId="504E8742" w:rsidR="000D2839" w:rsidRPr="00F76016" w:rsidRDefault="000D2839" w:rsidP="000D2839">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="-96" w:firstLine="1418"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F76016">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D4CD954" w14:textId="77777777" w:rsidR="000D2839" w:rsidRDefault="000D2839" w:rsidP="009407C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="283A3180" w14:textId="77777777" w:rsidR="000D2839" w:rsidRDefault="000D2839" w:rsidP="009407C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5B89C800" w14:textId="77777777" w:rsidR="00496ACC" w:rsidRPr="00686FC8" w:rsidRDefault="009407C0" w:rsidP="009407C0">
+  <w:p w14:paraId="4C84A600" w14:textId="77777777" w:rsidR="00101B95" w:rsidRDefault="009407C0" w:rsidP="00101B95">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="be-BY"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
@@ -1608,225 +2236,161 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="3548A988" w14:textId="77777777" w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidRDefault="00101B95" w:rsidP="00101B95">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-      </w:rPr>
-      <w:t xml:space="preserve">1                                                                                                                               </w:t>
+        <w:lang w:val="be-BY"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3F9C9BAD" w14:textId="77777777" w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidRDefault="00101B95" w:rsidP="00101B95">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="be-BY"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00101B95">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="be-BY"/>
+      </w:rPr>
+      <w:t>Версия: 5, рев. 1</w:t>
     </w:r>
-    <w:r w:rsidR="00496ACC" w:rsidRPr="00686FC8">
+  </w:p>
+  <w:p w14:paraId="760D0A72" w14:textId="77777777" w:rsidR="00101B95" w:rsidRPr="00101B95" w:rsidRDefault="00101B95" w:rsidP="00101B95">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="be-BY"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00101B95">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="be-BY"/>
+      </w:rPr>
+      <w:t>Дата:  06.03.2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2981A8A5" w14:textId="6D56A601" w:rsidR="00496ACC" w:rsidRPr="00496ACC" w:rsidRDefault="001B6887" w:rsidP="00101B95">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
-      <w:t xml:space="preserve">Версия: </w:t>
-[...19 lines deleted...]
-      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00686FC8">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00496ACC">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="be-BY"/>
-[...77 lines deleted...]
-        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D026AC" w14:textId="77777777" w:rsidR="004F5D72" w:rsidRDefault="004F5D72">
+    <w:p w14:paraId="5542EFED" w14:textId="77777777" w:rsidR="00225F89" w:rsidRDefault="00225F89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FC1A7CA" w14:textId="77777777" w:rsidR="004F5D72" w:rsidRDefault="004F5D72">
+    <w:p w14:paraId="59237B3E" w14:textId="77777777" w:rsidR="00225F89" w:rsidRDefault="00225F89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DA39C69" w14:textId="77777777" w:rsidR="00D57102" w:rsidRPr="002265A0" w:rsidRDefault="00D57102" w:rsidP="00987EED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002265A0">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t xml:space="preserve">Страница </w:t>
     </w:r>
     <w:r w:rsidRPr="002265A0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1999,60 +2563,50 @@
       </w:rPr>
       <w:t>2.5</w:t>
     </w:r>
     <w:r w:rsidR="00422AC4">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00422AC4" w:rsidRPr="001B6887">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>(РО)</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CE500D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C1293A0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
         <w:ind w:left="3231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2780,156 +3334,160 @@
   <w:num w:numId="9" w16cid:durableId="603612309">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1685325590">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1D38"/>
     <w:rsid w:val="0003585B"/>
     <w:rsid w:val="000507D1"/>
     <w:rsid w:val="000B4BB0"/>
     <w:rsid w:val="000D2839"/>
     <w:rsid w:val="000D5054"/>
     <w:rsid w:val="000D54FD"/>
     <w:rsid w:val="000E6077"/>
+    <w:rsid w:val="00101B95"/>
     <w:rsid w:val="00112EC8"/>
     <w:rsid w:val="001324BB"/>
     <w:rsid w:val="00147008"/>
     <w:rsid w:val="00151132"/>
     <w:rsid w:val="00185400"/>
     <w:rsid w:val="00186B83"/>
     <w:rsid w:val="00190C86"/>
     <w:rsid w:val="00191451"/>
     <w:rsid w:val="001B4BD2"/>
     <w:rsid w:val="001B6887"/>
     <w:rsid w:val="001E49BC"/>
     <w:rsid w:val="001F2046"/>
     <w:rsid w:val="001F2731"/>
     <w:rsid w:val="002219E2"/>
+    <w:rsid w:val="00225F89"/>
     <w:rsid w:val="002265A0"/>
     <w:rsid w:val="002434F9"/>
     <w:rsid w:val="00257007"/>
     <w:rsid w:val="00266445"/>
     <w:rsid w:val="00266C60"/>
     <w:rsid w:val="002A15BD"/>
     <w:rsid w:val="002B14E5"/>
     <w:rsid w:val="002C1B7D"/>
     <w:rsid w:val="002D2BBC"/>
     <w:rsid w:val="00300DAE"/>
     <w:rsid w:val="00316CE2"/>
     <w:rsid w:val="003453EA"/>
     <w:rsid w:val="00364406"/>
     <w:rsid w:val="00381802"/>
     <w:rsid w:val="003A4C34"/>
     <w:rsid w:val="003B5B03"/>
     <w:rsid w:val="003E5155"/>
     <w:rsid w:val="003E6719"/>
     <w:rsid w:val="00415A3C"/>
     <w:rsid w:val="00422AC4"/>
     <w:rsid w:val="00425574"/>
     <w:rsid w:val="00425837"/>
     <w:rsid w:val="00432A5C"/>
     <w:rsid w:val="00477DF3"/>
     <w:rsid w:val="00494950"/>
     <w:rsid w:val="00496ACC"/>
     <w:rsid w:val="004A1F0D"/>
     <w:rsid w:val="004D3F78"/>
     <w:rsid w:val="004D7FAB"/>
     <w:rsid w:val="004F5D72"/>
     <w:rsid w:val="004F76D8"/>
     <w:rsid w:val="00516960"/>
+    <w:rsid w:val="00532BC0"/>
     <w:rsid w:val="00550EEB"/>
     <w:rsid w:val="00555A22"/>
     <w:rsid w:val="00566A9B"/>
     <w:rsid w:val="005728A5"/>
     <w:rsid w:val="005902A7"/>
     <w:rsid w:val="005A562F"/>
     <w:rsid w:val="005B3145"/>
     <w:rsid w:val="005D0AB1"/>
     <w:rsid w:val="00614FF1"/>
     <w:rsid w:val="00635B4F"/>
     <w:rsid w:val="00640884"/>
     <w:rsid w:val="00643F3D"/>
     <w:rsid w:val="00650860"/>
     <w:rsid w:val="006554A1"/>
     <w:rsid w:val="006674B8"/>
     <w:rsid w:val="00670E44"/>
     <w:rsid w:val="0068266B"/>
     <w:rsid w:val="00686FC8"/>
     <w:rsid w:val="00691C19"/>
     <w:rsid w:val="006A57B4"/>
     <w:rsid w:val="006C765F"/>
     <w:rsid w:val="006D27E3"/>
     <w:rsid w:val="006E0FBB"/>
     <w:rsid w:val="006E5E41"/>
     <w:rsid w:val="007204A7"/>
     <w:rsid w:val="007218D0"/>
     <w:rsid w:val="00723E27"/>
     <w:rsid w:val="00735D99"/>
     <w:rsid w:val="00742DBD"/>
     <w:rsid w:val="0076137E"/>
     <w:rsid w:val="00790988"/>
     <w:rsid w:val="007A1D38"/>
+    <w:rsid w:val="007A68EC"/>
     <w:rsid w:val="007B5740"/>
     <w:rsid w:val="007C3AF3"/>
     <w:rsid w:val="007C4FA5"/>
     <w:rsid w:val="0081486E"/>
     <w:rsid w:val="008252D9"/>
     <w:rsid w:val="00832FEB"/>
     <w:rsid w:val="00846DD2"/>
     <w:rsid w:val="00867009"/>
     <w:rsid w:val="00873C03"/>
     <w:rsid w:val="008878CB"/>
     <w:rsid w:val="008A7448"/>
     <w:rsid w:val="008C64CC"/>
     <w:rsid w:val="008D2E2F"/>
     <w:rsid w:val="009047C2"/>
     <w:rsid w:val="0093626C"/>
     <w:rsid w:val="009407C0"/>
     <w:rsid w:val="0097326D"/>
     <w:rsid w:val="0097504D"/>
     <w:rsid w:val="00987EED"/>
     <w:rsid w:val="009C6FE0"/>
     <w:rsid w:val="009D7A24"/>
     <w:rsid w:val="00A01670"/>
     <w:rsid w:val="00A05F0F"/>
     <w:rsid w:val="00A15875"/>
     <w:rsid w:val="00A23BB0"/>
@@ -2945,90 +3503,92 @@
     <w:rsid w:val="00A96B0B"/>
     <w:rsid w:val="00AC06EE"/>
     <w:rsid w:val="00AD3EDE"/>
     <w:rsid w:val="00B14DD4"/>
     <w:rsid w:val="00B25DCC"/>
     <w:rsid w:val="00B35C7B"/>
     <w:rsid w:val="00B578DB"/>
     <w:rsid w:val="00B65394"/>
     <w:rsid w:val="00B66B9C"/>
     <w:rsid w:val="00B71D75"/>
     <w:rsid w:val="00B92149"/>
     <w:rsid w:val="00BA7224"/>
     <w:rsid w:val="00BC7078"/>
     <w:rsid w:val="00BE7034"/>
     <w:rsid w:val="00C02756"/>
     <w:rsid w:val="00C81A23"/>
     <w:rsid w:val="00C97D0B"/>
     <w:rsid w:val="00CA4F2B"/>
     <w:rsid w:val="00CA5003"/>
     <w:rsid w:val="00CD280F"/>
     <w:rsid w:val="00CD67D8"/>
     <w:rsid w:val="00D04FD9"/>
     <w:rsid w:val="00D20461"/>
     <w:rsid w:val="00D57102"/>
     <w:rsid w:val="00D91EA8"/>
+    <w:rsid w:val="00DB4020"/>
     <w:rsid w:val="00DC7B33"/>
+    <w:rsid w:val="00DF6154"/>
     <w:rsid w:val="00E05F26"/>
     <w:rsid w:val="00E6429E"/>
     <w:rsid w:val="00EB65DA"/>
     <w:rsid w:val="00EB7FAF"/>
     <w:rsid w:val="00EC04BC"/>
     <w:rsid w:val="00EC7629"/>
     <w:rsid w:val="00EE5F64"/>
     <w:rsid w:val="00F139FC"/>
     <w:rsid w:val="00F22574"/>
     <w:rsid w:val="00F23D80"/>
     <w:rsid w:val="00F46B14"/>
     <w:rsid w:val="00F51229"/>
     <w:rsid w:val="00FB1AAF"/>
     <w:rsid w:val="00FB2691"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2107C056"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{30136B3C-D01F-41D9-AF85-F0CF62FE2431}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3395,68 +3955,74 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
@@ -3630,56 +4196,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1731608135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3954,69 +4519,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83348F0F-5102-453F-980A-C294BE9A587B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>459</Words>
-  <Characters>2598</Characters>
+  <Words>457</Words>
+  <Characters>2609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ПРИЛОЖЕНИЕ 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3051</CharactersWithSpaces>
+  <CharactersWithSpaces>3060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ПРИЛОЖЕНИЕ 1</dc:title>
   <dc:subject/>
   <dc:creator>IRENA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>