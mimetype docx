--- v0 (2025-10-14)
+++ v1 (2026-05-14)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4156B2FA" w14:textId="77777777" w:rsidR="00E43D35" w:rsidRPr="001372C8" w:rsidRDefault="00E43D35" w:rsidP="00E43D35">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="1134" w:hanging="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -80,67 +76,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> сертификация на продукти</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130D9CF2" w14:textId="77777777" w:rsidR="00E43D35" w:rsidRPr="001372C8" w:rsidRDefault="00E43D35" w:rsidP="00E43D35">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="281471DD" w14:textId="3B16513E" w:rsidR="001E46AE" w:rsidRPr="0000753B" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
+    <w:p w14:paraId="281471DD" w14:textId="3B16513E" w:rsidR="001E46AE" w:rsidRPr="00BF3A88" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50381">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Кандидатът за акредитация представя в Изпълнителна агенция „Българска служба за акредитация” по-долу изброените документи на хартиен и/или на електронен носител в един екземпляр:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFC737E" w14:textId="77777777" w:rsidR="007C3206" w:rsidRPr="00BF3A88" w:rsidRDefault="007C3206" w:rsidP="001E46AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3360E235" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="00B50381" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50381">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004808C4" w:rsidRPr="00B50381">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -148,71 +154,93 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00B50381">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>окументи на хартиен и електронен носител (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B50381">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MS Word- </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B50381">
+        <w:t>MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>формат), в един екземпляр)</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="047D71F4" w14:textId="77777777" w:rsidR="00C36D7C" w:rsidRPr="00C36D7C" w:rsidRDefault="00C36D7C">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36D7C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Споразумение за акредитация;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8956BC" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
       <w:pPr>
@@ -384,51 +412,70 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8B693A" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Таблица за съответствие с БДС EN </w:t>
       </w:r>
       <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ISO/IEC 17065:2012</w:t>
+        <w:t>ISO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17065:2012</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -443,76 +490,74 @@
     </w:p>
     <w:p w14:paraId="2250C065" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00EC2D1A" w:rsidRDefault="00EC2D1A" w:rsidP="00EC2D1A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2D1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация за използване на външни ресурси </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2D1A">
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2D1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>възлагане на външни изпълнители</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2D1A">
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2D1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003044D5" w:rsidRPr="00EC2D1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003044D5" w:rsidRPr="00EC2D1A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -686,1101 +731,1167 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.3.6);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381509A7" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="001A469B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Образец на сертификат за съответствие на продукт;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A20104E" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="001A469B">
+    <w:p w14:paraId="5B1E427F" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="001A469B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> 2.13);</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структура и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>списък</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>членовете</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сертификационни комитети/групи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1E427F" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="001A469B">
+    <w:p w14:paraId="32E9EAE3" w14:textId="77777777" w:rsidR="003044D5" w:rsidRDefault="003044D5" w:rsidP="001A469B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Структура и списък на членовете на сертификационни комитети/групи;</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Декларация по чл. 19, ал. 2 от З</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>НАООС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>QF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.8);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E9EAE3" w14:textId="77777777" w:rsidR="003044D5" w:rsidRDefault="003044D5" w:rsidP="001A469B">
+    <w:p w14:paraId="52E4DDC1" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="00E00107" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E46AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Декларация за поверителност и защита на личните данни (BAS QF 16.1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36D7C" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311C2668" w14:textId="77777777" w:rsidR="00E00107" w:rsidRPr="00532E19" w:rsidRDefault="00E00107" w:rsidP="001E46AE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Органиграма, показваща отговорностите на персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C09E63A" w14:textId="0ABD6DF5" w:rsidR="00C36D7C" w:rsidRPr="00155663" w:rsidRDefault="00C36D7C" w:rsidP="00C36D7C">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пълен опис </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43D35">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>QF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>на приложените документи към заявлението, съгласно т. 4.1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процедура за акредитация на ИА БСА </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>BAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43D35">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43D35">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>QF</w:t>
-[...12 lines deleted...]
-        <w:t>2.8);</w:t>
+        <w:t>QR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001372C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E4DDC1" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="00E00107" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="02D235D6" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="001E46AE" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E46AE">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="55680265" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="00BF3A88" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(Документи на електронен носител (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50381">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>формат), в един екземпляр)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C2668" w14:textId="77777777" w:rsidR="00E00107" w:rsidRPr="00532E19" w:rsidRDefault="00E00107" w:rsidP="001E46AE">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="169C79C8" w14:textId="77777777" w:rsidR="007C3206" w:rsidRPr="00BF3A88" w:rsidRDefault="007C3206" w:rsidP="001E46AE">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C09E63A" w14:textId="0ABD6DF5" w:rsidR="00C36D7C" w:rsidRPr="00155663" w:rsidRDefault="00C36D7C" w:rsidP="00C36D7C">
+    <w:p w14:paraId="74D9C56B" w14:textId="77777777" w:rsidR="00215E73" w:rsidRPr="00E43D35" w:rsidRDefault="00215E73" w:rsidP="001A469B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Копие на сертификат и заповед за акредитация – при преакредитация или акредитация от друг национален орган по акредитация, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за обхвата</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за който органа кандидатства за акредитация;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D235D6" w14:textId="77777777" w:rsidR="001E46AE" w:rsidRPr="001E46AE" w:rsidRDefault="001E46AE" w:rsidP="001E46AE">
-[...72 lines deleted...]
-    <w:p w14:paraId="74D9C56B" w14:textId="77777777" w:rsidR="00215E73" w:rsidRPr="00E43D35" w:rsidRDefault="00215E73" w:rsidP="001A469B">
+    <w:p w14:paraId="617798A6" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="00B43B33">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Копие на сертификат и заповед за акредитация – при преакредитация или акредитация от друг национален орган по акредитация, за обхвата за който органа кандидатства за акредитация;</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Актуална, утвърдена органиграма</w:t>
+      </w:r>
+      <w:r w:rsidR="003044D5" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на юридическото лице/едноличния търговец;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617798A6" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="00B43B33">
+    <w:p w14:paraId="4427FF08" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> на юридическото лице/едноличния търговец;</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Копие от застрахователна полица за сключена застраховка “Гражданска отговорност” за дейността на органа по сертификация на продукти;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4427FF08" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
+    <w:p w14:paraId="4D6FB0DE" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Копие от застрахователна полица за сключена застраховка “Гражданска отговорност” за дейността на органа по сертификация на продукти;</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Контролирано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> копие от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>наръчник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>качеството</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БДС EN </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ISO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17065:2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6FB0DE" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5">
+    <w:p w14:paraId="50E1221E" w14:textId="77777777" w:rsidR="00EA146E" w:rsidRPr="00EA146E" w:rsidRDefault="003044D5" w:rsidP="00647694">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:t>Контролирано копие от наръчник по качеството (</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контролирани копия от други документи от системата за управление </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">БДС EN </w:t>
       </w:r>
       <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ISO/IEC 17065:2012</w:t>
-[...6 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>ISO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D35" w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17065:2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA146E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E1221E" w14:textId="77777777" w:rsidR="00EA146E" w:rsidRPr="00EA146E" w:rsidRDefault="003044D5" w:rsidP="00647694">
+    <w:p w14:paraId="67E6C132" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00FE533C" w:rsidRDefault="00EA146E" w:rsidP="00647694">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E43D35">
-[...32 lines deleted...]
-      <w:r w:rsidR="00EA146E">
+      <w:r w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00C477B1" w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тандартни процедури за контрол </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0EDF" w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>съгласно изискванията на</w:t>
+      </w:r>
+      <w:r w:rsidR="00C477B1" w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чл. 40.1.a.ii) от Регламент (ЕС) 2018/848]</w:t>
+      </w:r>
+      <w:r w:rsidR="00647694" w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C477B1" w:rsidRPr="00FE533C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E6C132" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00FE533C" w:rsidRDefault="00EA146E" w:rsidP="00647694">
+    <w:p w14:paraId="1A8E9560" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE533C">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Копие от доклад/протокол от последен проведен вътрешен одит;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8E9560" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
+    <w:p w14:paraId="6B05412A" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532E19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Копие от доклад/протокол от последен проведен вътрешен одит;</w:t>
+        <w:t>Копие от доклад/протокол от последен проведен преглед от ръководството;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05412A" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
+    <w:p w14:paraId="43A1D86D" w14:textId="77777777" w:rsidR="0052064B" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532E19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Копие от доклад/протокол от последен проведен преглед от ръководството;</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Документ за платена сума за преглед на представените документи, съгласно Ценоразпис </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>QR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A1D86D" w14:textId="77777777" w:rsidR="0052064B" w:rsidRPr="00532E19" w:rsidRDefault="003044D5">
+    <w:p w14:paraId="32F8A44A" w14:textId="77777777" w:rsidR="004A175C" w:rsidRPr="00FE533C" w:rsidRDefault="001E3F1F" w:rsidP="00637D74">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00532E19">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00532E19">
+      <w:r w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Описание на стандарта на производство, мерки за контрол, адаптирани за трети страни и стандартните процедури за контрол въведени за всички дейности в трети страни или документите, изисквани в техническото досие (член 46.4 на Регламент ЕС 218/848) от ЕК**</w:t>
+      </w:r>
+      <w:r w:rsidR="004A175C" w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F8A44A" w14:textId="77777777" w:rsidR="004A175C" w:rsidRPr="00FE533C" w:rsidRDefault="001E3F1F" w:rsidP="00637D74">
+    <w:p w14:paraId="07C38ACB" w14:textId="429971AC" w:rsidR="001E3F1F" w:rsidRDefault="001E3F1F" w:rsidP="004A175C">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE533C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Описание на стандарта на производство, мерки за контрол, адаптирани за трети страни и стандартните процедури за контрол въведени за всички дейности в трети страни или документите, изисквани в техническото досие (член 46.4 на Регламент ЕС 218/848) от ЕК**</w:t>
+        <w:t>Актуален списък на страните, покрити от заявлението, очакван брой на операторите за оценка, включително група оператори, по категория и по страна</w:t>
       </w:r>
       <w:r w:rsidR="004A175C" w:rsidRPr="00FE533C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C38ACB" w14:textId="429971AC" w:rsidR="001E3F1F" w:rsidRDefault="001E3F1F" w:rsidP="004A175C">
+    <w:p w14:paraId="73B05467" w14:textId="24FCD3D3" w:rsidR="0052064B" w:rsidRPr="00BF3A88" w:rsidRDefault="00FE533C" w:rsidP="0052064B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Въпросник за оценяване на схеми за оценка на съответствието съгласно EA-1/22A-AB: 2023г. и IAF MD 25:2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000753B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>BAS Q(F) 17/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000753B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">- и </w:t>
+      </w:r>
       <w:r w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:i/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0000753B">
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>BAS Q(F) 17/3</w:t>
-[...52 lines deleted...]
-      </w:pPr>
+        <w:t>-формат.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4EA2D845" w14:textId="77777777" w:rsidR="0052064B" w:rsidRPr="0000753B" w:rsidRDefault="00647694" w:rsidP="00532E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*Изискванията се отнасят за Органи за сертификация на биологични продукти.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E3FD5E" w14:textId="77777777" w:rsidR="004A175C" w:rsidRPr="0000753B" w:rsidRDefault="004A175C" w:rsidP="00532E19">
+    <w:p w14:paraId="05E3FD5E" w14:textId="77777777" w:rsidR="004A175C" w:rsidRPr="00BF3A88" w:rsidRDefault="004A175C" w:rsidP="00532E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000753B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изискванията се отнасят за Органи за сертификация на биологични продукти</w:t>
       </w:r>
       <w:r w:rsidR="00231EE0" w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000753B">
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231EE0" w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>които</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000753B">
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231EE0" w:rsidRPr="0000753B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">извършват дейност </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000753B">
+      <w:r w:rsidRPr="00BF3A88">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0000753B">
+        </w:rPr>
+        <w:t>в трети страни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2390EA48" w14:textId="07B855AE" w:rsidR="00F23D68" w:rsidRPr="00BF3A88" w:rsidRDefault="00F23D68" w:rsidP="00501C24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="-96"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A175C" w:rsidRPr="0000753B" w:rsidSect="0000753B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00F23D68" w:rsidRPr="00BF3A88" w:rsidSect="0000753B">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="284" w:footer="272" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DCC2DD3" w14:textId="77777777" w:rsidR="00E03DBE" w:rsidRDefault="00E03DBE">
+    <w:p w14:paraId="550ACB08" w14:textId="77777777" w:rsidR="00292A84" w:rsidRDefault="00292A84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AC1F361" w14:textId="77777777" w:rsidR="00E03DBE" w:rsidRDefault="00E03DBE">
+    <w:p w14:paraId="3A161105" w14:textId="77777777" w:rsidR="00292A84" w:rsidRDefault="00292A84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1802,276 +1913,223 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="174B5FC5" w14:textId="77777777" w:rsidR="0000753B" w:rsidRDefault="0000753B">
-[...9 lines deleted...]
-  <w:p w14:paraId="6DB1782F" w14:textId="045517DE" w:rsidR="00FE533C" w:rsidRPr="00FE533C" w:rsidRDefault="00FE533C" w:rsidP="00FE533C">
+  <w:p w14:paraId="6DB1782F" w14:textId="5EFB303B" w:rsidR="00FE533C" w:rsidRPr="001461BE" w:rsidRDefault="00FE533C" w:rsidP="00FE533C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1134"/>
         <w:tab w:val="right" w:pos="1418"/>
         <w:tab w:val="left" w:pos="4820"/>
         <w:tab w:val="right" w:pos="8789"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:ind w:left="1560" w:hanging="1418"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t>Версия</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidR="001461BE">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
-        <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C5CA334" w14:textId="52404D1D" w:rsidR="00FE533C" w:rsidRPr="00FE533C" w:rsidRDefault="00FE533C" w:rsidP="00FE533C">
+  <w:p w14:paraId="5FABF16E" w14:textId="3914649C" w:rsidR="00FE533C" w:rsidRPr="00F23D68" w:rsidRDefault="00FE533C" w:rsidP="00F23D68">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1134"/>
         <w:tab w:val="right" w:pos="1418"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="left" w:pos="4820"/>
         <w:tab w:val="right" w:pos="8789"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:ind w:left="1134"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t>Дата</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidR="00F23D68" w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE533C">
+    <w:r w:rsidR="00F23D68" w:rsidRPr="00F23D68">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:i/>
-        <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FABF16E" w14:textId="756AD586" w:rsidR="00FE533C" w:rsidRPr="0000753B" w:rsidRDefault="00FE533C">
-[...6 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1C28A56B" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="00E43D35">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="02AD167E" w14:textId="77777777" w:rsidR="0000753B" w:rsidRDefault="0000753B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167BAF7B" w14:textId="77777777" w:rsidR="00E03DBE" w:rsidRDefault="00E03DBE">
+    <w:p w14:paraId="3F9AF22A" w14:textId="77777777" w:rsidR="00292A84" w:rsidRDefault="00292A84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA68D18" w14:textId="77777777" w:rsidR="00E03DBE" w:rsidRDefault="00E03DBE">
+    <w:p w14:paraId="2B9B8658" w14:textId="77777777" w:rsidR="00292A84" w:rsidRDefault="00292A84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AEF67B0" w14:textId="70D8E46D" w:rsidR="00E43D35" w:rsidRPr="008F1EB6" w:rsidRDefault="00E43D35" w:rsidP="00E43D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F1EB6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="be-BY"/>
       </w:rPr>
       <w:t xml:space="preserve">Страница </w:t>
     </w:r>
     <w:r w:rsidRPr="008F1EB6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2231,60 +2289,50 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008F1EB6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D1087EE" w14:textId="77777777" w:rsidR="003044D5" w:rsidRPr="00E43D35" w:rsidRDefault="003044D5" w:rsidP="00E43D35">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="0DA7899F" w14:textId="77777777" w:rsidR="0000753B" w:rsidRDefault="0000753B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CE500D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C1293A0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3231"/>
         </w:tabs>
         <w:ind w:left="3231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3070,276 +3118,290 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1144195327">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B3D54"/>
     <w:rsid w:val="00002BF8"/>
     <w:rsid w:val="0000753B"/>
     <w:rsid w:val="000C2475"/>
     <w:rsid w:val="000D6901"/>
     <w:rsid w:val="000F2FA6"/>
     <w:rsid w:val="001120F9"/>
     <w:rsid w:val="0014556C"/>
+    <w:rsid w:val="001461BE"/>
     <w:rsid w:val="00155663"/>
     <w:rsid w:val="00161046"/>
     <w:rsid w:val="00164CEF"/>
     <w:rsid w:val="00170752"/>
     <w:rsid w:val="00186B83"/>
     <w:rsid w:val="001A469B"/>
     <w:rsid w:val="001A4C76"/>
     <w:rsid w:val="001B26EE"/>
     <w:rsid w:val="001C1E14"/>
     <w:rsid w:val="001E3F1F"/>
     <w:rsid w:val="001E46AE"/>
     <w:rsid w:val="00215E73"/>
     <w:rsid w:val="00231EE0"/>
     <w:rsid w:val="00235B2A"/>
     <w:rsid w:val="002627B1"/>
     <w:rsid w:val="002832D3"/>
+    <w:rsid w:val="00292A84"/>
     <w:rsid w:val="002970A0"/>
     <w:rsid w:val="002D0958"/>
     <w:rsid w:val="002F26D1"/>
     <w:rsid w:val="003044D5"/>
     <w:rsid w:val="00304BA5"/>
+    <w:rsid w:val="00336F30"/>
     <w:rsid w:val="003375A3"/>
     <w:rsid w:val="003B4230"/>
     <w:rsid w:val="003D23F0"/>
     <w:rsid w:val="003D56AD"/>
     <w:rsid w:val="003F2E22"/>
     <w:rsid w:val="003F5305"/>
     <w:rsid w:val="003F7302"/>
     <w:rsid w:val="00407700"/>
     <w:rsid w:val="0042364C"/>
     <w:rsid w:val="0044312F"/>
     <w:rsid w:val="00451840"/>
     <w:rsid w:val="004565A9"/>
     <w:rsid w:val="00465FAA"/>
     <w:rsid w:val="00472A84"/>
     <w:rsid w:val="004808C4"/>
     <w:rsid w:val="00481264"/>
     <w:rsid w:val="00495DAF"/>
     <w:rsid w:val="00497065"/>
     <w:rsid w:val="004A175C"/>
     <w:rsid w:val="004E37AD"/>
+    <w:rsid w:val="00501C24"/>
     <w:rsid w:val="0052064B"/>
     <w:rsid w:val="0052284E"/>
     <w:rsid w:val="00532E19"/>
     <w:rsid w:val="00555675"/>
     <w:rsid w:val="005632E5"/>
     <w:rsid w:val="005B3D54"/>
+    <w:rsid w:val="005F43C2"/>
     <w:rsid w:val="005F5B39"/>
     <w:rsid w:val="005F7F5A"/>
     <w:rsid w:val="00637C43"/>
     <w:rsid w:val="00637D74"/>
     <w:rsid w:val="00647694"/>
     <w:rsid w:val="0068179E"/>
     <w:rsid w:val="006C19BE"/>
     <w:rsid w:val="007114B5"/>
     <w:rsid w:val="007208E1"/>
     <w:rsid w:val="0073275B"/>
     <w:rsid w:val="007408C4"/>
     <w:rsid w:val="007719B3"/>
     <w:rsid w:val="00783821"/>
     <w:rsid w:val="00791F0D"/>
     <w:rsid w:val="007963D0"/>
+    <w:rsid w:val="007C3206"/>
     <w:rsid w:val="007E3A88"/>
     <w:rsid w:val="007E53A2"/>
     <w:rsid w:val="007F1339"/>
     <w:rsid w:val="00803956"/>
     <w:rsid w:val="00811332"/>
     <w:rsid w:val="008313C4"/>
     <w:rsid w:val="008342C1"/>
     <w:rsid w:val="00840E95"/>
     <w:rsid w:val="00857327"/>
     <w:rsid w:val="0086032F"/>
     <w:rsid w:val="008A1A19"/>
     <w:rsid w:val="008A6BA4"/>
     <w:rsid w:val="008E1142"/>
     <w:rsid w:val="008E4DEE"/>
+    <w:rsid w:val="00907B03"/>
     <w:rsid w:val="00910693"/>
     <w:rsid w:val="009108C3"/>
+    <w:rsid w:val="00954B87"/>
     <w:rsid w:val="00963CC9"/>
     <w:rsid w:val="009770E1"/>
     <w:rsid w:val="00982089"/>
     <w:rsid w:val="00983707"/>
     <w:rsid w:val="009C3A51"/>
     <w:rsid w:val="009D51AF"/>
     <w:rsid w:val="009F783F"/>
     <w:rsid w:val="00A01DAC"/>
+    <w:rsid w:val="00A21B0D"/>
     <w:rsid w:val="00A31F8C"/>
     <w:rsid w:val="00A46189"/>
     <w:rsid w:val="00B15FE1"/>
     <w:rsid w:val="00B2099F"/>
+    <w:rsid w:val="00B24A90"/>
     <w:rsid w:val="00B43B33"/>
     <w:rsid w:val="00B50381"/>
     <w:rsid w:val="00B672F4"/>
     <w:rsid w:val="00BA1D1B"/>
     <w:rsid w:val="00BB1170"/>
     <w:rsid w:val="00BB6262"/>
     <w:rsid w:val="00BC30E8"/>
     <w:rsid w:val="00BD5F83"/>
+    <w:rsid w:val="00BF2639"/>
+    <w:rsid w:val="00BF3A88"/>
     <w:rsid w:val="00BF3FCF"/>
     <w:rsid w:val="00BF4753"/>
     <w:rsid w:val="00C36D7C"/>
     <w:rsid w:val="00C477B1"/>
     <w:rsid w:val="00C67F8B"/>
     <w:rsid w:val="00C8065E"/>
     <w:rsid w:val="00C8771F"/>
     <w:rsid w:val="00D22172"/>
     <w:rsid w:val="00D803A1"/>
+    <w:rsid w:val="00DB4020"/>
     <w:rsid w:val="00DD2D3B"/>
     <w:rsid w:val="00DD7D79"/>
     <w:rsid w:val="00E00107"/>
     <w:rsid w:val="00E03DBE"/>
     <w:rsid w:val="00E21D20"/>
     <w:rsid w:val="00E348B3"/>
     <w:rsid w:val="00E43D35"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E528C7"/>
     <w:rsid w:val="00E74F83"/>
     <w:rsid w:val="00E95D18"/>
     <w:rsid w:val="00EA146E"/>
     <w:rsid w:val="00EA5FF1"/>
     <w:rsid w:val="00EB4C42"/>
     <w:rsid w:val="00EB693D"/>
     <w:rsid w:val="00EC2D1A"/>
     <w:rsid w:val="00EF39EF"/>
     <w:rsid w:val="00EF7887"/>
     <w:rsid w:val="00F12805"/>
     <w:rsid w:val="00F15155"/>
+    <w:rsid w:val="00F23D68"/>
     <w:rsid w:val="00F40B94"/>
     <w:rsid w:val="00F5709F"/>
     <w:rsid w:val="00F6049C"/>
     <w:rsid w:val="00F6636E"/>
     <w:rsid w:val="00F6668A"/>
+    <w:rsid w:val="00F85FAD"/>
     <w:rsid w:val="00FA000A"/>
     <w:rsid w:val="00FC0EDF"/>
     <w:rsid w:val="00FE533C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="4FC7BED2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3CAD7D7-096E-4113-B9C1-D8BCEA0DE7A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:locked="1"/>
     <w:lsdException w:name="toc 2" w:locked="1"/>
     <w:lsdException w:name="toc 3" w:locked="1"/>
     <w:lsdException w:name="toc 4" w:locked="1"/>
     <w:lsdException w:name="toc 5" w:locked="1"/>
     <w:lsdException w:name="toc 6" w:locked="1"/>
     <w:lsdException w:name="toc 7" w:locked="1"/>
     <w:lsdException w:name="toc 8" w:locked="1"/>
     <w:lsdException w:name="toc 9" w:locked="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3735,63 +3797,61 @@
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="008A6BA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DD7D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A6BA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00DD7D79"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="008A6BA4"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="008A6BA4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
@@ -3896,51 +3956,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="4">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4199,69 +4259,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>472</Words>
-  <Characters>2640</Characters>
+  <Words>443</Words>
+  <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ПРИЛОЖЕНИЕ 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3106</CharactersWithSpaces>
+  <CharactersWithSpaces>2969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ПРИЛОЖЕНИЕ 1</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>